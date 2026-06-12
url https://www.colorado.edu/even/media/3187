--- v0 (2025-10-02)
+++ v1 (2026-06-12)
@@ -1,237 +1,223 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Jo's File\Block diagrams\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://o365coloradoedu-my.sharepoint.com/personal/joul7960_colorado_edu/Documents/Jo's File/Advising/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E093C7E6-37F5-429D-A207-B94C2E99FDFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{94FF2959-7B94-4DC3-8AAD-FD294443AB01}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{61A5BD54-6549-42B4-B6CE-50D9542529DC}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="1272" windowWidth="23256" windowHeight="12456" xr2:uid="{1D2CF9C4-FE35-42BD-A1F1-DE7CCEE29C32}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{1D2CF9C4-FE35-42BD-A1F1-DE7CCEE29C32}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="49">
   <si>
     <t>SEM</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
-    <t>2025-2026 EVEN BS Block Diagram</t>
-[...1 lines deleted...]
-  <si>
     <t>Senior</t>
   </si>
   <si>
     <t>Spr</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Enviro Eng Opt List B ‐3‐ </t>
   </si>
   <si>
     <t>Free Elective ‐3</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">CVEN 4333 ‐3‐ Engineering  Hydrology   </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>P: Fluids C: Prob &amp; Stat </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t> </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">EVEN 4434 ‐4‐  Environmental  Engineering Design P: CVEN 3414 &amp; EVEN 4464 or CVEN 3424 </t>
   </si>
   <si>
     <t>Upper Technical Elective  III ‐3‐ or  Senior thesis *</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>Fall</t>
   </si>
   <si>
-    <t>Enviro Eng Opt List B ‐3‐</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">EVEN 4494 Fate &amp; Transport ‐3 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">P: EVEN 4404/4414 C: EVEN 4424, EVEN 4464 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">MCEN 4131 ‐3‐ Air Pollution Control </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">P: fluid mechanics &amp;  Thermo </t>
     </r>
   </si>
   <si>
     <t>EVEN 4464 ‐3‐ Env Engrg  Processes      P: CVEN3414 &amp;  fluids </t>
   </si>
   <si>
     <t>Upper Technical Elective  II ‐3‐  or  Senior thesis *</t>
   </si>
   <si>
     <t>H&amp;SS  Elective V ‐3‐ upper division</t>
   </si>
   <si>
     <t>Junior</t>
   </si>
   <si>
-    <t>Enviro Eng Opt List A      ‐3‐</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t>EVEN 4424 ‐3‐ Env Organic  Chemistry</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> P:CHEN 1211 or 1203 or CHEM 1133 &amp; EVEN 4404 </t>
     </r>
   </si>
   <si>
     <r>
       <t>Probability &amp;  Statistics  ‐3‐ </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> CVEN 3227: JR or SR level only</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">EVEN 4484 ‐3‐ </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Intro to Environ  Microbiology P:CHEN 1201 or CHEN1211 &amp; CHEM 1221 &amp; Calc 1   </t>
     </r>
   </si>
   <si>
-    <t>Engineering Fundamentals‐3 MCEN 3022- F/SP, CVEN 3323- F/SP or CVEN 3424- SP</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Engineering  Economics  ‐3 EMEN 4100, CVEN 3246 </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">EVEN 4404 ‐3‐ Water Chemistry EVEN 4414 ‐1‐ Water Chem Lab </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">P: CHEN 1203 or CHEN1211 &amp; CVEN3414 </t>
     </r>
   </si>
   <si>
     <t>EVEN 3550 ‐3‐ Sustainability   Principles for Engineers C: CVEN 3414 </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Thermodynamics ‐3 </t>
     </r>
     <r>
@@ -358,573 +344,206 @@
   <si>
     <t xml:space="preserve">CHEN 1203- 2- GenChem for Engineers 2 &amp; CHEM 1221-1- Eng Gen Chem Lab P: CHEN 1201 </t>
   </si>
   <si>
     <t>CHEN 1310 ‐3‐ Introduction to  Computing P/C: APPM 1350 or  MATH 1300</t>
   </si>
   <si>
     <t>H&amp;SS  Elective II ‐3‐ lower division</t>
   </si>
   <si>
     <t>APPM 1350‐4 or MATH 1300-5 Calculus I for  Engineers</t>
   </si>
   <si>
     <t xml:space="preserve">CHEN 1201‐4‐ Gen Chem for  Engineers 1   </t>
   </si>
   <si>
     <t xml:space="preserve">GEEN 1400 ‐3‐ Engineering  Projects </t>
   </si>
   <si>
     <t>EVEN 1000 ‐1‐ Introduction to  Environmental Engineering   </t>
   </si>
   <si>
     <t>H&amp;SS  Elective I ‐3‐ lower division</t>
   </si>
   <si>
-    <r>
-[...3 lines deleted...]
-      <rPr>
+    <t xml:space="preserve">Engineering Fundamentals‐3 </t>
+  </si>
+  <si>
+    <t>Enviro Eng Applications ‐3‐</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Statics/ Mechanics Options: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Analytic Mechanics I ( PHYS 1110, co-req APPM 2350);</t>
+      <t xml:space="preserve">CVEN 2121 Analytic Mechanics I ( PHYS 1110, co-req APPM 2350), GEEN 2851 Statics for Engr (PHYS 1110, APPM 1360), or MCEN 2023 Statics &amp; Structures (APPM 1360 &amp; PHYS 1110).                                                                                                       </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Fluid Mechanics Options:</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">
-[...3 lines deleted...]
-      <rPr>
+      <t xml:space="preserve"> CVEN 3313 Theoretical Fluid Mechanics (Solid Mechanics), MCEN 3021 Fluid Mechanics (APPM 2350, Solid Mech coreq APPM 2360), CHEN 3200 Chem Engr Fluid Mechanics (APPM2350/2360, CHEN2120/MCEN2023)                                           </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Thermodynamics Options</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Statics for Engr (PHYS 1110, APPM 1360); </t>
+      <t xml:space="preserve">: EVEN 3012 Environmental Eng Thermodynamics (PHYS 1110, APPM1360, CHEN 1211), AREN 2110 Thermo (APPM1360, PHYS1110, CHEN 1211), GEEN 3852 Thermo for Engrs (APPM2350), MCEN 3012 Thermodynamics ( APPM2350), or CHEN 3320 Chem Eng Thermo ( CHEN2120,CHEM4521). 	                                                                                                            </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Engineering Fundamental Options</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>MCEN 2023</t>
-[...2 lines deleted...]
-      <rPr>
+      <t xml:space="preserve">: CVEN 3424 Water &amp; Wastewater, or CVEN 3323 Hydraulic Engineering, CVEN 3434 Applied Ecology, EVEN 4544 Solid Waste Mang &amp; Resource recovery, MCEN 3022 Heat Transfer, MCEN 3032 Thermo2, , MCEN 4032 Sustainable energy .                                                                                                                                                                                   Engineering Economics Options: EMEN 4100 Business Methods and Economics for Engineers, or CVEN 3246 Introduction to Construction	                                                                                                                                                                                                                          </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Probability and Statistics Options</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Statics &amp; Structures (APPM 1360 &amp; PHYS 1110) </t>
+      <t xml:space="preserve">: CVEN 3227 Probability, Statistics, &amp; Decision, STAT 4000 Statistical Methods ( APPM 1360), or CHEN 3010 Appl Data Analysis (CHEN1310, APPM 2360)							                                                                                                            </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Writing Options:</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">
-[...3 lines deleted...]
-      <rPr>
+      <t xml:space="preserve"> ENES 3100 Humanities for Engrs, WRTG 3030 Writing Sci &amp; Society, WRTG 3035 Tech Comm &amp; Design; PHYS 3050 Wrtg for Phys, WRTG 3020 Irish Odysseys:Writing in Ireland, ENES 2000 AI, Writing, and Inquiry Sophomores only, ENES 1010- Freshmen year only.							                                                                                           </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tech electives</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Theoretical Fluid Mechanics (Solid Mechanics)</t>
-[...445 lines deleted...]
-    </r>
+      <t xml:space="preserve">: 3 credits can be lower division, 2 must be 3000 or 4000 level- can be any Engineering coded class; one tech elective (3cr) must relate to earth science noted on list by * next to it on the TE List.                                																										                         							</t>
+    </r>
+  </si>
+  <si>
+    <t>2026-2027 EVEN BS Block Diagram</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
@@ -970,78 +589,85 @@
       <sz val="7"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBFBFBF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB7B7B7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="28">
+  <borders count="35">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFCCCCCC"/>
@@ -1344,71 +970,157 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FFCCCCCC"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FFCCCCCC"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FFCCCCCC"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFCCCCCC"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color rgb="FFCCCCCC"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFCCCCCC"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFCCCCCC"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFCCCCCC"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFCCCCCC"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1416,121 +1128,149 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1829,608 +1569,611 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00695C88-9608-43FC-B187-F76A6A3BFF9B}">
   <dimension ref="A1:I35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E2" sqref="E2"/>
+      <selection activeCell="F2" sqref="F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="3" width="5.33203125" customWidth="1"/>
     <col min="4" max="5" width="14.5546875" customWidth="1"/>
     <col min="6" max="6" width="15.33203125" customWidth="1"/>
     <col min="7" max="7" width="16.88671875" customWidth="1"/>
     <col min="8" max="8" width="16.109375" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="23" t="s">
+      <c r="D1" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="E1" s="50"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="33"/>
+    </row>
+    <row r="2" spans="1:9" ht="81.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="E1" s="24"/>
-[...6 lines deleted...]
-      <c r="A2" s="26" t="s">
+      <c r="B2" s="3" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="C2" s="3">
         <v>16</v>
       </c>
-      <c r="D2" s="4" t="s">
+      <c r="D2" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="E2" s="53"/>
+      <c r="F2" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="4" t="s">
+      <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="4" t="s">
+      <c r="H2" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="4" t="s">
+      <c r="I2" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="35"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="H2" s="4" t="s">
+      <c r="H3" s="6"/>
+      <c r="I3" s="6"/>
+    </row>
+    <row r="4" spans="1:9" ht="61.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="36"/>
+      <c r="B4" s="3" t="s">
         <v>9</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
       <c r="C4" s="3">
         <v>18</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E4" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="E4" s="51" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G4" s="4" t="s">
+      <c r="I4" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="8"/>
+      <c r="B5" s="9"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+    </row>
+    <row r="6" spans="1:9" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="H4" s="4" t="s">
-[...26 lines deleted...]
-        <v>4</v>
+      <c r="B6" s="10" t="s">
+        <v>3</v>
       </c>
       <c r="C6" s="3">
         <v>15</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="G6" s="4" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="H6" s="4" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I6" s="7"/>
+        <v>28</v>
+      </c>
+      <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="30"/>
-[...13 lines deleted...]
-      <c r="I7" s="7"/>
+      <c r="A7" s="38"/>
+      <c r="B7" s="9"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="6"/>
+      <c r="E7" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="H7" s="54"/>
+      <c r="I7" s="6"/>
     </row>
     <row r="8" spans="1:9" ht="81.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="31"/>
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="A8" s="39"/>
+      <c r="B8" s="10" t="s">
+        <v>9</v>
       </c>
       <c r="C8" s="3">
         <v>16</v>
       </c>
       <c r="D8" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G8" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="H8" s="53"/>
+      <c r="I8" s="48" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="11"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="H9" s="55"/>
+      <c r="I9" s="6"/>
+    </row>
+    <row r="10" spans="1:9" ht="79.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="E8" s="4" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="B10" s="3" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C10" s="3">
         <v>16</v>
       </c>
-      <c r="D10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="7"/>
+      <c r="D10" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="6"/>
       <c r="F10" s="4" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>26</v>
+      </c>
+      <c r="G10" s="13" t="s">
+        <v>27</v>
       </c>
       <c r="H10" s="4" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="27"/>
-[...7 lines deleted...]
-      <c r="I11" s="7"/>
+      <c r="A11" s="35"/>
+      <c r="B11" s="5"/>
+      <c r="C11" s="5"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="6"/>
     </row>
     <row r="12" spans="1:9" ht="83.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="28"/>
+      <c r="A12" s="36"/>
       <c r="B12" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C12" s="3">
         <v>15</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="H12" s="7"/>
+        <v>32</v>
+      </c>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
       <c r="I12" s="4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="15"/>
-[...7 lines deleted...]
-      <c r="I13" s="7"/>
+      <c r="A13" s="14"/>
+      <c r="B13" s="9"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
     </row>
     <row r="14" spans="1:9" ht="89.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="32" t="s">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="A14" s="40" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>3</v>
       </c>
       <c r="C14" s="3">
         <v>17</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="G14" s="4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="H14" s="4"/>
       <c r="I14" s="4" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="33"/>
-[...7 lines deleted...]
-      <c r="I15" s="7"/>
+      <c r="A15" s="41"/>
+      <c r="B15" s="9"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
     </row>
     <row r="16" spans="1:9" ht="63.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="33"/>
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="A16" s="41"/>
+      <c r="B16" s="10" t="s">
+        <v>9</v>
       </c>
       <c r="C16" s="3">
         <v>15</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="F16" s="7"/>
+        <v>41</v>
+      </c>
+      <c r="F16" s="6"/>
       <c r="G16" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="H16" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="I16" s="4" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="42"/>
+      <c r="B17" s="15"/>
+      <c r="C17" s="16"/>
+      <c r="D17" s="17"/>
+      <c r="E17" s="17"/>
+      <c r="F17" s="17"/>
+      <c r="G17" s="17"/>
+      <c r="H17" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="I17" s="19"/>
+    </row>
+    <row r="18" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="20"/>
+      <c r="B18" s="21"/>
+      <c r="C18" s="21"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="21"/>
+      <c r="G18" s="21"/>
+      <c r="H18" s="21"/>
+      <c r="I18" s="21"/>
+    </row>
+    <row r="19" spans="1:9" ht="255" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="20"/>
+      <c r="B19" s="43" t="s">
         <v>47</v>
       </c>
-      <c r="H16" s="4" t="s">
-[...41 lines deleted...]
-      <c r="I19" s="37"/>
+      <c r="C19" s="44"/>
+      <c r="D19" s="44"/>
+      <c r="E19" s="44"/>
+      <c r="F19" s="44"/>
+      <c r="G19" s="44"/>
+      <c r="H19" s="44"/>
+      <c r="I19" s="45"/>
     </row>
     <row r="20" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="21"/>
-[...9 lines deleted...]
-      <c r="I20" s="40"/>
+      <c r="A20" s="20"/>
+      <c r="B20" s="22"/>
+      <c r="C20" s="23"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23"/>
+      <c r="H20" s="23"/>
+      <c r="I20" s="24"/>
     </row>
     <row r="21" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="21"/>
-[...7 lines deleted...]
-      <c r="I21" s="43"/>
+      <c r="A21" s="20"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="26"/>
+      <c r="I21" s="27"/>
     </row>
     <row r="22" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="21"/>
-[...7 lines deleted...]
-      <c r="I22" s="43"/>
+      <c r="A22" s="20"/>
+      <c r="B22" s="25"/>
+      <c r="C22" s="26"/>
+      <c r="D22" s="26"/>
+      <c r="E22" s="26"/>
+      <c r="F22" s="26"/>
+      <c r="G22" s="26"/>
+      <c r="H22" s="26"/>
+      <c r="I22" s="27"/>
     </row>
     <row r="23" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="21"/>
-[...7 lines deleted...]
-      <c r="I23" s="43"/>
+      <c r="A23" s="20"/>
+      <c r="B23" s="25"/>
+      <c r="C23" s="26"/>
+      <c r="D23" s="26"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="26"/>
+      <c r="G23" s="26"/>
+      <c r="H23" s="26"/>
+      <c r="I23" s="27"/>
     </row>
     <row r="24" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="21"/>
-[...7 lines deleted...]
-      <c r="I24" s="43"/>
+      <c r="A24" s="20"/>
+      <c r="B24" s="25"/>
+      <c r="C24" s="26"/>
+      <c r="D24" s="26"/>
+      <c r="E24" s="26"/>
+      <c r="F24" s="26"/>
+      <c r="G24" s="26"/>
+      <c r="H24" s="26"/>
+      <c r="I24" s="27"/>
     </row>
     <row r="25" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="21"/>
-[...7 lines deleted...]
-      <c r="I25" s="43"/>
+      <c r="A25" s="20"/>
+      <c r="B25" s="25"/>
+      <c r="C25" s="26"/>
+      <c r="D25" s="26"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="26"/>
+      <c r="G25" s="26"/>
+      <c r="H25" s="26"/>
+      <c r="I25" s="27"/>
     </row>
     <row r="26" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="21"/>
-[...7 lines deleted...]
-      <c r="I26" s="43"/>
+      <c r="A26" s="20"/>
+      <c r="B26" s="25"/>
+      <c r="C26" s="26"/>
+      <c r="D26" s="26"/>
+      <c r="E26" s="26"/>
+      <c r="F26" s="26"/>
+      <c r="G26" s="26"/>
+      <c r="H26" s="26"/>
+      <c r="I26" s="27"/>
     </row>
     <row r="27" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="21"/>
-[...7 lines deleted...]
-      <c r="I27" s="43"/>
+      <c r="A27" s="20"/>
+      <c r="B27" s="25"/>
+      <c r="C27" s="26"/>
+      <c r="D27" s="26"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="26"/>
+      <c r="G27" s="26"/>
+      <c r="H27" s="26"/>
+      <c r="I27" s="27"/>
     </row>
     <row r="28" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="21"/>
-[...7 lines deleted...]
-      <c r="I28" s="43"/>
+      <c r="A28" s="20"/>
+      <c r="B28" s="25"/>
+      <c r="C28" s="26"/>
+      <c r="D28" s="26"/>
+      <c r="E28" s="26"/>
+      <c r="F28" s="26"/>
+      <c r="G28" s="26"/>
+      <c r="H28" s="26"/>
+      <c r="I28" s="27"/>
     </row>
     <row r="29" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="21"/>
-[...7 lines deleted...]
-      <c r="I29" s="43"/>
+      <c r="A29" s="20"/>
+      <c r="B29" s="25"/>
+      <c r="C29" s="26"/>
+      <c r="D29" s="26"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="26"/>
+      <c r="G29" s="26"/>
+      <c r="H29" s="26"/>
+      <c r="I29" s="27"/>
     </row>
     <row r="30" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="21"/>
-[...7 lines deleted...]
-      <c r="I30" s="43"/>
+      <c r="A30" s="20"/>
+      <c r="B30" s="25"/>
+      <c r="C30" s="26"/>
+      <c r="D30" s="26"/>
+      <c r="E30" s="26"/>
+      <c r="F30" s="26"/>
+      <c r="G30" s="26"/>
+      <c r="H30" s="26"/>
+      <c r="I30" s="27"/>
     </row>
     <row r="31" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="21"/>
-[...7 lines deleted...]
-      <c r="I31" s="43"/>
+      <c r="A31" s="20"/>
+      <c r="B31" s="25"/>
+      <c r="C31" s="26"/>
+      <c r="D31" s="26"/>
+      <c r="E31" s="26"/>
+      <c r="F31" s="26"/>
+      <c r="G31" s="26"/>
+      <c r="H31" s="26"/>
+      <c r="I31" s="27"/>
     </row>
     <row r="32" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="21"/>
-[...7 lines deleted...]
-      <c r="I32" s="43"/>
+      <c r="A32" s="20"/>
+      <c r="B32" s="25"/>
+      <c r="C32" s="26"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="26"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="27"/>
     </row>
     <row r="33" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="21"/>
-[...7 lines deleted...]
-      <c r="I33" s="43"/>
+      <c r="A33" s="20"/>
+      <c r="B33" s="25"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="27"/>
     </row>
     <row r="34" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="21"/>
-[...7 lines deleted...]
-      <c r="I34" s="43"/>
+      <c r="A34" s="20"/>
+      <c r="B34" s="25"/>
+      <c r="C34" s="26"/>
+      <c r="D34" s="26"/>
+      <c r="E34" s="26"/>
+      <c r="F34" s="26"/>
+      <c r="G34" s="26"/>
+      <c r="H34" s="26"/>
+      <c r="I34" s="27"/>
     </row>
     <row r="35" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="21"/>
-[...7 lines deleted...]
-      <c r="I35" s="46"/>
+      <c r="A35" s="20"/>
+      <c r="B35" s="28"/>
+      <c r="C35" s="29"/>
+      <c r="D35" s="29"/>
+      <c r="E35" s="29"/>
+      <c r="F35" s="29"/>
+      <c r="G35" s="29"/>
+      <c r="H35" s="29"/>
+      <c r="I35" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B20:I35"/>
     <mergeCell ref="D1:I1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A10:A12"/>
     <mergeCell ref="A14:A17"/>
     <mergeCell ref="B19:I19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>