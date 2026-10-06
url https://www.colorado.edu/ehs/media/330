--- v0 (2026-08-20)
+++ v1 (2026-10-06)
@@ -1,1480 +1,2139 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="24A77700" w14:textId="5F206AA8" w:rsidR="00826380" w:rsidRDefault="002B0058">
-[...3 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="3D52739B" w14:textId="1B1DF29A" w:rsidR="00D97389" w:rsidRDefault="006B64BC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="398DA1E4" wp14:editId="09886F63">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7772400" cy="914400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Group 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7772400" cy="914400"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="7772400" cy="914400"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="4" name="Image 4"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="7772400" cy="914400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="5" name="Textbox 5"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="7772400" cy="914400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="1FE8F1DC" w14:textId="77777777" w:rsidR="00D97389" w:rsidRDefault="00D97389">
+                              <w:pPr>
+                                <w:spacing w:before="311"/>
+                                <w:rPr>
+                                  <w:sz w:val="34"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="469335B3" w14:textId="59C32799" w:rsidR="00D97389" w:rsidRDefault="00D97389">
+                              <w:pPr>
+                                <w:ind w:left="6073"/>
+                                <w:rPr>
+                                  <w:sz w:val="34"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="398DA1E4" id="Group 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:612pt;height:1in;z-index:15729152;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="77724,9144" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBNp01siwIAAHwGAAAOAAAAZHJzL2Uyb0RvYy54bWzEVdtu2zAMfR+wfxD0&#10;3jop0nUz6hTbugYBii1Yuw+QZdkWal0mybHz9yNlOymSYZfuYQ8WKIkiDw8vvr7pVUO2wnlpdEbn&#10;5zNKhOamkLrK6LfHu7O3lPjAdMEao0VGd8LTm+XrV9edTcWFqU1TCEfAiPZpZzNah2DTJPG8For5&#10;c2OFhsvSOMUCbF2VFI51YF01ycVs9ibpjCusM1x4D6e3wyVdRvtlKXj4UpZeBNJkFLCFuLq45rgm&#10;y2uWVo7ZWvIRBnsBCsWkBqd7U7csMNI6eWJKSe6MN2U450YlpiwlFzEGiGY+O4pm5UxrYyxV2lV2&#10;TxNQe8TTi83yz9uVsw924wb0IN4b/uSBl6SzVfr8HvfVQbkvncJHEATpI6O7PaOiD4TD4dXV1cVi&#10;BsRzuHs3X6AcKec15OXkGa8//fphwtLBbQS3B2MlT+EbCQLphKDfFxK8Cq0TdDSi/siGYu6ptWeQ&#10;S8uCzGUjwy7WJWQNQentRnLkFjfA5cYRWWR0QYlmCtphrVglyAI5mTRQH9k/eZ430t7JpkHOUR6B&#10;QjEfFcNPYh0K7dbwVgkdhs5xogHMRvtaWk+JS4XKBYBz62IOCYOuDYDQOqnDkDMfnAi8Rv8l4PgK&#10;zYVAWbq/iKAPODEEP5bWP1TLPukstc6HlTCKoABQAQIwzVK2vfcjmEllpHDwH4EBHJwLMGj8RB7s&#10;Tuj7q156qJkVAAHNHvJ7OeX3ERohNz25RAZHHWw2EvoPBvpjPp3/T5oQ1+AfpdDn/Qg2N8UOsHYw&#10;HjPqv7cM26NZa+AMZ+kkuEnIJ8GF5qOJExeTo837NphSxgShi8FunDAxGVGKIy6W0ziOcYY+30et&#10;w09j+QMAAP//AwBQSwMECgAAAAAAAAAhAJqqyCd56AAAeegAABQAAABkcnMvbWVkaWEvaW1hZ2Ux&#10;LnBuZ4lQTkcNChoKAAAADUlIRFIAAATwAAAAkwgGAAAAAOzn5AAAAAZiS0dEAP8A/wD/oL2nkwAA&#10;AAlwSFlzAAAOxAAADsQBlSsOGwAAIABJREFUeJzsvWuUHNV59/vbe1d19/TMSKPR6Dq6goQEAgkJ&#10;IWEhLkaAscFgQxyHONheZMWO4xM7ZyVnnQ/ny/mSj7munNfJiWOvZRKfFcfBwebyOvCCgXCzzU3c&#10;DELI6DK6jC5z7+6q2nufD9W7pnokcbEVrMTPj9VMT3fXrl27dtVo//v/PI8CPIIgCIIgCIIgCIIg&#10;CIIgnJXoX3UHBEEQBEEQBEEQBEEQBEE4PSLgCYIgCIIgCIIgCIIgCMJZjAh4giAIgiAIgiAIgiAI&#10;gnAWIwKeIAiCIAiCIAiCIAiCIJzFiIAnCIIgCIIgCIIgCIIgCGcxIuAJgiAIgiAIgiAIgiAIwlmM&#10;CHiCIAiCIAiCIAiCIAiCcBYjAp4gCIIgCIIgCIIgCIIgnMWIgCcIgiAIgiAIgiAIgiAIZzEi4AmC&#10;IAiCIAiCIAiCIAjCWYwIeIIgCIIgCIIgCIIgCIJwFiMCniAIgiAIgiAIgiAIgiCcxYiAJwiCIAiC&#10;IAiCIAiCIAhnMSLgCYIgCIIgCIIgCIIgCMJZjAh4giAIgiAIgiAIgiAIgnAWIwKeIAiCIAiCIAiC&#10;IAiCIJzFiIAnCIIgCIIgCIIgCIIgCGcxIuAJgiAIgiAIgiAIgiAIwlnMWSDgqV91BwRBEARBEARB&#10;EARBEAThrCU6800GTdC3H6dDtT9bFvDK27zb9r8E6hdpWvHOYqMrve9nPBcEQRAEQRAEQRAEQRCE&#10;X4wzI+CpIFaVBTkPOJTynS950FrhvcE5DWiUMhilUdrjfYbz+U/v3Rnp3nQ/28KaendRTSmFUgo8&#10;OJdvp3WE0QbvHdY5vPeooAYq8ra9AuXw/nQqoS/t4/T796L7CYIgCIIgCIIgCIIgCJwxAa/9Pz/T&#10;paZB2WnzWtDjlEKh0MqgVIRWUVvUszif4b0HNNpoOFMingLwuYZYaGv5E3VKt5wuS23tbiuMNjiv&#10;cd6i2k477y2d4qUubTfTVfgOXSwNnQh4giAIgiAIgiAIgiAIApzJEFrvT1adFHivUX7ahadoa3I+&#10;F7YUDq0s3nsym+F8hlKgtELpdjCqb4tupefBRBeev9v7+f71tHCnpkU77XX7Q9P9d47cAVgIfSrv&#10;o8vah+JmOAvL6ltQK99ffr+wd8kKKAiCIAiCIAiCIAiCIAR+oWxwp25mpvssvKUoomiVRinw3rZd&#10;dvnutcq9bN57lAITaTyOzNki4vWXFvBQgEFhmHYL5huoQnybdvt573El95/RBvBYl4XDan9OoWYc&#10;s2+HD59Mp0goIbSCIAiCIAiCIAiCIAjCu/GfUMSijWqLer4tmBWimccYA1icS7HO4TwoDUbnIara&#10;aKzzuSzWFrLKaetO9fzd3odcFHPedbrlKDvepgU2rXUuL3owRhNFBmczrMuFOWMM3nustfmxttv0&#10;HT66d1bhgkj3TkKeIAiCIAiCIAiCIAiC8OvNGRTwZlZgVW23m0ERochddeCIjCYyFmstSerwgNbt&#10;rHPOYX1uo4t8fOaKuKpcXPPKnpyqr2B6Z8Y4DHkBC6VAa9cuZpE3ZnScu/RcSu620ye1IQiCIAiC&#10;IAiCIAiCIAi/LGewCm1npQqFRvmIXMCL22GmFkWeQ06FnHlt01tII+esK+QwjS4VmPjl8N7lAh6n&#10;Dm6duRutPNq0D81l2Mzj2wKeQuHdtEjpvD1dq++xb+LCEwRBEARBEARBEARBEE7Nf0IIbbkCq0Zh&#10;cjGP6VxxNk1IfQvvLUpBpaKIYoXRCuU0eI13DqybmVHvF8YrjQWsB1cWy0J1WlX63QM4lM6dgWkT&#10;MmtRSqFV3j9nfbtIh2of8y9XLVdy3gmCIAiCIAiCIAiCIAin4owLeHnOuSDYBceazx/KgXI4l2Cx&#10;dFU18wdmM3duH131Gsrnbr04itAqQflWvs2ZwCssFbyKcSqodK7dYYtXDq983mvvmZyYpJWkTE21&#10;OHLoOOOTbTnSaLzLw4JRBmUyMpu8Q+BsZ+EKQRAEQRAEQRAEQRAEQXg/nCEBry2GeY1vB7369usK&#10;y7SAlQEJHktsYPGiuWzdspEN69fT1zeHxlRKljgqlYg4TlA0QGVnqIsa52t4uvChhyoD5cgFPJs/&#10;9x50Hho71Uj42etv8tQTP2b3m4fxzhGZiMx5vHdEOkariMwmZ6aPgiAIgiAIgiAIgiAIgjCDMyjg&#10;tYux+ukyFlq3XXg+xXtLXnm2RQYs7J/NFZdfxocuu4x6V53RkTEaE5OkiaVhNMZkKJXiz5ADT3mN&#10;t2C9Rfl2yKu2eWGNQshzeT+1ore3l3lzF9BzST+1uIdq5ce8uettGs0E0GilcD7Be184Dcv/19qg&#10;FDhn2znu2lVqi1jZd0t6J649QRAEQRAEQRAEQRAE4QwJeAry0FKvcRZQmshERMbgncVmKY4E7R2R&#10;gp6uGlu2bOKKy7ejleZ/PvDv/PjpH9OcamCimCTL8nxzFXPGcsMpDFiFdxrtVSHY5WG07RBaHB6L&#10;x2Miw7p1F/Lha3Zw2ZYP0dPdR5Y9xM9e342zDm0c3ic474gijXUK59sFPJSiUonw3pOm+WvGGLz3&#10;WGtLo/ZOiIAnCIIgCIIgCIIgCIIgnCEBzxhNFBmcy3PfxZUaRmmyNMXbFpACDqVgcEkf11+/g2uv&#10;2cH46Dg/uOcHPPvT5zh6dCKvPKuh6dqiYBWcPzPlWRUK7RTGK0xbG/P4tsNvuoiFV7msl2UpP5l4&#10;HpvBtTuuY93555OlFu8cb+zaTTNLqcWG7loVZQyTk02c9Xn+Pq1RCrLMtscnF++cO0P5/ARBEARB&#10;EARBEARBEIRfG86IgOecJ8ssUWSIo0rbedbEZimKjK4uRasFc/urfPjDl3H99VcSKcVjP3qMRx7+&#10;D7LMceMNV3Pl1R8m7qnjbALKoY05oz40DWinUF4RSmvkqGI/qlLBJi3+49FH+eEPH+Txx3/K2Mgk&#10;H7/lJi7ecBFKOZSyvPLaz0lTS73ucCisz8U9710eRuwVSiniOMYYQ6vVaofPnhlBUhAEQRAEQRAE&#10;QRAEQfj14IwIeN5DZi1KWbRypGmKcylKOazzOAfLls3i6qu28eGrr2T48CH+49Ef8x+PPYNRiqs+&#10;fDlf+v0vcOX114Hx2LSB9y1QNpS1PSOodkHYPAde/vBo8Ca33mHwcRWyjA3rL6Knt5d//d59vPDi&#10;a1QrEdd95FpWr14JXE2t+iSv/uwtRieaGKOJoxitLGmaoVSeA8+Y/KGUKnLgiYAnCIIgCIIgCIIg&#10;CIIgvB/OiICntQYgyzJsZjFGEUcam1k80FWrcvVVl3PTjTcwNjrKfT+4j8d+tJOuCuy4Zju/93u/&#10;yyWb13P0wG6ODB9kqjEKKkUZewaLWIDB5+Ka1+S/aTwGvMl/EmEtRJUuzlu7hi9++QvEFcUD993P&#10;zp0v0UgmufKq7Zxz7rnMmlWnUn2Mp3/6Kq3EMWtWBe8d1uZFK0Kuu1C0wnuPUvqM5fQTBEEQBEEQ&#10;BEEQBEEQfj04M0Us2sKU9xlaO+I4xlpP6mBgTsx1127nqquu5OjwMb5/zw/46U9fYSSFSy5ezR98&#10;+QtsufQSRkeOsm/f27Ra47SSCbROiCIP2Hfd/3vrZKgW61B5jVyCiJcLeBGeGOc0NGL27klYdu55&#10;3PnFz9JqjXPvvffzxhtv4XzKxOQEW7ds5Ybrr2V8MuHFl99gcnKKODbUahW8h1YrxVpb5L0zxqC1&#10;wtqZgqQiuPJUqa/eK6SQhSAIgiAIgiAIgiAIgmCA//uXayIXoLQxRJFBK4/3kCSWxQtn87GPXc1H&#10;b7iWifExvvsv3+dHP3qRtOX51Cdu4A//j69y1eVbSVrjHBjaw8TkMbxvonVKHFkqkSPSlkj70gMi&#10;7d7htdO8bzxaZSiVolSGUlk7RNeWnmcobfEqY2LyBGnaZO78eZx3wVqWDA5y7OgxfvazPUyMjzJv&#10;7gLWXXAhCxYuZHR8gsNHjpAkGVEUYYxpO/B8EUZrjME5XzjyZo6fKoQ8dUbDhgVBEARBEARBEARB&#10;EIT/2pwBAS/PJRdFMZXY4FxKK3EsWjibT96yg+uuu4YTx07wg+//T574jxeIdMxHP3I1f/RHX2Tb&#10;VVcyefwwe/fu4sTIIRQtqhWPNhatLEZ5VNsxl5ecCP+5aclLOZTSKJWHx+YPV3ru8xx0QHC0KdqF&#10;LBRtZ54D5XIRT1uUdngs4+Oj4B1r113A5s2X0tvdzds//zm7d7/NiRNjzOmbx7mr1rBg8WKarSYn&#10;TozQarYAX4TQRlGE1tNVaE8OoS0LeO0+Spo8QRAEQRAEQRAEQRAEoc0ZceAZHWO0AWVxPqNaq3LN&#10;NVv52EevYXJykn/55+/y+GMvMmdWzEeuvYb//Y++yprzVrFv9xscObKfsfGjNBon0Dqlu15BaYdz&#10;djp/HJp2/QlCIGzxs13xdfrnqZ7rdkiqQROjVPuhVfsBypD/1B6lHB5HtVZBG83UxDi9s/s4Z9Ua&#10;umq9/HzPPt7c9TZDQ8NUa3XOX3cBCxbN58jwEQ7sP4i1QVRU4PM+5uLdqZx1CoWe+ZIgCIIgCIIg&#10;CIIgCIIgAGdIwFNe4b0nswnGaLZcehFXbL+E1tQk/+vB/8ULL7zMxITjmqu383/9n3/M+vVrmBw/&#10;yvCRfYyNHSGOM+o1A1gym6G0RqFxnra4FR7lSq6q2Dcdn8lz2+WVZaP2z/YDg9IRilyt86ig2kFb&#10;cFN4jFJUKxF4S6vZxKUpE6Pj9M7qZ93Fl7B08TLe2PUWL7z8Ko3GJD29NVasXMrw8DCvvfoGAPWu&#10;LoyOyNKsyIOnlML7INZpZrrvpn8Lv08H1s487unHqcan8/x0PgRBEARBEARBEARBEIT/SpyBIhYe&#10;jwVncTgchq6uKn09szkxfISdz73E0eMpt9x2I1/5336fC9evZPzEHg4f2kOzdRxFg4qpUIkivK/Q&#10;zMCqGOU9ymU4HOViDjMlKO3Dq7mYpXxbyGo77vLneT8xDnT+VpplNJMMrTW1eh0UuCyhYhT1WgW8&#10;o5FMgcsw1jBxdIoDmWPJueu5fPulNJI/4H/8v9/g9Z+9zO43d3L+2qX099aIyMtuuNQRR1VUrGgm&#10;zXbnDbpDeAu+QsiLa5SPL8LhiIwhjiPSLCXNHMbEmCgXBq2zpbbIPYnKttty7cZULmTicd7BjPEU&#10;BEEQ/vuidf7l1Old4J0oNf1X6FSfD++/l7YEQRAEQRAEQThznBEBLxeF2r95z8jIGDaxdFe7yZqW&#10;ZgZXXnMNl199HaM/f5iD+15hbPwYaZZSiSM0Hpc5tKpSqfWg4hqx0VSUReVyWLEvNVPM89M+NeVN&#10;W8BrC3k+uPEUaE/qGljVwlQNFkUlsWgT09PTg/MZjfExXNLApQ5cRuyhohWaFJRn/NgQ+5xm4Yrz&#10;ufa6D/Piq6/w2us/ZXziEM3GUXzWAtrSnPXoKEJHhlbawnqL8rrtKDRQhM264vjK9WgVpnimlW5n&#10;AQSlIqKoBj5FtXPqTVe29fkWKsvzBCraY2PyUGIyPDOr4AqCIAi/TpRFuvLvwS0uCIIgCIIgCMLZ&#10;xxkQ8GbgQYfFgQejDApIUgv+BMPDQ0yMH0X5FrFRRMaCy7AOdFyn3j2b+uwB6l11KiovWDGNy4tO&#10;BEcdkFvn2sJVSbibduLlYpnSnkZrgsROUOmqEFW78CrCK01kNPiMZn2U48MHGDt+kGpkqWoNzmJ0&#10;noXPKE9kAJfRbE6RZi0ylzLZHKdlJ8l8RgZUlKJSiUE5UpfilUVrBXi8c3SGAru8Ci5+2o/nNdrn&#10;RTucszRbCc57lNKAw2YZHkUURTjnsbbkhPChkm2+P3xe1Na3pTzxTAiCIPz64Jxrp29oF3FSCq31&#10;u2xF8dky3p+qkrogCIIgCIIgCB8EZ17Am0nx739P1moxNjZKo9Gg2mWoxDFaa1zqyLIMbRy1Wo3Z&#10;fXOxWcTIWANFnGtRquS88679ey7cUYhiIXRWo4Izz7c/pzzOxjjXTWIVNBTWZbSyBIVloL+POXMW&#10;YYCkMYFPJ/A+JY+51XjvgkSYC2LO4oPzzSgq9QpRPWqn4PNYlZBkLVJnUTF0dcVk1tFopG0vXchZ&#10;Z/Eq6xgy7T1YMCpCKY8jQxtQOgavyLIW1tEW9MqyXGd4bFhnSeY7QRCEX0/KYl1RGGrGz4AxufO7&#10;HG5b3j4IgSLiCYIgCIIgCMIHz3++gFfCO49ru8WMiYjiCgpPlqRtAS9DG0Ol0sV9Dz7Kffc+TCXu&#10;QkchX1xOHlYLRQ65k9YS04UgirBS7zFKo5UnSVOsczjvyVxGb28XV27/EB++4lJqlTpxpUaaTeG8&#10;KumGbYec9yjv8hx9gLPQTBISm2Hb3ckc+Cwlsx7vQSvIrMV5j9blkOP2c+Vz3bF4yYJqOxlVe8y8&#10;Qqu8Mq+1Do9qu/rUjPZmDnrbNfF+T5YgCILwX56Z4bGnE+C01m1Xt+sIpS1/ViklOfAEQRAEQRAE&#10;4VfEBybgeZ8vECqVClmlgtJm+k0VMrzlgldmHT/+ybP803f+lQhDFMV0ilO+9NOjQp2KvK7sjM+0&#10;JTzvqVW6qEQVmo0maZa2RTPLwEAffX2z2XzJhXTN7cIrlYtt7VBdV+Sp63wo5zAoKlEN7WNc4sDn&#10;+lsQKhXgM2iMl112tv04NXnWP4tWDqV920nncTbFodpHafJI2VIOPUEQBEEoM1OwCyLczPBYY8xJ&#10;r4Xty89P9RlBEARBEARBEP7z+QAdeB6lNXElxhiDsxavPEbrtrAX4aMIBbkbTysqQK2rRhRV3rnp&#10;wsHmUd6H6hYEEc+1TWrVSp1aXMOYLpI0A+XIbBO0oVKt0t3bS1wzWO/JvMO02/FMi2jkpjiUd3iX&#10;UTGa2fU+aqaH7kqN7kqM9aCdI4o11WqUF9BIHGnq8nR9eaeLcSnXog256iIFkVFEsQdtSVJHmuTC&#10;oFK5q9Bmabup6ZyDEBZZv+h5EgRBEP67UHbThfx3pxLrvPdkWYa19qR8eUEElPBZQRAEQRAEQfjV&#10;8YGG0IblgnMO79K8wERsqOgYE8dQqWCMRqOoRDG1WoVarUpkYqZrtKqO1vLKrODbsa7Kg1MhF1zI&#10;lQfe5xnskjTFeo8yGhMZfJbl76lcSHTOk1mLdWAjVeTSc2ic13in8O3CENprcJC1LEkjYdGCBWzf&#10;ugnnFK1mA3DU6jFRlBeVyBJPatt5+whhwb7oe15jNwLvsVmCtxmm4vE64ciRIwwdGCNJPcYonC97&#10;DWe4E1VZEux4RxAEQfg1JIhxIaedc65DrIOTw2WNMWitUUphrT0pvFYQBEEQBEEQhA+OD1DAU20n&#10;m88XAMq35bhciFJKQVtE0+0iqhqH9q4dXpu3kZvgVLs9VbzWmfIuCFjTAp7CY22Gy/KKr86Ddxpr&#10;U9J2EY3MOqzXaF0FXcGRobzC+wjnHd7H4GPwUf6aUxgT0VPvoruryrL1yzhvxSp6unuZmJogSRqY&#10;CDSWKI5QRFir8EUBC4fXLhfwvMJjgAjvc3Gv2ZwCY2m0Rnnmxz/mkYefZbIx2l5kObSOAIV15XDc&#10;drXbcpRxR8ixIAiC8OtG+NsbRLqZQpwxhiiKOlx43vsO0S+0U/4pCIIgCIIgCMIHwwfqwIP2t/pa&#10;Y+IKKoowWuEyj00TIMkXDu1EcjbLcGmSV35VBrzHuba6h2oLXQqv1AwBryRVlaKEvHdo7TCxJsss&#10;xuQVZiEvZJtZyDKFczFZFuG8zyvORoZWApnTJKkisxHOR0CEy2Dk+Agv7XyJ2bOGqMZdzJ0zh0Zj&#10;Cps10caRJQkmMkQmAm86MtZ57XEqF9w8EUrFeGtIUoc2nqXLF7Bw8VIOHjpAd/dreEZRGrx1aK1Q&#10;WmGLhdiMuNl2fQ9Lxjvl3BMEQRD+e1IuOnGqEFitNfV6nUqlgrWW8fHx4r0g5EVRJOGzgiAIgiAI&#10;gvAr5oPNgdcWmKIowsQKZTQKj/Mur6yaZWRZW2hS7ZCfdq4em2VYmwt4odprLuopLI6Z64o8LHXa&#10;gZfvPyWKHCaqERmDMRF4iExEpGvgKkSmm1lzllCNu8ClKO2JdUQtdWQuomf2fGrdc2i0PFHURZoY&#10;Xn9jiL37hpmabJElGdVKRNJqoRUYDUkKlRjiKC9w4dsapPPt8hM6f815wBusVWSZp6enwjXXXcbl&#10;V2ym0RjHurwQhta0E/u1F1TqFIsqn78P0FWts3jxYuKKweNy4XLmx0uLu1MlOFdK4b3n2LFjHDly&#10;pOO1vE+6o51AOVxrJuX33mtlw3K/TpVQPYoi5s6dS3d3NyMjI4yOjpJlWcf2od/l7cs5n8rtv1M/&#10;8pBrd8oFcfmYwz5njkHILVWuEnmqvFSn2uZUSenD9jPfm3l8Mxf0od2ZfQx9O9XYlNs81Tkuf/ZU&#10;+zvduLzT/mYex6nG5728V57j5XlwqrEOr5fP5enaDtt0d3czMDCAc47jx48zMTHxCwkfCxcuZPbs&#10;2SRJwoEDB0iS5H23obVm9uzZDAwM4L1neHiY0dHR97TtzLGCznNeHpdTbVv+/LvtJzDz89Vqlf7+&#10;fur1OqOjo4yMjHRcz+9EuD611vT19dHf30+j0eDYsWM0m81T9rP8+39WtVWlFHPmzKG/v59arQZA&#10;q9VibGyM0dHRom/la/K9zPvTYUxeMKo8bv39/QwODjJv3jz6+vqYNWsWxhgmJiYYGxvjyJEjHDp0&#10;iJGRESYnJ0mS5KR7z+nuLacTCeH098RTXffh93nz5tHf308U5f9cmZqa4vDhw0xNTZ1yPN7pvhHc&#10;hO81FDjc5621Hf083Zw93f017Hvm+Xy3cRMEQRAEQRCEMh9oCG3IueO8RzmPcxajFUYb4liTtf+B&#10;m4fR5gJfXKkCmqmpCbQ29Pb14b3G+bwAhlKKVpLinC39o9rhdVvA6ygPYTDKo5UiS6HZbJEkGXPm&#10;1DG6C5tWqNXmsnz1XPzUOGChYlDW4bXBE6GjLqKoi6mhozgfo+Ne0jRjYqKJokK9qw/nLGhDZqdo&#10;tHJnX1zRKJX3WyuNMRHWWTKbYjCYqIK3mqTlwHmUShkZaTBy4jhRpHA+KwS8NAWtNN66vEKu8mit&#10;8A68A6U8rogrtixbtpS/+Zu/YunyZTjniCJz0iLEWlu4LcpJzmcuhv7u7/6OP/uzPwMoFjbGGCqV&#10;SrtvaUdepUqlgtaaRqNRtB32Xa/XybKMZrPZsYgJC6uZomA5h1NYgIW+hkXRggUL+NKXvsQ111zD&#10;v/zLv/DP//zPHDhwoNhv6E+SJO2xiFBKkWVZ0V5ov7xoC/0I7RhjqFartFotsiwr+h4qLSulSNOU&#10;LMtywdqYYp+QC41xHJMkSTF2rVaLOI7x3mOtLfJOhbE0xlCr1UjTtEPMqVarxfZlYUVrXThnwuI9&#10;hMmF18K41Wo1oihiYmKiWCiHNrIsK46tPB/CtuF4kyQp5kN5sR/aS9P0pAVtHMfFnAljX56HYX/G&#10;5HM2HHf4bHmsyueoPEfK4xcW0GHMQ3szBQWtNV1dXURRRLPZ7NhvWWwohxlaa6nValx55ZV85Stf&#10;YWpqiq997Ws8/PDD71l0KvOVr3yFW2+9lbfffpsvfOELvP3228VxzhTXZgqM4fzUajVuuukm/vAP&#10;/5A0TfnzP/9z/vVf/7WjjfL5CNuVx9x7T7VaxRhDo9HAGEO9XqfVapEkyUlCXphjzrli7swU+8tC&#10;Rpin5XtQ+NySJUv4vd/7PbZv384PfvAD7rrrLoaGhk7b5zAntNbF9Vmv17ntttv43d/9XZ5//nm+&#10;9rWvsXPnTgDiOAYo+hn67ZwrhK/QpzMhtFQqFdasWcMnPvEJPvKRjzAwMIDWmiNHjvDss8/y8MMP&#10;89hjj3HixAkqlQrGmOIeU77XhXvTe6E89nEcs2LFCm6++WZuueUWlixZ0nGfT5IEYwxjY2O89NJL&#10;PPLIIzz88MMMDQ113EfK1184j+XzHvLlhf2Ge1Sj0SjGQSlFq9UqzhfQcQ6yLGPx4sV89atf5YYb&#10;bqCrq4s0TXnxxRf5i7/4C37yk5+c8hyF1wLlPlYqFarVKs1mk1ar1TFG5WsqzKc4jqlWq0xNTXW8&#10;F85FuP+E+RLGxRhDmqakaVrsI1xDzWazo7/h70O4DwqCIAiCIAjC6fjAQ2innV7gvEOhiYLTrpQP&#10;z3nIUkeStABNHGs2X7qZj9/8CeYvHkTpvNIrCqxvLxRC9VkVFpPBnebIQ24NrYkxXn7hZX70yH/w&#10;6mu7sBbqtVkYXWP4yCgT4w2SrIV2KdWaAQ1pq4WOIpSOcORC3vGjo4xNTGGiGo3GJFFlFpdsvITr&#10;dlzDynOWoqsO3BRpuxhFtWIw2uAyUNqgIoOzGTZN0MZg4hpZpslUhdHjR/nm1/8fnt35CgpFFBmU&#10;9yjvisNChZyCpddOk+OuXq+zadMm+gf6ARgeHgbyBUV5wREWceG18HvIiaS1Zs6cOcUCy3tPHMfE&#10;cVwsgMNCLohPYeEZ2puZSL0shITFaZgD5Ud5EVYWZsLny4vqFStWcNlll7F//35++MMfcuDAgY7F&#10;V3gopYjjuOhrWPyFdpVSVCoVoigqFmNhH865YnE2U7DKsow4jqnVasXYhW0rlQpdXV3FwjwsAOM4&#10;LkLYZgoelUqFOI6LhXEQycJ4lcWQINqUF4RhURyEu3J+q/L5DuMYBMkoiqhWqzQajY5jnSkIlkXJ&#10;sgASCJ8ti7DhM9ZaKpUKlUqFLMtotVqFmDNTUC0LsGGhGwTP8v7C5yuVCuvWrePSSy/l2LFjPPnk&#10;kxw6dIienh6stTSbzZOEJ2NMMT5pmp6U6D+IvuHchnNYZmBggEsuuYSJiQn6+/t/YbFn1apVrFmz&#10;hrlz59LV1fULtRFFEQsWLGDjxo0kScLAwEDxXpizcLJDKYgq5fNUnnNhjoR+NRqNQsDUWpOmaYd7&#10;SSlFrVbruG7CuQtCchzHxf611oXIsmjRIi6//HL27dvHfffdx9DQUCF6xHHMtm3bOP/883nppZd4&#10;9tlnGR0dLUTjKIqF3EUHAAAgAElEQVSoVCrMnz+fTZs2MTExUYhJ3d3dKKVoNBrFtR6uj0D5Oinf&#10;I8vXwLsR5lSlUmHTpk3ceeed3HzzzURRxN69e8myjHPPPZfzzz+ftWvXsmDBguK+Fa7vMO6/SBGJ&#10;cG+ePXs2v/Vbv8UNN9zAli1b6Ovr4/nnn+fIkSOMjo7SarXo6uqir6+PSy+9lIsvvpitW7fy0Y9+&#10;lLvuuosHHnigY1xC38rhtWWhMZzf8EVGEGphWvyf+aVI+QuDDRs28Nu//dvcfvvtDAwMcOjQIVqt&#10;VvF3K7RTFtNOdd7Kz8M5s9ZSrVZRStFsNosvVDZs2MDll1/O4cOHeeKJJ3j77bdJkqS4J4V+zpwn&#10;5XkR5nvYZ3gv3LvDlwNZltFoNIpjEARBEARBEIR34wMX8MoEwS7XnoIAlxNpTdVoDJ4sa2FRrFq5&#10;hE9/6mbmDC4HN4mfmshDbWMD2rfbcMBMAc/mue6iAcDz+L//iN1v7mXXm2+jNTRbKS+88DIjx8eY&#10;mppkcnwEE3nqXTHOpkw1JjCRwUQx1iswEZ6I119/k8mpMVKXUIkU565azM2fuJY1Gy4CxnDNE+iK&#10;Am1zG57TgAE0RCqPp7UWlAYV412Mqs5nauwI997z/5HY9j/+/cn1d1VRxMMVz6ar0ZY/DdZZRkZH&#10;6R/o58GHHuR7d3+PLMuo1+sAhdgx02FVbN8WU+r1Ok8//XTHwigsVMqOsCiKigVJWMgHx1NZPGo2&#10;m4UIGBZ3wcVVzJHSAnGmQyEIBGWnl/eeAwcOcOjQoWKxFPoaRKLy6zNddsExF5xhYduZLkDnHEmS&#10;FH0vO3aCQy6M6UzxMSzygggyUwwLYknYVxAh0jRlamqqQ+wITr/gOAouv7LoOTMsNiyQy+MY2ggi&#10;Ylhwl913M52JYTEezn0cxx3HUB6rMmVnUZgf5XEuO/bC4jbss+wEC+exLCyFz1lriaKIjRs38uUv&#10;f5nXX3+dvXv3cvDgwQ6Rtbe3l2azWQisoT1rbYc7r3xs5fNYFvbCfpvNJmNjY0xNTRXH8IswMTEB&#10;wIkTJ963M6d8jTabTY4ePVoIjoGZIkP5PId+h3MYxiKMXRC9ggBe3m8Yq7JAGq7jINaFbWeK3uUv&#10;E5xzNBoNxsbGmJiYKNx+YT/ee3p6evjIRz7Cbbfdxne/+112797N6Ghe6Cc4UiEPuwzht2URqSxC&#10;wfS9LhCuvbI7sOzaez8sXbqUz3zmM9x+++0cOnSIr3/967zwwgs451izZg3XXXcdO3bsYMGCBUxN&#10;TfGP//iPQP4FjPe+mPPlLzXeC8YYZs+ezbZt27jzzjvZsmULe/fu5a//+q954IEHOH78OJOTkzQa&#10;Der1On19fWzZsoWPf/zjXH311Zx33nkMDAxgreWhhx46ybUa+hLmaHBkh9fDeQ/3lJn3LKDj3IZ2&#10;tm7dyuc//3nGx8f5m7/5G37605/SaDTIsoz9+/d3XI8z7yFlN28Qmq21hZsxnNvy35B6vc5ll13G&#10;nXfeyYsvvshbb73FW2+9VdxLyl9UhL8jcHKofehDeR5VKpVCvA5fjJTn8sxqwIIgCIIgCIJwKn6l&#10;At6pycUooxTViqGnViNNWxw+Mc7YyDDp1AnGD0xw8OBemlPjaANKe1AWhUMRBLyQKC8IJpoFC1fR&#10;N2c5WoE2hjiOiOOI0fExnnjiSZ5++hlsluJditaWONY4lzAxNU4UG+JKTJo5Muep1bpJ0pQ0a1CJ&#10;FWk6SpIMY+1Rsok3efvnrzB8+G1m99bo7opJkwRnQRHjUOhI4dvFKzIUmVV4VWXVOesYG23hbVho&#10;nyyo5fKcLn5TyuePcNS+vJ1HaY/S+e8vvvAi3/zmNwuB6b2G7Sil6Onp6RCzYNqdVw5lKoejld16&#10;YZFTdrIF10UQ/coOqJnuoLLYUA6JDQujIAg8++yzGGPYs2cPY2NjRbvBRRH2laYprVar6ENoNwhv&#10;ZcGjLCSWHYXGmEKUCO2G/pSdHWWX3MTERLG4C66fcjhrONbyIjQ4vcpujvCZ4OALi9TyOS0vLkOo&#10;chj34Dwsh62WRceZ57Ic/hx+D4vycAxlJ2MghMqG+VIWb8I+xsfHC7Gu7Doqn/fyfAuvJ0lSiHrB&#10;6VMWkeI4Zv78+Rw7dozu7m6894yPj6OUor+/v5jT4ZwFh005pDP0N1wvzWaTqampYl6EYyzP27BN&#10;EKV+VaFx5b6UzwN0CljhszOvu3AOTidYhnMWzlcIwQwOo3COnXMd4ZLl6yGIQEFYKQux3d3d1Ot1&#10;rLVMTU0V12PYtqurq8gn19/fX3xRENovu57K56QcNh/mcrl/5ftTEPPD3C2HWr4X0cVaS1dXF1u2&#10;bOGjH/0oIyMj/OVf/iVf//rXC5HxwQcf5Omnn2b58uVs2LCByy67jLvvvpupqakOd1m4R4V23wvG&#10;GC655BLuuOMOzj33XF5//XX++q//mm9961uFSFy+7qIo4rnnnuPBBx/kq1/9KnfccQcf/vCHmZyc&#10;5MiRI7z44osd9/zyWJWvgXBNhXtNeX6FuRjEsLKzN5yfZcuWMWvWLB566CG++c1v8tprrxXHX3Y9&#10;n2oOh7894bXe3t7ifh/GMeT1C/exOI4ZGBigp6eHLMtIkqTjS4jy3CiLl+X3y/fo8vkqf8kQ7sXB&#10;2RfGQAQ8QRAEQRAE4d04+wS8IhdPSrOR0hM7uuIqEeNoZzE+pTE2wuSJQ1ifEEcOaxMsKbot4Cnv&#10;inBahQPvSa2h0TOHrvp8PNBqNWi0mtTrs6jFEWmS0UzzwhMaR5ImWK8wJv9HuXUW4w3eZzRbKc57&#10;avUuZsV1kmaDNElQLsWQ4NIJpsaHGRsZQmU1bDMiabbIMlBEOEBHOhfVNKRAq2lBddFYuBDvY1Tb&#10;TaecQnndfqjCfae9xnuFw+J5Z4eP99NCQ61WK5Kkh5+nPxWdub7Gx8epVCp0d3fTbDY78sZ1d3fj&#10;nCvy+5RdbsGtFhYyQCE6BREmuDqq1WoRtlle0JQXR2XxqSwoJEnC0aNHeeCBB/jRj35EkiRMTk5S&#10;rVaJ45hWq1U45coLsHJ4Wk9PD1rrItdXaDuKIur1Oo1GoxAp6vU6SZJ0LFKD06S8sAvCkFKKarVa&#10;CHLhuMLnyo6e0J84jgtRLix4y++HNsphjSHkNoxrWOyWhdMgcIXzEhxnYdEatimLIECRQ6q8GA7h&#10;veUw4bAoDsdUq9WoVCrFwjUIF+X8eeG4ysc6U2AO+wwL4rLLsByq29XVRaVSIUmSYi7NdMUEQajZ&#10;bHaIpeEYwjUT5nWYPzPFlJnCc/kz5XZ/VZSvmbKwWj6OIHgFZ1Q552D5HlCe12GuhWMPzqpwbwii&#10;yfj4eNHWzLaBQlwsu+PKwmlwNZYFRZjOtddqtTh27BhjY2OFa7bsJA39TpKE48ePF6J+b28vU1NT&#10;JxWNKLsCZ/YzfGEQ+vNeWbx4MZs3b2ZgYIC7776bu+++u0OMBNi9ezf3338/q1evZuXKlcybN499&#10;+/Z1uGBPFb75bqRpygUXXMCNN96IMYY//dM/5a677uoQ74JQGcY+9Oev/uqvmDdvHrfeeivr1q3j&#10;4x//OAcPHizCe8P5CPeA8rVYvjbDPCt/CaJUngMv/C0I109PTw+9vb309/fTarUYGhrixIkTxXkN&#10;25Td16G90Pfg5A7vh2u3LM6WvwiCaZd2rVYrznvZvRdE3PAlUDnnXbhOwrUUxjX0q9lsFvO1HDpb&#10;q9Wo1WrFNSIIgiAIgiAI78TZJ+B5D15RiapoZ2hNJehaBQ3EWlOLNYlzVLQnSVukjSkgRSsLbfed&#10;Kv4h7PPnHrAa4zNqtRhTMUy2phhvTeGUordnNtVaREyEUQrnUlpJQlw11KoRylg8nkq1koe5ao1D&#10;o4FIaazTeK+JVYRBYVDU4ojuWkysHWljkqTZwDuDMVWUB+U0RHlkr3eerJnhcdg0RakaCt3WINsl&#10;alHtnzAdIlt+zPzHf9m5N/1eqHoYCGJLCJkLC7JySBBQuFCCg6UssAV3DdAhFpUTeIfPlfOahZxY&#10;YTEDFK616enQGV4U2g+unrD4DgvA4JwYGxsr2giLyyA4zgybK4s/Y2NjxQIsLNjDoq1czMBay/j4&#10;eLEPa22RoH2mGBT6HUSEcghXWGCebkFeHsPg5AliS3D/AYV7KITRlvt2qlC/IIydyvkRxItTvVYW&#10;tYLAUs5rBtMhtWXKlSyDWFPOhRZEoDAuYaxOt6gth+sFN1AQR8Pxl910waEXCA674ODr6uqi0WgU&#10;yerLoabheANlYSmIB8HFVXYvBnH3Fw2hPROE6zjM/ZkVmcvCR/l6PlWfy9uG62LmNVWeD5OTkx2u&#10;vdO1HcIKy/ebICqFsPEwt8uur/BeCMUMv8N0Tr4wl4LI3t3dTVdXF845xsfHO+bEqY455EkLolE4&#10;n+/3nPb09NDf34/WmsOHDzMyMtLh5grnZteuXYyOjtLT00NPT0+x77Jz9v26tXp6ehgcHKRer7Nr&#10;1y6eeOKJwoUa2ikX8wkFbSYnJ9m9ezff+ta3WL58OZs3b+aaa67hO9/5DgcOHChSHpQF4NBeea6U&#10;HWqnCkufGYI7MjJCT09PIaKX/x6E/YW5Ut5+5j2r/KXD2NhYh2uyLGqHPg0PD3Ps2DHiOC4KLDnn&#10;mJycPEmED67BcO2HeTTToRk+G/oa5nTZhSruO0EQBEEQBOG9cvYJeG1qlS4qJqbZysDl2d2MB+8s&#10;yjuM8WRTDRqNUbrrEZVYF+9ppvPE5ag8z5zzpDYDo4i7qkQVgyOjlbYw2qBC7iUszlsy57FegwJn&#10;LTazRCaiGldJM0/WtHiliU2NSBmMisgSS9pMiJSht1anEmXY1BLVatgUnPOgNEpBXoBCg8pFP2t9&#10;rkGadp680PcZOe3y57r081SURb1QyGPa2VJ2CIUiFMApF2Ahp1GgnHR+4cKF1Ov1YlEKsGbNGlav&#10;Xs2yZcuKXD/Hjh1j7969DA8PMzQ0VOSj8t7T19fH4OAgxhjefvvtwm1RFkTKC6DgCtNaMzg4yLJl&#10;y2g0Grzyyiu0Wi2WL1/O4OAg+/fv5/Dhw0WYbFhEQ75InJiYKHKwrVu3jsHBQZrNJnv27OHgwYOF&#10;KFEuarB27Vo2b97M4sWLCwGj1Wqxf/9+Xn31Vfbu3duRVy8sjMuhXYODg/T19TEyMsLbb79NpVLh&#10;4osvZvny5SxevJienh6azSbj4+OMjIywa9cu3njjjSK3XnmRGMcxK1euxDnHW2+9VeTlu/DCC9m4&#10;cSMLFy7Ee8/o6Cg///nPefXVVzl8+HBHKOrixYu57LLLWLlyZXHeG40Gu3fvZufOnUXRk/ICNIhm&#10;ZWfV6tWrWb16NYsXLy7CVaempjh27BivvPIKr7/+ejEG1Wq1EPG8z/NPLVq0iGq1ytjYGIcOHQJg&#10;cHCQNWvWsHLlSmbNmgXkIu/BgwfZvXs3e/bsYWJiohDrqtUqixYtQmvNwMAA559/flFNduXKlYyM&#10;jBTiy6FDhzhx4kQRPpmmKd3d3SxatIg1a9awbNmyokhDkiSMjIxw5MgRhoaGeP311zvy7QXKuQLL&#10;AtevkrKAV+7rzAqekIsd4fiXL19eFHqYmJhg79697N27lwMHDhRCd2i77MILx99sNpk9ezaXXHIJ&#10;g4ODDAwMFOOZpimHDx/mZz/7GW+88UYhxAdBtByWXRZMG40GXV1dLF26lCiKWLJkCYsXL6avr4/F&#10;ixezadMm9u3bh7WW48ePMzo62hEqWy4eU6lU2LhxIxs3bqS/v5/x8XGstcU1t2vXLiYnJ4svLcqh&#10;7O+X4eFhdu7cyU033cTFF1/M2rVref755wsHY6PRQGvNunXrmD17NlNTUx0utrKz6/2ycOFC5s+f&#10;T5Zl7Nu3r/jSBqbzuQURFaZF1iAWPvPMM7zwwgt86EMfYt68ecXfgnK+wiB4V6tVVqxYwdKlS1m+&#10;fDlLly6lWq0W183Ro0fZv38/u3fvJkkSurq6qNfrTExM0N3dzcDAAHEcs2bNGhYsWADkRYk2btzI&#10;z3/+88LRGVxsQbCtVCqce+65rFu3jmXLlhXjNTk5Wexvz549HdWknXN0d3czODhIV1cXvb29LFq0&#10;CID58+ezYcOGYh4eO3YMYwz9/f00Go2iuEXZEQonVywP18Tq1atZsGABhw8fZs+ePcXfhjCnf9X3&#10;CEEQBEEQBOG/BmetgOfbgaFW5bUfKkahYk0zaZClTTKXgHaYGLRxeR0I5VEetPN5uKlS0A49NT7G&#10;Ok2jldBMUyq1GtVqTBRVcN7hvUJZh3V5CK0HMutptVKy1OPaBj8VGYyK0VqRZDYPT9Uar/JyEpnN&#10;3SfO2jwaWClQEMcRynuy1KMinee/w6M0xCaiYhVJEqFMLujhw8KgU45UxWu6/Zrq9N+p9v9OWmMG&#10;d03nwiIs1sphRGWHQnhvZjgZwOzZs7nppptYtWoVP/zhD3nttddYtmwZH/vYx9ixYwdr1qwpth0Z&#10;GeHQoUO8+uqrPPTQQzz00EOMjY3hnGPJkiXceOONrFq1igcffJDvf//7HWFtZcdcOUxq3rx5fPrT&#10;n+aSSy7hiSeeYO/evTjn2Lx5MzfccANPPfUUDzzwAAcPHsQYw+LFi7nppptotVp8//vfZ3R0lHnz&#10;5rF161ZuueUWLr74YsbGxviHf/gHvvvd73a45ZYsWcKWLVu44YYbuP766xkYGCjCtKIo4sCBAzz0&#10;0EPce++9/OQnPykqYdbr9Q5n0JIlS7j55ptZtmwZTz75JMYYVq1axW/+5m+ydetW5syZUzhgkiTh&#10;4MGDPPHEE3z/+9/nySefPMk5s2TJEj7zmc8wNTXFP/zDP2CM4UMf+hCf+tSn2LZtG729vcW47dq1&#10;i3vuuYf77ruPF198kTiOufjii7nqqqv4xCc+wdq1axkfH2f27NlEUcSLL77Iv/3bv3HPPfewZ8+e&#10;QjAMcyH87O3tZfv27dx6661ceeWVzJs3rxD3Wq0WR44c4fHHH+eee+7hmWeeYWRkpBCFg5A4a9Ys&#10;rr/+es455xweffRR3njjDZYtW8bVV1/N9u3bWb16dXEsURQxPDzMI488wj333MPTTz/N8PAwjUaD&#10;wcFBbr/9dhYvXszcuXPZtGkT1WqVuXPn8pu/+Zt8/OMfJ01Tdu7cyb333suxY8eKc7NixQquvvpq&#10;tm7dyoYNG1ixYgXVarUQM1qtFvv27ePxxx/nrrvu4vXXX2dycrIjVLjsxisuyfeYK+0/k3KOx/Jr&#10;ZXFr7ty5bNy4kR07drBt2zbWrVtXiEutVqsQoR544AHuu+8+JiYmTrouw/2hu7ubZcuWsWPHDj72&#10;sY+xevVqZs+eXQgrlUqF48eP8/TTT3PPPffw+OOPF9WiodOpFwTY4OI899xz+Z3f+R2WLl3K7Nmz&#10;i35u3LiR2bNnMz4+zpEjR3jyySd58MEHGR8fL3JxHj16lDRNWbFiBTfccAM333xzMUdCmGOapjz3&#10;3HPce++93HfffRw4cIBqtVq4l8O8fz/ndGhoiEcffZQvfOELXHHFFVx77bW8+eabHe7FCy+8kI99&#10;7GNEUcSrr77aITaX8969X7EniJVRFNHd3V04n4M7NQi7wVFWvvdCHmr+xBNPsHjxYoaGhgp3c1n0&#10;01ozd+5ctm/fXoiUCxcupLu7uwirbjabHD9+nBdeeIHvfOc7PPXUUzSbzULUPeecc7jttttYvHgx&#10;K1euZO3atWit2bBhA3/wB3/A+Pg4hw8f5p577im+rNBas3DhQi699FKuv/56rrzySlatWlV8yXDi&#10;xAnefPNNfvazn3HPPffw2GOPFV8aWGuZO3cud9xxB2vXrmXu3Lmcc845xHHM8uXLufPOOxkZGWF0&#10;dJRHH30U7z2bN2+m1Wpx11138fLLL5/kNJw57s45li5dyuc+9zn6+/u599572b9/f1FtO/Sj/KWM&#10;IAiCIAiCIJyOs1DAU3ilaNmMlndE1RhdNcSZwXTFJKRYbbHGUu2tUPWzSFvjNJJGO38dGKdQPpe1&#10;lDcop2hZR19cpdrVQ6OVMjHVIEksSnni2FCr1gFPK2lirSeKq2jAZhmKmNhU0SoCW0HpGINBx5Da&#10;lFY6RWpTrNLEXXWiri6sVjRtSuZTWo0pcJ7IVIjjKiaOsN7mIp9WRJWYyBusjnP3nc3HAWgLeaYU&#10;Stt+z5/CjaFK21F+Xq6q2FlcoBy6FHIghRCf4DoJecRmOkBmzZrFtm3b2L59O0opduzYwebNm1m1&#10;ahWTk5P86Ec/4o033qBarXLRRRexYcMGNm7cyOrVq+nq6uLf/u3filDHwcFBbrnlFvr7+3nrrbd4&#10;/vnnO0KLgvhQFhwuuOACbrnlFpYsWcJPf/rTYqG/bds2brrpJtI05fHHHwfyhW9/fz+f/OQnGRoa&#10;4u6772bRokX8/u//PrfffjsDAwN47zly5Eix6AysXLmSz33uc3z2s59l7ty57Nu3j0ceeYTjx49T&#10;qVRYv34969ev53d+53dYu3Yt3/72t7n//vs5fvx4RyiV1pr+/n4+9KEPcc4552Ct5aqrruKiiy5i&#10;xYoVjI6O8u///u+Mjo6yZMkSVq1axeDgYNHuN77xDb73ve8xOTkJ5A6qpUuXcu211zI8PMwzzzzD&#10;9u3bue2225g3bx47d+7kueeeo6enh82bN3PBBRfwla98hQULFvC3f/u3DAwM8Md//Mf09/eze/du&#10;XnrppUKoWLp0KatXr+ZP/uRPOO+88/ja177Gc889V4RFBvG3Vqtx66238sUvfpELL7yQRqPBs88+&#10;y+7du9Fas2TJEpYuXcqnPvUpNmzYwDe+8Q3uvvvuQpwIc6xarbJhwwZuuOEG6vU6V155JVu3bmXp&#10;0qUkScLOnTvZs2cPURRx/vnns379en7jN36DtWvX8oMf/IC77rqLvXv30tfXx6ZNm9i0aRPd3d3M&#10;mTOHOI5ZtmwZ8+bNK8IErbU89thj+SXmPeeddx533HEHt99+O3PnzuXIkSM89dRTvPnmm2RZxvLl&#10;y1m7di0rV65k6dKlLFiwgLvuuovHH3+8GJPpa2xawCs70n4ZyvkOZ/6cmauyTDksObiCyu8F4WbZ&#10;smVs27aNO+64g61bt3LixAleeeUVXnvtNUZHR1m1ahWbNm3itttuY/Xq1VhreeCBB4rwwnKocL1e&#10;Z/v27XzpS19i27ZtRFHE0NAQjz/+eDGe55xzDhdddBE33ngjGzdu5Nvf/jZ///d/z9DQUIdIXxbK&#10;oiiip6eHRYsWsWHDBi699NIi32MQ6AcGBjDGMDQ0xNTUFD/5yU+YnJwsvoxQSnH55Zezfv16rrji&#10;Cvr7+3n11Vd5+eWXUUqxZMkSNmzYwI4dO9i0aRMLFizgm9/8JgcOHCjyxIXjfa956ML5GRoa4oUX&#10;XmDt2rXceOONPPfcczz22GNYa7nooov4whe+wIoVK3j66ad5+OGHCydyOP9h7r5fkWfv3r0MDQ0B&#10;sGzZskLMrVarHcVYyoV0QvqAEDYcRFZjTOGODWJiuH/fdttt3H777axdu7ZwRL/88sscO3aMhQsX&#10;sn79elauXMl5553H4OAgPT09PPjgg4yOjuKcY968eWzfvp3zzz+f3t5eqtUqWmsWLVpEf38/3nv2&#10;7NnDo48+ytGjR2k2m5xzzjl8/vOf59Zbb2XRokUcOnSIRx55pHBhrlixggsvvJDLLruMhQsX0mw2&#10;+fGPf1wIb729vWzevJlt27YVcymKIgYGBpg1axZKKYaHhxkeHub48eNs2rSJJUuWcODAAfbv38+J&#10;Eyc6cqDOzEtarVbZtGkTn/zkJzl69Cj3339/cT7D35hyOK0gCIIgCIIgvBNnRsALhi9/qpqpbf+Y&#10;99Of8bTz1PncIadoe96mybwj0x6tPZNpE5s5Eu9JvQIT0cjyxmqVCk7XsAa0KuW4KQo/aLAahcHE&#10;FVCaRqOF94p6Vx0TV8ErnPNkWdL+ZlxTrVRwWUaSutwhV6mB1WQJZKnDKI3WEZFRWJ+RZA08Bh1V&#10;sF4xPjXJ6MQ4PfUIE8VEWuOdynU3bcisopllKDS1OMZ6R+YgTVJc1sK70uLQa5QyUJS2IB/E9oDm&#10;x6uKsUapvJavby8mmDbklcPowgI+LCSCa6os6gUnGNDhwFJKFQm4+/v7ufTSS5k7dy6Tk5N8+9vf&#10;5qmnnuLQoUMcP36cLMsYHBxk27Zt3HnnnVx11VVorXnmmWcYHx/n+PHj7Nq1iyiKuPjii1m9ejUv&#10;vfRSR1XTsP+weJ01axYXXngha9euZd++fTzzzDOcOHGCefPmFZUEy9Ubg2Ost7eX+fPnc/HFF7N1&#10;61a++MUv4pzjn/7pn3jttdcYGhpi586dhdhx3nnn8dnPfpbPfOYzzJo1i/vuu4/vfve7vPzyyzQa&#10;DWq1GgMDA6xfv55bbrmFK664gvnz5+OcK8S2cpVO5xx9fX0sW7aM888/nw0bNnDw4EH+9m//lhde&#10;eIHDhw8zNTVFrVZj3rx5bNmyhS9/+ctcffXVHDt2jMcee6wQ8ILIGlw127Zt47rrrmP//v1Fe0eP&#10;HgVgwYIFfOQjH+FLX/oSn/70p5k3bx6tVovVq1dz//338+1vf5uxsbEi5HnWrFl89P9n782DqzrP&#10;PP/POefuWtGChBAIEBaI1SxiMTZgwNjYxtgGO7bTtjt2ux3/kkxcPUnVTE9V92+qU+mZ7ppMV5Ka&#10;zlJJnNhp7+04BowXbGwWgRG7ACMhQCtICCHpSrrrOef3x9Xz8t6LHNsT91+/+60SEveee867nVd6&#10;vuf7fJ8NG/j+97/PAw88QEtLC2fOnGFoaEj1Y9y4cdx+++088cQTzJ07l3379vHiiy9y8uRJwuEw&#10;lmURCASoqKjgu9/9LmvXrlUVZ3fs2EE4HFbVSgcHB4nFYlRWVnLTTTeptbdjxw4++ugjWltbuXLl&#10;CoZhUFJSwsKFC/nLv/xLli5dSk5ODvv376etrU2NZVlZGQUFBYrM7enp4Q9/+AOnTp3CMAza2tpo&#10;aWkBUmqxLZRxIEsAACAASURBVFu28I1vfAPTNHnhhRf4+OOPaW5uVmrBUChEcXExixcv5rHHHuPu&#10;u++mt7eXCxcu0N3dzcDAwHWEjtxfX4WqJtOTT8efOr+oROEaYa+3D1L9nz9/Pk888QR1dXU0NDTw&#10;0ksvceLECa5cuUIymaSwsJAZM2bw0EMPsW7dOr7//e/j8XjYvn27UuIJUTlnzhyeeeYZNm7cSEND&#10;A7///e85c+YMly5dUsUfJJX8ySef5IEHHuBrX/saZ8+eZevWrUrhJUrUSCRCMpmkoKAAv9/P6dOn&#10;+Zd/+RfGjx9PeXk5d911F/Pnz6e+vp733ntPqexkzQgRFYvFmDZtGtOnTycUCrFt2zaOHj3K+fPn&#10;6e7uVmn2N9xwA48++igbN27kySefpKOjg5dfflkVO/my8ykk6+DgIC+++CIzZsxg+fLlbNq0iVOn&#10;TjFhwgSeffZZ7r//fjo7O/nd737H3r17VZVSXaWnPxD4ou2IxWKcPXuW3t5eysvLefzxx/H7/dTX&#10;1ysCT1eC6X6EopIdGhpKK3oh8y1Vtm+77Ta+9a1vUVlZyR/+8Ae2bt1KS0sL3d3d2LZNKBSitLSU&#10;mpoa/vqv/5p169YRjUa5dOkSDQ0NuK5Lc3MzP/7xjykpKSEUCnHHHXdwyy23cOTIEbZv3053dzfR&#10;aJTDhw8zMjJCWVkZd999N48++ihlZWX84Q9/4OWXX6a1tZWRkRFs22bcuHEsWrSIZ555hk2bNpFI&#10;JIhEIjQ3NxOJROjo6OD//J//w6uvvkpOTg7r1q3j1ltvpbGxke3btyvis7m5maGhISZPnszy5ctZ&#10;vXo1Bw4c4ODBg9ep2fX5KS0tZcWKFUydOpWGhgaOHz+e9vtUbAmyPnhZZJFFFllkkUUWWXwRfPUK&#10;PFcSPl1SUjIXD2A5LtgOKWrJxcQBVarh2pch1WNNF8tvYvk8RKMxhuIOg5E4ricHvz8fT2CYRHwY&#10;1zTwhfLxWg5OYoRYZBDLdFLpqe6oQ5wJHssCUmSVz/JiYuCxLPxeP8NDI2BDPBEjPDQAwIjfi2mC&#10;nUzgMSwisRHcpEE84WDgoShUguWxSNhxDNMdVbaZJBMmjm3iuuC6NgYWPq8fj+khHk8QT9g4BmDl&#10;4PEXgOnFcf14vSaOHcPASpFzZiq4dlyHeMIlHnMxTBOPmfIBdNwohunFNMBxRmt/pKnytAquxjXi&#10;z+fzMW7cOBV0S2pVMplU6gM9fU2CIDECz6yeKv5yN9xwA8ePH+e1117j9ddf58qVK2nL4sKFCzQ0&#10;NODz+fje977HjTfeSG1tLefOnWNgYIDdu3fT3NzM3LlzWbRoEW+//XZaldzMYhYFBQXU1dWRl5fH&#10;8ePHOX78OENDQxQXFxOPx5WHlP55KW5QWlrKpk2bWLZsGYcOHeLf//3f2b59O52dnWlt9nq93Hnn&#10;nXzjG98gGAzyz//8z7zxxhucOnUq7bjm5mbq6+s5c+YMyWSSNWvW8Bd/8Rd0dnayb98+ZUIvbYjH&#10;4xQUFDBr1ixOnjzJyy+/zKuvvqqCaR1Hjx6luLiYp556SnlndXV1qYBPvPJqampYv349n376Ka+8&#10;8go7d+5MO09LSwsXLlxg/PjxPP744zz44IM0Nzfz+uuv89vf/pZPP/30umtfvHiRmpoa7r33XpYu&#10;Xcqbb77J2bNn1TzMnz+fb33rWyxevJjt27fzv//3/2bPnj3XnefQoUMqoF69ejWu69Le3k59fb3y&#10;IJSiIKKwa2ho4I9//CNvvfUWzc3Naec7d+6cCpwnTZrE9OnTWbBgAfv376evr48PPvhAHRuJRFi7&#10;di1dXV28+uqrHDp06Lr2lZWVcdttt1FRUcELL7zA//pf/4vz58+r93WF2yeffIJt2/zt3/4tt912&#10;G4cOHVKqGkgviKL7N35Z6BVjbdtm+fLlNDU1qUqteoVenajWvdLk2PHjxyuzft2jT/o1depUHnro&#10;IVatWsXu3bv57//9v7N79+7rCMlDhw7R2tqKaZrcddddfPvb36atrY19+/YRCAQUUSMpoq2trfzy&#10;l7/kV7/6VZrHnnimnTp1ir6+PgoKCli9ejX33HMPJ06c4Pjx4+qaer8gpQ7u6Oigo6MDSO0D06ZN&#10;Y/bs2TQ2NvLcc8+lKdfkGFF51tbWcunSJf7whz/wk5/8RJ1Hx9GjRxkeHmbKlCnMnTuXm2++mQ8/&#10;/JDz58+nkaGZhJqOsciYaDTKO++8Q0VFBc8++yx33nknkEqDX7lyJSdPnuT555/nrbfeUkUu9II6&#10;UnFXVJRjFaf5LOzZs4c333yTxx57jEceeYSqqir27NlDc3Mz7e3tdHZ2cvHiRfXARc4v6aZ6lW3p&#10;v6ztkpIS1q5dy/Tp0/nggw/40Y9+xMGDB69rw6effsru3bsZGhriH//xH1m7di2ffPIJZ86cob+/&#10;n/b2dtrb24EUeTt58mSWLl3K8ePH+dWvfnXd75QVK1bwl3/5l0yYMIHnnnuOH//4xzQ2Nl533U8+&#10;+YTLly/zgx/8gC1bttDX18ePfvQjLly4QF9fH2+//TaAIurr6upobW3l5ZdfTtsHAD7++GO2bNnC&#10;4sWLmT9/PkeOHElLa5b7T2wqbrjhBtavX084HGb37t20tbWp4+T7/+0ekUUWWWSRRRZZZJHF///w&#10;lRB4rmtgGKMBiwumm/Kjcw0Hw3DwApYNhm2PEnsOuODBwDQMXDf1hZn649cYdcBLkXgeAlaIuB0B&#10;TwDLX0he4TgqyMV1EhhugmjkKj7LJjLSS3hoBJ9l47hxcJJ4DRPXdrFdF9tO4DEM8nNycZM2I0Mj&#10;eE0/OA7lE0opLBrHwGA/0fgwXr+J3+/BNF0MDFzbxcTCTaQUfUWFZVzt66et7RwOCSzTwXBN7ISJ&#10;afgJBYNEAl4sM2Xil0w42EkH23VxHZOcnGKKx03CMIMkEi45oRB2LExZyXiGYgksjzs6Ui6OY2Lb&#10;oxXvgAQ2rmFjWamKva5GgLque02nN2qOZ2Ag8eS0adN4+OGHGR4exjAMcnJyCIVCRCKRFLnp86nK&#10;i8PDw0SjUfLy8rAsi48//pjGxsY0w3nxVUomk7z99tu8/PLLDAykSFAhFiQ4icVi7N27l9tvv53Z&#10;s2czZ84c6uvr6enp4dy5czQ0NChl3KRJk1RRDN3/CVJBT1lZGfPmzSMcDnPixAnVJqms6vF4lIJH&#10;2iqpb5WVldTV1XHhwgV+8IMfcODAAdVeSQkzTZOpU6eybt06SktLeeONN/j5z3+uFG2maaZV4oRU&#10;kGwYBnl5eaxYsYItW7bQ3NxMR0dHmiF/MpkkGAxSUFDA73//e1555RWVhqX7EUKq2MZHH33E6tWr&#10;qaqqYtasWRw4cEClnUGK1Bg/fjzhcJj/+T//p0oNFUiBgf7+fnbv3s0tt9zC7NmzuXLlCi+99BKf&#10;fvrpdRUpk8kkV69e5b333mPp0qWUlJQwceJE2tvbCYfD5OTksHz5curq6mhra+M3v/mNIu98Pp/y&#10;xwoEAoyMjLBz5048Hg8zZsxg5cqVLFu2jMOHDysjeKkwKtWJDx48yKuvvsrFixdVPzKVmPX19eze&#10;vZu77rqLuXPnMnHiRJqbm9X1pbqspD2GQiE1HpZlqQq0NTU1FBYW0tTUxDvvvKOIXL3yp8zL8PAw&#10;27dv58EHH2TJkiXMnDmTV155Ra1NUbiKkinTF+vzoM+DnpL61FNPcfnyZeW5KF5tstYzve0gRRgl&#10;k0mmT59OIBBgYGAgjWwSAn/BggXcdtttdHd38+tf/5pdu3ap90WNJWv3wIED/PKXv2TKlCnU1dWx&#10;cuVKjh49qu6BiooKZs2aRTweZ9u2bdTX1ysyQ08VFCLx2LFjvP3226xatYobbriBkpIS1T5RD/r9&#10;fjweD+Fw+DolYl5eHoFAQM11fn7+dQSejGcoFCIvL4/XX3+dn/3sZ3R3d3/mPJw8eZIPPviAKVOm&#10;UFZWRlFREa2trWkKq7EIvLF8zOT+k2rdp0+fpqWlhTvvvJPvfOc7RKNRPvroI37605/ywQcfqMq6&#10;su4k1VwsDjKLkXweDMPgxIkT/PrXv6akpIQlS5awaNEiVqxYgW3bHDt2jKNHj6qU6cuXL9Pf36/8&#10;32RuvV5vWp+FPC4tLWX8+PG0t7fzxz/+UT0M8Pl8aVVjhTh+66232Lx5Mw888ICyUxClq/SrpKSE&#10;oqIiVeQjLy8vjcDLy8tj9erVzJs3j3379vGzn/2MxsZGVS3d7/cD15Srr732GtOmTePv//7vue++&#10;+9i2bRsdHR3qIZRpmsp/1LIsCgsLGT9+/HUEXltbG0ePHmXVqlXU1taSn5+v7ktRLyeTSUVw1tbW&#10;qj37zJkzwDXyU9ZNZmGpLLLIIossssgiiyyy+Cx8BQSeFFRIKe70uqjy56gBGA6jvm2pIwz3mkLO&#10;NlNklYGB6ZoYbuoP+WgsjuVL4Pd7GTfOg8cboPNiL4l46jw+KwRuEtOysbxJTGsETD+uGce1U9Vr&#10;k9jYSYekbYDr4vf58Hk9WAYkYjFi0QjBgJ8FC+az+tZV5BXkkHRiJO0IhmnjscBjeTAw8Xr8eAwf&#10;8ahNuD/Cju3v0dZ2BteJY5qk0nVdD2CNlpZwUkUmXCEewDQM/D4/OXnFjC+vJpH00N3Vg5304jpe&#10;okMxBgaukIhHUyNlWfh8IULBXEzTg+2kRtDjsXCxcW0XXBfDMNPGXIejkWgzZszg6aefpqioSL2W&#10;k5OjquElk0l8Pp9Syoj6orOzE9u26enpob29XZEoQha0trYqNR1cC1Iyg5Le3l46OzuVH9L48ePp&#10;6ekhGo3ywQcfsGrVKqqqqliyZAnnzp1jaGhIpWnF43Ecx6GgoEBVWG1sbOSTTz5JS0sClLG+QBRN&#10;kUiE3Nxc8vLyeOmllzh9+rQ6vrCwkOHhYSKRCAUFBaxdu5a5c+dy5swZXnvtNfr6+tLOJ+fXSY69&#10;e/eye/duVq9ezbp163j++efTVD5CUgGcP3+e1tZWlcI81ng5jsPVq1fp7e2lurqa8ePHk5eXx8DA&#10;wHUFE5qbm9POJ0oQPVAMh8Oq6mFTU5MiJPXqn4JYLMbg4CCJRIJgMEgwGFRrZsqUKcybN49EIsH2&#10;7duVsk2CdNd1FcEkOHHiBK+88gp/9Vd/xaJFi5g6dSotLS1K6QMpMvLSpUt8+umn9PT0qM/LuMk4&#10;Ayr1OpFIqEqbUt1S779URJXP6QrT3NxcKioqOH/+PKdOnVKqQH2OdbP/eDyu1ut/hPG8pNMZhkEk&#10;EgFSFTEB5syZQygUUpWPxZNN1FGZEFI7JydHFePIVNdOmTKFJUuW4PF42Lp1axr5qxcq0f9/6NAh&#10;tm3bxje+8Q2WLl1KbW0thw8fBlIk2fDwMPX19ezfv195kQn0KqAyH7KWM9dLJsYaZ319ZxbpEMg8&#10;CVHT0tLCpUuX0nwu9WNd12VoaIiuri71ACMvLy+N0NWVgWOpr3SyWfYHw0hVu7777ruZNWuWumZn&#10;Zyfbtm1j586dRCIRfD7fdXuBtN3n8xGLxb4UgScEakNDAz/84Q+5++67Wbp0KdXV1VRVVTF79mxq&#10;ampUsZ3h4WHOnj3Lvn37qK+vV4pEIe10EjY/P5+8vDxaW1tVVWEZVyGXdX89QD0sAtTDIhi7mvNY&#10;82oYBvPmzWP+/Pn09PTwb//2b5w9ezbtHKIc1LFz505uueUWVq5cyS233MKpU6cUWS8KbxljUTxm&#10;rgvx4Kurq2PWrFlMnz6d3t7eNJWirPGJEycyZ84cotEoR48eVem4Mg56BVu9mEgWWWSRRRZZZJFF&#10;Fll8Fv4Di1iMknXu6B/eronrWqnkWUnpNIxR0zbxwzNw3VR1VcuyMHCJR6O4yQSJhEPDJ4f5l5F/&#10;wef14NguI0NDlI0v4uuPbGF27RTCA+C6Ju4oCQgeDMPENF0sfLiuQTIRx3VsLI+FabgkElECIR9T&#10;p05i9ZqbmTCxlFg0TDw2iOPGMQwHj2Xi2C4eK0BOMB/w0NV+mYMH9xONDWNZBpbl0fp9/Ui4pIIf&#10;xwCP14vX6wPH5fjRE/z+hX+jv/8KJOIE/WBYMVpbL5DnB9PyYFomHq8X1zFIAJ5RA3LHsbHt+Ojw&#10;SbDipjcjw5dQAtP+/n5isRixWAyfz6cCaAlEAGVkLgRed3d3mmF/PB5Xgc/Zs2e5cOFC6tKjpIee&#10;8ioBUDgc5vLly7iuS3FxsVJFJZNJ9u3bx/Hjx9myZQvr1q3j3XffZWhoSAWLci4p3FBcXExDQwNH&#10;jx5V/ZPAV66nE3pS5AJSRGJ9fb1K25QAX1eArF27lgkTJrBz507effdd1Q65jl5QQ4LkeDxOQ0MD&#10;TU1NTJgwgRtvvJETJ06k+dZJRVPxBRN8VhpVf38/vb29GIZBaWkpeXl5qg0S6A4PD3P69GlFyMm1&#10;pEgEpIJbSS2+cuUKTU1NytdKgmTph8yJpL4Gg0ECgYAKvGtqaliwYAGRSIS9e/cqpZyuGALU8YFA&#10;gMuXL/PGG29w2223KfKgqalJ9UPSMFtaWmhubk4je2TeJMh2HIehoSE6OztJJBIUFBRQWFiYpuLR&#10;FV+BQEBVu5Q1bts20WiUQ4cOKaVkW1tbGmE1VlBdWlqq2qp7NH4V0FMmRUUUDofZtm0b3d3dqsCK&#10;rmKTcRcI2Skps3PmzGHNmjWEQqHr2lpTU8OKFStwHIddu3al3cNjEcoAHR0dvP/++2zcuJEpU6ZQ&#10;UVHBkSNHMAyDrq4ufvWrXxEMBuns7EwrkuD3+4nFYtepTMWv8vMUi3/uOMdiMa5cucK5c+fSlHyy&#10;3+ntGhkZ4eLFi4yMjJCfn68KGsA18vGzUmd1XzNRBBcXF3PLLbfw5JNPcsstt9DU1MTOnTtZt26d&#10;UhNPmjRJpYv7fD5FtAtkvYoSTgjez4NUnI3H4xw8eJD+/n7eeecdVaxm7ty5LFmyhDlz5jBx4kQg&#10;tS6WLFnC5s2bOX36NB9++CHvvvuuSgGVeYpEIpw9e5Zf/epXJBIJ2tvb0/b/sfa0iooKpfL9U/P9&#10;WcS4ZVksWrSI2tpazp49qyqaiwJOT2PXcezYMd566y1mz55NdXU1JSUltLW1KdWekK1CpunXlz2n&#10;t7eXXbt28dhjj7F48WKWL1/O0aNHFSmpE7d1dXUsXbpUVUTOtGiQ4wzDUG3IEnhZZJFFFllkkUUW&#10;Wfwp/AcTeKLOQ/3sYuFgkaqM6uKqEgvutc+4Jl7Th9/rxTCtUaWeQUd7Bxc7O3BsBzvhMJRIUFU6&#10;jg3rb8U0ppFM2qkKsoaBgQfTNPAYqRRTywrgODAyMkw8kSpUEQj6wADbTmBaLqGQF4s4A30XwYng&#10;8bq4xHENk1g0nvKiyy+hcFwZeQV+gjkeHCOJOVpg4k/BdUervI4+pU/E4yTiMdpaz7H97e109/bh&#10;BWJAEkjRjykVTXgwlTrm6r52rovjpo9cermKdEig9Omnn/LTn/5UkU/yPVM9IsG7qN+SySTNzc0M&#10;DAyolET5TDweVwUrIF0tBempZuJDJ8SOnnrY1dVFY2MjW7ZsYf78+ZSWltLW1qaIQDnflClTWLZs&#10;GQMDAxw+fJhwOJzWRyEVdQN/CaqDwSBDQ0McPHiQgYEBdV7HcQiHw/h8PiBVJGP69OlYlkVLS4tK&#10;y9MJk8wgUci5c+fOsWfPHu666y5mzZpFWVkZ586dU2MhqWUXL15UbZd0OX1+Bf39/Vy9ehXTNJWR&#10;v94GCebF5B2uVRSWYFTGWpRjg4ODXLx4UREZuopLJ7CE1JQ0Renz1KlTmTx5Mi0tLQwPD5Obm6va&#10;5PP5yMvLw3Vd+vv7sW2bgoICBgYGuHr1KvF4nIkTJ1JZWZmWJhoIBIjH43R3d6sKvtIHPY1VXtfn&#10;WOZQH0P9c3qqs15QJB6P09zcrAhWHa7rUlFRQSAQwDAM8vPzqa2tZd26dUydOpVIJPKVp73pAbys&#10;RUl1PnHiRBq5rvtn6fexqIdcN1V0ZuPGjSxcuJBAIJBGmFiWxYwZM6ipqaGnp4erV6+qoihCQAnJ&#10;IgRqMpkkEolw6dIlhoeHmTx5MpMnT8bj8WDbNgMDA/T09Iw5luIxFgqFqKioICcnhxkzZrB582bl&#10;7/Yf4QWmr+eenh66u7sVqaXveUIYQ+rhRG9vL5FIhJycHHJzc9MIu7HSZEWhJu+LerG0tJT77ruP&#10;xx57jBkzZlBfX89zzz3HyZMn+eSTT/gv/+W/8PDDDzM4OMg//dM/0d3drdRtVVVVVFdX09XVxeHD&#10;h1Wq/ZdZd7IvSdp1c3MzTU1N6v3Kykpqa2uZPn26UrKWlJSoSsELFixg4cKFVFdX88Ybb3Do0CGV&#10;PhuNRmlra6O1tXXMaxcVFeHxeMjPz2fcuHGUlZVRV1fH7NmzAdQDIkCRWJ8Hj8fD7NmzKSkp4dCh&#10;Q2p9CgEse55YHITDYQKBAJB6gGWaJtXV1ZSVlV03h3JfRaPRtLZIOrmM35EjR3j44YdZtmwZr776&#10;Kh0dHWnHW5ZFXV0dM2bMYPfu3Rw7dkztvfp6zKbNZpFFFllkkUUWWWTxZfAVEnhGxs/6F6QoKQuX&#10;VLEH15A/Xt2MU6TUc04SDMfA5/VhmgahoAfHdUnEEnh8XoyggXG1n5KSUhXoGoaZSlllNL3RMXAN&#10;I1XkgRTblQp4k5imgc/vx3XBtpNERoaIDA1wNTlAa8unGEQIBMAgSdDvIxqJMzgUJZhbRGVlDMuX&#10;jy/owRf04iScNHINRgM8+UN99F+Px4PpTam9HNfF5w/gDwQwLYsJpeOYPWMifsukbyBGzLHw+lPF&#10;ITweL7FYEhcHk1RKbDQWGw0AZOwMTYU3xuyMBp9dXV288847wLX0Jb1YhEBXMgGKXJFAxuPxqAIY&#10;iUSC4eHhtFQynQDUzc/1ypySsqvj8OHDNDY2Ul5ezqxZs2hsbEwL7C3LYvr06RQVFfHOO+9w8uTJ&#10;tHRWgZAzekAdj8fxer1cuXKFY8eOXRc8CeEjP+fk5BCJROjv708jIfUATK4r7TNNk6tXr9LW1kYs&#10;FlPqnbHGVieAZBx1yHuilBTiSSdGhXSQ80kb/H6/qvipHw+pQNlxHEZGRtLSREUxo6tCdNWRqFAA&#10;RSSapsn69euZOXOmGgefz0cgEMB13bTU1ZGREUVI5OfnM3HixDT1i6jd9PQ3PX0uk8gVVaV404XD&#10;4bT1JMSFKBQlDXGsqp5CShcVFVFeXk5ubi6TJk1i5syZFBcXK4++yZMns2DBAvLz85VH41cJ6Zue&#10;Tirktu7tpqffydgJZD5N0yQnJydN9ZaZVl5UVKSIvfXr1zNt2jRFVsnn5H6Xa42MjFBaWkpZWRkl&#10;JSVMmjRJKf6EkJGCFpWVlZSXl5OXl8eECRMIBoOUlpZSVVVFIBBgzpw5TJs2jeHhYZLJZFq/viro&#10;JH40GlWktaSqjgXDMJQiSieZ4Nq9rq9RGW9ZW7JOx40bx8aNG/nOd77D1KlT+d3vfsdPf/pTVQin&#10;sbGRwsJCnn32WR599FG6u7v55S9/ydWrVykvL+f+++/ngQceYMeOHZw4cUJV0/0ySi3Zc2UMZE5l&#10;H5CiIO+99x6QenhRUlLCzJkzWbt2LRs2bGDGjBn8zd/8DVVVVfzwhz9U7ReloPxcUFCg5nvSpEnU&#10;1tbi9/sZN24cxcXFFBYWMnXqVKqqqoD0Qhz6HvinyC3DMFRhloqKCv7qr/6KlpaWNA9X2b8TiQTd&#10;3d0EAgF8Ph/Lli2jqqqK/Px8ysvLVRtkDmWeI5FIGqHrOA5+vx/bthkaGmLr1q0sX76cuXPnMnfu&#10;XPr6+lSaseu6avwcx+HAgQNKoawrnHUbis9SK2aRRRZZZJFFFllkkYWO/0AF3jXqLmV/Z4Fh4mDi&#10;YuKSSidNxZMOKeWdi+mmfPDshEsyDj6PgZ10cB07RdA5Ftao2sMe/ePX6/Xg93rweTx4LAvTcMAZ&#10;Vaa44CQdkk7Kfy4UDOExTVzHwRkNaE1jVBtouPi8Jn6vS3Q4TDQRw2M4BI0cPIDXSGA6URw7iuEG&#10;wHQxRgtvfIbw7do4GBBLxHGTSXJ9LoGAn0AoCBhEIjFKigtYtXI18+fewNBIlJhjYWMRCuUxPDzC&#10;YHiIaCyZIvCAZNLBskxM08C1nTHIO/3/zujX9QGTDr3oRGbwpJMsQrToyic9lVD3KRMSSM4pabdC&#10;7GWmUB0+fJj333+fxx9/nNWrV9PQ0MDp06dVkDN58mQWLlzIwMAA7777LhcuXFDt1oNUIC0okrZK&#10;+tvw8LAiJOUzQtjJ2Ph8Pvr6+hgcHLxOUaj/X74LaRiLxfB4PIRCobSx0NuUOWZyHv28+uvyPR6P&#10;p/nCybg6jqOCXzmHkGE6+SkqFT14lK/MYyUQHmtNyGemTp3Kxo0bcV2X3NzctLUhKbxCsDmOo4zi&#10;RaWlE8CS8qmPie57lxnkCkEnpEYmGSx9lL6EQiF8Ph/RaFSNvaQJixfYzTffzJo1aygvL0/zNwsG&#10;g7S0tHDkyBE6OjpYs2ZNmi/aVwWd/Jb+6KmlgUBAKbv0oi6Z/ZbPyhxKqro+hzJukEoLfvDBBxVh&#10;5bopD0NRNMk5Ze1blkVubi4XL15keHg4LaXS5/NRVVXFwoUL2bx5MytWrFAKNVlziUSCpqYmjh07&#10;RmdnJzNmzKC4uFilh3+V0AlfXaUpirlMYl4IcLEWkLWnKz8zIQSQrCnDMAgEAixdupTHHnuMmTNn&#10;sm3bNv71X/+VU6dOqeuFQiFeeuklfD4f//W//lf+23/7b3R0dPDiiy/iOI5KFd2/f79a6192zVmW&#10;peZUSCkpqCEPZESdJ693dnbS3t5OQ0MDx44d46//+q9ZsWIFd9xxB42NjVy9epWLFy+qPgeDQebN&#10;m8e6detYuXIl1dXVaUWEbNvmypUrdHV18emnnxIMBikqKkqrFv5lff0AqqqqePTRR9XvJ10hrXtU&#10;yr5eXFysUql1IlbuMVGy6qSnnE+Iz2g0yq5duzh06BB33HEHa9as4fjx4+o+ME2T+fPnU11dzYUL&#10;F9i3BPskcQAAIABJREFUb59SWuu/86S9kk6cTZ/NIossssgiiyyyyOLz8JUReK7h/kkSK4VUiqyL&#10;kSrvYLiM1nfAHU2pTWWBGng9PoL+HIL+EIlkbDTlyUwRdJjE7RgJ1yaZiINrpz6riKpRZZ/hpJpk&#10;ptRwHsvA77EwSQVZiWRiNHgxsSwDjwkBr0V+jg8zbpCMxXCdGMmIjWF6CXgsAn4PHo9Jwk4SiUWI&#10;J5JYroFhpgdVhqHYSWVRZ3ksXFKqqXg8hoGL3+clNzeH3Nwc8vMLiMWjNDYe42LvII4ZwLC89PZc&#10;4XjjaXqupKpIWibYdkp95xqfO+ja2KQIgEAgQDQaTTP71xVzcE2VAOkEggR5QiLo6XtjeUnpSif5&#10;v6Rf6eeV93t6emhoaODrX/86a9asYevWrZw+fVoFWzfddBNLly6lo6NDpc/q6aeiopDz66SiqKg8&#10;Ho8y9c9MFc4k8CSNUM6vB/96wQY10qM/C2mUn5+vFKLyeTmnfl4JQIVM0NMjpW0SiOpFFqSv+jxI&#10;aqmexgfXPPH0dGmdTMxUgIx1bvmMzHV7ezs7d+5keHiYoqIiIpEIQ0NDKiVVVCuxWIzc3FxCoRDN&#10;zc1EIhFaW1vVWpB1oLdJH69MlRmQptaT+dKVo3paaV5eXlqKnh44FxQUsGnTJh555BEmT56s0ngv&#10;XLhAc3OzUlNKteTi4mKmTZvGggULvnICT6Cr5XSSW18z8n4m+aSrl4S8sSyLcDisPOnkGnJcR0cH&#10;e/bsobOzM+0cQmRJgQO4ptyVojaHDx9W97LjOCxdupSnn36axYsXM378eAYHBzl58iTnz5+nu7ub&#10;7u5uent7uXLlCr29vWzYsIG6urovrSz7Mshc75BStmaqUwU+n49QKDRmcY3Me3QstZjrpjw+77jj&#10;DpYtW0ZjYyM/+tGPOHPmTNoDBsMw6OzsZPv27dx4441s3ryZ733ve3R0dHDhwgUKCwuVt5y+N2U+&#10;GPgseL1eVq5cSW1tLadPn2bfvn3Ko1JIdT3dXu4zUSD29PTwxhtvKCXtqlWruOOOOzhy5AhdXV2q&#10;4M/mzZt5/PHHmTFjBj6fj7a2Nnbv3s358+fp7+8nHA7T29tLb28v0WiUH/zgB6xfvz7t3tf7M5aq&#10;eqz3Tp06RUNDg1KRS5qqzLWQsZFIRO0Bra2tDAwMcOzYsbT5SiQS6nfiWH6MusddV1cXBw8eZP36&#10;9dx888288MILdHZ24roueXl5rFu3jqqqKrZu3cqhQ4dUQQ99jxcCT79/s8giiyyyyCKLLLLI4k/h&#10;KyDwdA87HTqZhvbdSCnwjFRRWlf54KWqtqbK1aY4NxwbO2FjGSaOY+Pg4LEsbDuB4abSSV0nQSIR&#10;JZGIkkzEsO04lpnEMJIYlo1lmmAZmI6JYbgkkwlwHVzbJplIYBgufo8PA5dkIkY8EicZjeDFxeex&#10;iMddnHgM243jmCE8pgeP5SXhGDiuFOP4IuNk4DouSccGy8ZjeWG0SETA7yUeizEYHiQW6ePDD3fR&#10;dKELxwpgWn6GwiOEI6PFAKxRY37DxnYdde7RShmf3wotWBAyQ/yrhCwR4kuCDQl4pTKtpGZKOlom&#10;iaUTLToRKMod/f9jBb4XLlzg3LlzLFu2jJqaGtWWQCDAihUrqKio4JVXXqGjo0MpkXQCQwK8zNQ3&#10;UepJqp7P52NkZESROZFIJC1dMxqNUlRURG5u7nWEpN5eXe3h9/spLCzENM20c2cen+nnJsGmzJGe&#10;dizFRKRd+rkk9VMPCvXgPnN8Za5lPvXjM0kJPaCW9kpgHIlElOfZa6+9xunTpwkGg8RiMRXsy3xL&#10;9eBgMIhpmsrjKxQKqbTmTE83XR2j91knZBOJhArYhZgeK0VNxi3zvI7jUF5ezr333ssTTzzBtGnT&#10;+Oijj9i+fTtNTU1cvnyZixcv0t3dnTaGBQUFxGIx5UX4VUIn5XRiQ17PLAwzlvpOh+4JlnpwEE97&#10;Xz7f39/PCy+8QENDQxq54Pf7VQXoaDSqCB+Z15GREUWguq7LnDlzeOKJJ3jwwQfp7Ozk+eefZ9++&#10;fbS0tHDx4kUGBgZU4RTBvHnzyMvLo7m5mcHBwa9oJNPHQH+4oKtyM8cB0hV7sp6kj5kkkxyvE82C&#10;/Px8lixZgs/nY9euXRw8eFBV+RZyXNLom5ub+cUvfkFubi6333473/3ud6mvr6eoqIj29nY6OjpU&#10;u78Mgefz+diyZQtr1qzhvffe48CBA2kksPRPv/+FVPf7/SQSCcLhMAcOHGDlypUsXLhQKSVd18Xn&#10;83H77bfzzDPPMG/ePA4ePMgHH3zA/v37+fTTT7l8+fKYc3r58uU01Z8+7p8Hve/t7e385Cc/oa+v&#10;T6V9SwEYeUgie54oZru6utKUlz6fTz0MkDUhylWBbh8gc3/48GFOnTrFlClTqK2t5cyZM0QiESZO&#10;nMjNN99MMpnk4MGDXLlyRX1GSFtdVT2W4j2LLLLIIossssgiiyzGwp9P4Bmi7nIzXrNxXXtUWYci&#10;5lJucQaGmao265oOuM6oXZ4NhoNh2ESGh7gcGcQXGSTH8uO4KcLK47FIJhJ4faNVLuPD2HYUiANx&#10;XBJgJMFIkDLSM8FIXS/pxIjHIrh2kngswnDMhpiNE4+RjEdx7DiJmEN0eBhiI+T4IRAKYhoGA8MR&#10;EvE4dsLFsQHXwuMN4vP7cWLJ6zzw0oZo9B8n6ZBIJjG9qWAwYTvE4wls2yFqS2XJFEEWjUKCGI6b&#10;IB638RoGkqnrMur357o4jotruFiGgcQAruuOQSqmXkgkEml+anAtEJWARYzShRgShZYe0GQSDZkp&#10;fZleY3K8+KPBNTUepCuHOjs7+fDDD5kzZw61tbWUlpbS09PD+PHjmTFjBkNDQ9TX16d5gunEnV4d&#10;Vm+zBGg6IQnXPOmkwiNcq9Y7efLkNLNzXX2jB2N6Cp34gsXjcVUZVo6TcdVJBRl7j8ej0nr1IE+C&#10;ffmMtFuUcHKcECsyB9IvndTSU/xCoVAasSHX0dUoepvV2iJF+CQSCcrKyohGo8rjSZ9/XbUpY2qa&#10;JjNnziQnJ4dLly4xMjKStg70tqet3gzVYObY6P0QiNoSUMpFXZmTSCSoqKjg61//OnPnzmXHjh38&#10;wz/8AwcPHkxLxxYyQF6TirZftpjAF8FYqqN4PK76oacIjvVZGQedwJU1n5ubS05OTtpnBgcHSSQS&#10;FBcXE4/Hr/P1k/tKr/4LqXGpqqpi/Pjx9PT0qM/deuut3HXXXQwODvLjH/+Y3/72t6q4jbRRCBUZ&#10;O/Hp070Pv0rIOpD9RVdWyTrVH1RIqqlO1pumqdKv5Rgh0PUU20wivaioiGg0SkdHh0rJlqIwUszG&#10;cVIFdPbu3UsgECA3N5c1a9awcOFCioqKeO+99zh79qy6n/Wx+zyYpkllZSU1NTVcvXqVoqIi2tra&#10;cJyUV6UQj3Ks9Fm3HJD7TQo72LatFLbFxcXce++93HjjjdTX1/M//sf/4MMPP1RqTX1flhRV8c7U&#10;FWhfBo6T8oR0HIfS0lLC4bAiyWS+ZWz1ddvX10dubi41NTXE43F6enpU2quQlrKH636ogNoDZA8x&#10;TZNTp06xZ88eamtr2bBhAwcPHuTs2bPU1NQwZcoUjh8/zv79+9V6kN8X+h4E15SYsq6yyCKLLLLI&#10;Iossssjis2B+/iFfAMY1LzjXAMd1UryZZeAaDqkEVzt1NcvEMSBpu9jOqPrOSKW7YjgY2JimTeG4&#10;XCpycyjPy2dSZRlTqiYwuXI8E8uLmFA2jqpJ46muHEdFRSn5eQF8fgOv38DjMzBNF8NwcLGxHZtk&#10;Mk4iESORjGKYNjk5XsrLCiktyGV8YS7l5UUUF+eTE/QR8HkI+b04yThOMk7I5yc3FCLkD+IxRK3g&#10;YDupYhum4QFM/tTf3akU2lQ6WjAYSBlhDw8x0tfH0NAQ1qjSRQiVSDRGJAqRqEssZuO64PVaWJaJ&#10;7TgkHQfDtDDNVLBhZFzfND87INIDcKmuKcoRv9+vVEUSVIgpuJ5KJgFOTk7OdSSQnFtS7zKJF0lf&#10;/SxlFaTSk3bt2kVXVxdz5szhxhtvJBAIMHPmTCoqKmhvb+fIkSMqSJQAPRgMqtQvCdz0IEwIAlFX&#10;6N5LooSR1/r7+2lsbCSZTFJdXU1JSYkKuHTCSPonX9FolPLychYtWoTP52PPnj20tbWlEXCi7MlM&#10;HdXTEPU0SZ0k1NV4YykkdaJHzqcHh7q6Sj9ePjNWSpse2Mq1ent76evrIycnh4kTJ6rjgsGgWhOi&#10;7JH3IFVB+Lvf/S7f/va3mT17tkplljUoab5yvE5eSl/0MRMF4lhpwHrfdfJDlJKQCszFzH7fvn0c&#10;OHDgunUZDAbJyclR55LiG5/lhfbn4LPUhvJzJiGemS4rFWgFQsQKgSfVggWtra2cP3+egoICbrjh&#10;hrT268QDpK+v8ePH8+yzz/J3f/d3LF26VH2murqa0tJSzp8/z3vvvafIu0xSVojycePGMWHCBJLJ&#10;JPn5+cqr7/8Gn0V+6PtApiJW0tNlfUv/ZQ+RNamvpcx1pfu8yWtyjng8rio4i8ejx+NhaGhIVZYO&#10;BAJYlsXw8DDvvvsuL774IpcuXWLKlCnk5+dz9OhRDh8+rNSTiUTiC1VrhdQ9LBWwy8rKWL58ufL2&#10;E0Wa/gBC3zP0/VDUmFKcRvoaCoWYNGkSlmVx9OhR9u7dq5THMsfBYFDZEUDKt05UnYWFhWP6M/4p&#10;OI7DmTNnuHLlCmVlZVRXV193jCj7ZJ8TzJs3j+9///t885vfZN68ecrTLplMpu2tmepWWSNyjyWT&#10;Sbq6ujhy5AjJZJLbb7+dWbNmkZeXx8KFC/F6vezbt48TJ06kqYv1vUwfZ33fzSKLLLLIIossssgi&#10;i8/Cn6/AG/2bOxDwYWKQiCZIxBN4fR4sTwgHSAA2CUy/hS/gZ2DAJRaN4DGS5IYsvF4DywLDcHHd&#10;BJbP4P4tdzN7Ziqg9Pg9GIaL49iphFvHweO1sO0koVwvc+bVYHlc/AGLUI6PZDSK6zpYHhMTE9c1&#10;SSYdcJPkhCxuqKnib579f3jgwQdI2jZ+v4ea6VXk5wdIDF8hJ+TFSIQgMcJQOIzl8eL35eKYHhw8&#10;GIYPywoQS7gMjUTxYWBYnxO4j75tGAamlQri/L5rBR5MYzRwAoxRXtVB2eiRsEeLFbhS4TalZTQt&#10;D5blIZGI444qFD0ei4SdxE6KosRQgjw5nyjOJMCR4guZiiMhO0zTJBqNKgJOV/joBIJAD07GUtpJ&#10;EKoriiSQsW2bpqYmzpw5w8qVK1myZAlnzpxh9erVlJeXc/DgQZqamtLSI+UcErjJefR0Q51EM4xr&#10;FVyFlJQg0zAM+vv72blzJ2vXrmXt2rVs2rSJF154QRWoyFQLSRvGjRvHokWLmDp1Ki0tLXR1damU&#10;XRlrubYE9NIGnWCTsRdVnhCM+lhKkKmrJeU9+bxONEnQKOSleGoJhDjUSTC9j3r7zp07x5EjR9T8&#10;7Nmzh4sXL6o51a8p5wwGgyxdupT169fT2tqq0q+l7WOl/eqKMiGvdMJE9wRMEeRBRexGo1Hl85WZ&#10;RinFG8Q7r7+/n/b29rRgWuZEqvW6bsrXrK6ujsLCQpVOqqc26pV7M8fyi0D6Lml98nOmB5s+RjLP&#10;sv4zSUQhHsLhsDLTF5w/f56GhgY2bdpEXV0du3fvpqWlRSmSZE3pYx4MBlm2bBm33XYbiUQirfCE&#10;EKOXLl1SClkhzIWoFaLV6/VSXV1NTU2NIpUyx0LfQ3RVp953WWN6CmTmMWPtUYC6NyWdc6z1Ln2X&#10;/UL2NknRFFJHxkwn3y9dusTcuXOZOnUqBQUFqniCPGjIJGSj0ShHjhyhpaVFVXbWbQdkHL8o2ZVM&#10;Jjl+/Djnz59n4sSJ3H333ezbt0956unjp+9HujoMoLa2lptuugnHcTh69CgdHR3qGqLqvHz5slJi&#10;6iphfT+QtVNTU4Nt24TD4TQrB1nn0i79AZDAsiy6u7tpbW2lpKSEFStWcObMGXp7e/F6vYRCIXXP&#10;6r6XhYWF3HzzzaxatYo9e/akpdrr8z2WKlDOp6tQXdelra2NpqYmZs+eTXV1NYZhcOutt9LV1cWh&#10;Q4eUwi/zd5VOyss9llXfZZFFFllkkUUWWWTxefhKHvma1ijp4Dj4/QZ+v0U0GiUSHSIY8hAKgOV1&#10;SCZGGI4M42AQyMkjkJOHg4fw0DAjkRE8XgOTJANXu6koL2DD+hXcvv4mVq9cyMpbFrJ6dR23rl7C&#10;mrXLuOWWxaxevYQldfPweBz6+rqJRMK4TgLHSQIupmlhGhaG6cEwLGKRYQav9mC4EWbPmsZta5ew&#10;dvUSVt1SR8WEIkaG++nr62EkEsZxhAhxiMVtbBsSSZdYwsEwvfj8IXy+AJbp/WIWeFwLvEWd4Bst&#10;qqD7obkuGJY2LaMnTzoOSedaoq7tujhuqo8pFZIFSLCbOo9lSTB2LUiRAF4IEyHu5P+6h5kQbUND&#10;QyrVUQJwUVeNFXRIMK0XZpDjYrGYSuHVlVZ6EAXQ19fH/v37sW2bxYsXs2zZMlatWsXQ0BANDQ3K&#10;R0tP8ZM0PAn69Iqtuu+VkEG6qk1Pe3NdV6XpHjlyhIkTJ/IXf/EXzJs3D0D5v4mZv/65O++8k82b&#10;NxOLxXjzzTe5dOmSur6MpwS1euCuk496wCqfkXGX+ZLP6N5uOgkowbBO+AlxJe9/VlEIPYgW8lDI&#10;NiFompqaePfdd3Fdl3vvvZd169al1uloG3SFoozNzJkzeeyxx5g6dSoXLlzg/PnzaWm6lmWRTCaV&#10;t6Igk3zLVKnpKkVdBZqpktRJMF1ZJMqb0tLStDUCKEWbtGfOnDk89NBDVFVVqXRnIXikn5kVc7+M&#10;skYnUDLVg/L6WKSgTgTr4yMEpfQjk5hobW3l448/5vLly6xfv55bb731Ok8yST8V78v58+fzyCOP&#10;UFNTQ2NjI8ePHweueSoClJeXq9RzuQ8z12sikWD9+vWsWbMGx3EUSSLQCWl9HQmE2NKPGYvA08k9&#10;fY2IQkzfJ/T7TvY5fS+TtfRZ97M+buFwmE8++YT+/n5WrFjB2rVrMQxDrSWxEhAiEFLqtPXr1zN1&#10;6lT12j333MOGDRvUPa0rxT4PyWSS+vp6Dhw4oPzqvvGNbzBhwgSGh4fVfS0PaqTPehXW2tpaHnzw&#10;QRYuXEg0GmXnzp2cP38eSO3nQphPmTKFkpIS9brMuewfkKp2fNtttzF37lxFKotKU9S0Mmcy9pnV&#10;wm3b5ujRo+zbt4+ysjIeeughFi5cCFxTPcr9r6fRrl+/nkceeYTKykoOHz5MU1NT2rHy+0/WR+Z+&#10;ofvESjubm5vZunUrg4ODLFu2jE2bNlFdXU1jYyNnz55VfdHXoqydzJ+zBF4WWWSRRRZZZJFFFp+H&#10;r8ADDyyvRSKZxI45BAss/H4fIyPDRKKDmF4IeCAU8ODzefD5/QRCOeQEPLiJKJHhPlwsknaSSHQY&#10;j3eQgf5hcE28lgewcQ0HR1WrHS0coWgzG9uNkUxGSCaHcOwIBkksM1Xp1nUNXCel3BgZHqajrQXT&#10;FwDDIp50SNguXq+HUMiH6SYZHrzCyMBVLDdOXtBHMBgkkXCJxBNE4g45uSFy8guJ4xsNjr24sS//&#10;9DwzGE17j1SBjzRbwc84T6aHkYtLIpHy5PN4hThwsUcJyeLiYhYsWKCILvEL0gPrTKWTnL+goIDO&#10;zk6VkqWTNbrKRW9XZh+FnBFCQSc59BRNCRTvvPNO5s+fTzwep7a2lg8++IDdu3enpcTpxGJmipxO&#10;Rulm9HqqmKitdP85SZF6//33Wbx4MXV1dXzzm9/E5/Nx7NgxhoaG0kimSZMmUVtby7e+9S1qa2t5&#10;++23eeWVV+jp6VHzLSSFkH86MaNXptTN8yVY1EnGz+uTjAuQFvzatq2KDojiSb++tFGOl/nQSUU5&#10;79WrV9m9ezcNDQ2sXr2aJ554gr6+Po4ePUp/f7/yyBKl1axZs3jqqadYv349zc3NfPDBB6o4hPhx&#10;BYNBNVbSBjGhl2vrxIKsXSGohPwTyOter5eKigqmTJnCsWPHFBkjnm9SMOX222/n2LFjHDx4UKnH&#10;otEoBQUFVFRUMH36dO6//36qq6uJxWKEw2HGjRvHjBkzOHHiRBpJJOROpgfh50H6rauh9HtIyEQh&#10;1XQfxkwSXMhpaUsoFEpLobUsi8HBQQ4cOMD+/ft56KGHePjhh1URmebm5rS25ebmMm/ePJ588kk2&#10;bNhAW1sbr776Kk1NTYoovHDhAn19fcyZM4evfe1rDA4Ocvbs2bR7JTc3l4qKCubMmcMtt9yC1+vl&#10;6tWr+Hw+pk2bRmFhIcPDw59JaAvkvk0mk4RCISZPnkxlZSWXL19OI+5lzcjeoBO7+prK9LnTyXWd&#10;JNTXqMyBnsYtuHLlCjt27GDFihWsXr2ap556ilgsRn19PT09PWlpsHl5ecyYMYPNmzfz9NNPE4lE&#10;eO2116iqqmLZsmV885vfpKuri/379ysS74vAdV3OnDnDm2++yaxZs5g3bx7f/va3CQQCbN26lUuX&#10;Lqnqv0LohUIhCgsLycvLU2v+nnvuYWhoiI8//pgDBw4wPDyMWAacOXOGpUuXsmrVKu6++27++Mc/&#10;0tfXl2ZRUF5ezvTp01myZAnTp09X6u/Jkyczd+5cjh49qtSMuoJRJ8RlzSYSCZqamti1axf33Xcf&#10;8+fP5+GHHyYSiajCGToKCgpYtWoVzzzzDPPnz+fEiROKtNYL+cgDEtM0KSkpYcKECYRCIbUGhQyU&#10;/SiZTHLp0iXef/99HnnkEVauXEk4HCaZTHLgwIE0X9AsssgiiyyyyCKLLLL4KvCVEHhwTUkUT7jY&#10;NgQCfmzHx8hIlJEI9Fy+RDQZZ/oNNbS1QbjvMslIAscxKSwoJhEfSQVtyR4M14/huliGQ4rAc0cr&#10;1qYIPAcLMDEwcVyHRHIElwSmYWMaCUzTxXRMHNfAwMJwLSzTwnFsRkauYsYtDNMi4YCDAa6XuBXA&#10;MlwcJwamjcfjxfL5cA0PjumSdF1yC4upnDKV3IJCTp1pp6O9PUVG8ed7X30W0uivDIUHGOnBjccE&#10;A2xscN1U2jDpvk+33norxcWl5OSElOpAAthgMKiIECFeRPXhui45OTn89re/5Sc/+QlwjcAT8kiu&#10;oZM9mYGv/p6uhhGSSlebHTlyhGPHjrFs2TLWr19Pbm4u+/fv5/jx49i2TW5u7nVpc1KBUDwFJdDV&#10;iR7xcoJr6pxMzyMJHN9//30qKyt57LHH+NrXvkZ5eTmvv/46Bw4coLu7G9d1mTVrFvfffz/r16+n&#10;urqaAwcO8OKLL3L27FkV/Omk1FiKMSHoJJjW2yLkiM/nIycnR6lv5DVJa9YJsMw+fd71xdBeJ/xE&#10;lRMKhQiFQkqhI2hpaeHXv/41fr+f5cuX84//+I+8+eab7Nixg7Nnz5JMJgkGg8ydO5fvfOc7rF69&#10;mq6uLn7xi1/w3nvvEYvFFDGjz9tY86OnPkrbdU9BWbvyvih/+vr6CIfD3HDDDWzevBmPx0M4HKar&#10;q4sTJ07Q2trKK6+8Qnl5OatXr8bv9/Pyyy+zY8cO+vr68Hg8TJw4kTvuuIP77rsPy7J45513yMvL&#10;Y+7cuSxatIgtW7YQj8c5efKkWsdSEVcnRL8IZD4kDVxfG3KfZKb4ZSp49FRAQJnvZxbdCAQCRCIR&#10;Wlpa2LZtG7W1tSxdupQf/vCHbN26lX//93+nvb0dwzAoLy9n8eLFfO1rX2PNmjUMDQ3xs5/9jI8+&#10;+ghAVSzduXMnNTU1PPLII3z729+moKCA559/npaWFuLxOCUlJSxbtow77riDZcuWcezYMZ577jmW&#10;Ll3KrFmz2LBhA319fdTX19Pe3q7WthBvmf5+IyMj9PX1YZomN954I5s2bWLChAn09/fT2dnJhQsX&#10;cF1XqdbEj00+r98P+pd4hIpfp16pW1Kl9YcUuopaJ58PHz7Mu+++y4wZM1i6dCklJSW8/vrrvPXW&#10;W3R2dqq07JUrV/LAAw+wYMECDMPgpZde4mc/+xmTJk3iH/7hH7jpppv47ne/i8fjYe/evWmE6OfB&#10;tm127NhBIBDgmWeeYc6cOfyn//SfuP/++9m3bx+9vb2cPn2akydP4vF4qK6uZuLEicydO5fVq1dT&#10;WFjI0NAQ27Zt47e//a1S3wmptXfvXurq6pg1axZPPvkkOTk57Nq1i4sXL2IYBqWlpWzYsIF7772X&#10;3NxcTp8+TWtrK3V1daxYsYL//J//Mz/5yU/Yu3evarPsZ7ovq9wXYmHQ2NjI7373O+69917uuece&#10;Zs6cyZtvvsnWrVvp6urC4/FQXl7O8uXLefrpp5kzZw4HDhzg5z//OU1NTcqzc2hoSM1lOBwmHo8z&#10;Y8YMNm7cSEFBAZFIhM7OTpqbmxkYGFBrUOwN2tvbOX36NPfccw9lZWU0NjZy8OBBent7v/AcZZFF&#10;FllkkUUWWWSRxRfBV+KBl0wkkboJyQR4rAC5OQVgJAgGLRzX5sWXXid3XIDHH3+AcePKGLo6TCDg&#10;xzSDXOnrIC/kpWhcIVcH4vg8Jpbl4tpRUnVrR1O6MHCxYPTLGVXjWRYYpoXHGPXRwwY7pTozSaXR&#10;eqxUYQo7OYLjgmFYOK4BholjeEkm4riYOHYCTHBNi+F4kmQygccTwhsMUV45haKyCZy70MbvX/g9&#10;e/bsxrIMLMwMpk186v68lBiXz1be6Ue5Lng8FrijHjtGKuhPjirxQqFcAoGUUfiUKVOprJyUFggL&#10;4fNF0rL27t2riAkxXxeyQc4pqi3dmFuCXwnKRIUmRuq6kkhXtjQ2NtLV1UVlZSVtbW20trampYTC&#10;NRWeqAElVVRXHLmuSygUIhqN0t/fr/yq5Dw6qQXXKo22t7fzy1/+kv7+fh599FHWrl3LvHnz6O7u&#10;Vmq6oqIiqqurCYVC7Nixg5///Od89NFHKl1ZVB6O45CTk6OIlFAoRE5ODr29vco7Tq6vp5LJ8fEx&#10;SkO5AAAgAElEQVR4nGAwqDzHHMchFAoRi8W4evWqUrB8Vp8sy0orxiBFSEZGRhSZoZNAklomAa6Q&#10;GuKFODg4yPbt23Fdl6effpqbbrpJkV3hcFilSBcVFTF9+nTa2tr4zW9+w2uvvabUd3pauWmaStkm&#10;XoTyvq7KkdeFkJH5ljHMzc1VqeAnTpygoaGB8ePHs2HDBhYvXkwsFmPXrl387ne/Y9++fbz00ktU&#10;VFTw9NNPc/PNN1NZWclDDz2kru31eqmsrMTr9fLyyy/zi1/8gsmTJ/O3f/u33HzzzYwbN462tjba&#10;2tpUerVlWeTl5V1X9fXzoM+V3I/iQSn3kXji6eSgTszp5Ozw8DDxeJzc3FylftXH1ev1Eg6H2b59&#10;O729vXzve99j7dq1VFVVceeddzI8PKz6M2HCBG644Qa6urr4zW9+w4svvqhITiGeGxsbeeGFFxg/&#10;fjwbN27k8ccfZ9GiRfT09KjKvZWVlZSVlfHJJ5/w4osv0tjYyJUrV7jxxhvZsGEDyWSS9vZ2Ojo6&#10;CAaDBAIBpZrM9LAbHBzkk08+4ejRo9TU1PD000/z4IMP0t3dzRtvvKF8K8XnUFLv9THTlXaS0i0P&#10;JKLRKPF4XJHl8oAhs6CKTqAKAWgYBiMjI7z88ssMDg5y1113sWrVKp599lnuu+8+hoaGlNJZql0f&#10;OnSIF198kTfffFMpIf/1X/+VgoICNm7cqEjL/fv3f6H1JCrMgYEB3njjDVpaWnj88ce56aabKC0t&#10;5eGHH2Z4eJi+vj5GRkbUHiEFgYaHhzly5Ahvv/02r7/+ukp7lz6Hw2Hef/99ysrKeOKJJ7j55puZ&#10;Nm0ajz76KCMjI3i9XoLBICUlJdi2zfvvv8/zzz+vqpFv2rSJDRs2cOLECZqampRqTTwFJa1aCH35&#10;PWEYBq2trTz33HMMDg7y1FNPsWzZMqqqqrjnnnsYGBjA6/VSWFhIeXk5EydO5MiRI/z0pz9VKa+y&#10;38hDKvEfPHz4MGvWrOGRRx7hjjvu4OrVq7z77ru89NJLaQpeQX9/v1I41tbWcurUKeWnmalMzyKL&#10;LLLIIossssgiiz8HFvD//llnGE31tDw+vF4/rgOOY1NYkEN1dSUTKsqJJxIcP3FuNNXK5sYFN1I2&#10;4QacaJzBgTC2HcfnTRFtrmvi93vxWg4mcSzTwbRcLDPl5WaaRuq7YaS+TPB5Pfh9qWIY/x977x1d&#10;13Xn9372Oef2i0KwAGATexcpFlAURYlUtSXbksaSPLbHdhI5y9OcNWVl3mQlzsuafyZrZiWevHGc&#10;NePIM7JsS7ZJFUuiZJlUIdhBkWIFCwCCBEiiEB23nrbfH/fuw40rSJZiepJ573y1IAK3nLPbOcD+&#10;3O/v97MsUTKqlex6SGkiiJZzxHkgbUyjhAIFEkOAUf7Z9318z8WTEjApOlB0BbFULbMXrmRq4zxO&#10;nT7P9773DNt3vMrVnl7i0RimEAgpWb5sJRs33k7tlBijo13kc9eJmAYmVkDjfCQYUdLV9VTV1HP2&#10;bDtvv/0ukYjF2ttWYuBy9PgJBkaKePJG0YlgrIUox9calJyPxgc2tcoVGYlYmEapQu3Q8BBH33uP&#10;5uZ9HD58iL179wZfe/bsobm5mYMHD7J//37eeecd9u3bx759+9i7dy/Nzc3s27ePQ4cO8e6773Lh&#10;woVgY1goFDh58iR79+7l4sWLOI4zAeQp6Ztb13Xp7Oxk//79nDlzhrGxscBhozZnCmZlMhm6u7s5&#10;deoUr7zyCocOHWJ4eHhCeKd+bAW62tvbaW5u5ty5c7iuSzweDxwWx48fZ+/evVy7dq10EZRDWfUC&#10;F2qDnsvlGBkZob29nUuXLtHf349t21RXVzNjxgxqamrIZDIcOXKE7du38+yzz7J3714ymUzQh2g0&#10;GrgdpSwVRTh58iT79+8PijnooX36xk8Pqezo6GDv3r20trYG1S09zyOTyXDy5Emam5u5evXqpH1S&#10;bZFSMjIywrFjxzh48CDXrl0LwsIUKNRdXq7rMjQ0xJEjR4LQUh0c5fN5rly5woULF+jq6sL3faZP&#10;n059fT21tbUkEgl6enp45ZVXeOaZZ3jllVfo7u6eUB1StSufz9Pe3k5LSwttbW2lCs1aAv/KeVbt&#10;6+7uZv/+/Zw8eTKAImqjXygU6O3tDeZudHSUa9euBYVQhoaGGBkZobe3l8uXLwfOndmzZ1NbW4tl&#10;WeTzeY4cOcJPf/pTtm/fTmtrK319fYyOjnL+/Hnee+89jh49Snd3d1Dxtb+/n5aWFt577z36+/s/&#10;9iZewR+Vv+vcuXPs3r2b9957L5hLvcBEJYSqlJrL7u5u3nrrLfbv38/g4GDguFTXjxr7rq4uhoaG&#10;sG2b+vp6Zs+eTV1dHQBdXV00Nzfz3HPP8bOf/SyYR3WdJxIJbNumt7eXrq4u2tvbGRsbY8aMGdTX&#10;11NTU0MkEqGjoyO4Vg4fPsy1a9eCrxMnTnD06FHOnj0b5FYbHx8P7jGdnZ0UCoUJ4a8KQHV1ddHf&#10;38/Y2BjXr1+ntbWVCxcuBOHcPT097Nu3j+PHjzM2NhY4NvUPG9T6V2treHiYlpYWDh8+zMDAwIQQ&#10;aTVX+r1OHVMPex8YGOD8+fNcvnyZvr4+hBA0NjbS2NgYfIBx5swZfvrTn/Lcc8/x0ksvBWGgUkp6&#10;e3u5evUq7e3tnDx5kgsXLjA4OPix1pTexnw+T1dXF52dnZw8eZKWlhY6Ojq4dOkSo6OjuK5LJpOh&#10;t7eX1tZWdu3axQsvvMBrr73Gm2++yaVLl4LrKpFIBA600dFRrl69Snd3N9evX8f3ferr62loaCCR&#10;SJDNZjl69Cg7duxgx44dHDlyhCtXrjA8PMy1a9doaWnhyJEjE+YWSuHr6j7e3t4erAfVb8/zGBoa&#10;oru7m8uXL3P16lVc16WhoYGGhgZqa2txXZf29vbg/vP2228zMjIyIfWCfm/MZrMMDAzQ09NDT08P&#10;g4OD9Pb2cubMGVpbWxkeHv5ARW41xlu2bCEajfKjH/2IQ4cOBeG4IcALFSpUqFChQoUKdbNUkWnt&#10;f+0IwoxgRWNEzSjC9igUx1mxuJ7f+erDrF+/luMnz/Gz7Tt57/1OZs+O8ef/17/lt3/7X5I2fc6f&#10;eg/BMNlsH4VCjnTVlBIQ8x1MbEQ5hNbnhgOvlNvORGIgRQnqCSExTA9DSCQ+0pNIF3zPQvhRwCBi&#10;eFimgxQePuBLgcQAYSCFwMfAcyWehEgkTrHoY0aSzFu0gmkz59F6poOnv/cMP9vxCn2DOdKpNKl4&#10;HOkUwPP5rUe/wDe/+W+YN7+arst7GRw4QzJqEZFxpF8aK1f6SDNN/axbmTnnVl588Rd861v/iWQi&#10;xlP/4klM8nzvH5/lbOcots8kZUaMEsCTN6oSGpaJazulETIo57uTJFMJBJAdz/1aUzzh7Fo4rtrk&#10;6mGVKqRTDwWtdNYp6W4jBZCUU09tfJTbIxaLBWFjepVQXWpTpTZU6vnq6mpM02R0dDTIaZTL5QK3&#10;loIAqm8KACkABjeqB6ZSKebOncvcuXOpra3FMAyGhoZoa2sLcgOqcD2VEF1t5JW7Z7LNn55XSYE+&#10;BRMm61NVVRWRSISRkZEgdFb1YbI+wcSQQd29qLsnlfNNn1u9OmRVVVWQ7F3BIX2OVq5cyZIlS0gk&#10;EhSLRWzb5urVqxw/fjyoeqngi8qBWJnXToEgletLPa+7EyfLIalCLdUYqj4Vi0USiQT19fWkUimK&#10;xSLd3d2Bg3F8fDwY44aGBlatWsXs2bPxPI+xsTFGRkY4e/YsfX19E+BapSZz23xY0YkPkw5c9TBJ&#10;0zSprq7GdV1yuVzgwtPnVP9XnVOFH+rHUm6yQqEwIX+b3vZbb72VJUuWMGXKFKC0ttrb2+ns7GR4&#10;eBgpJYlEYsI1qtyg+rkWL17MmjVrqK2tDSoGt7a2cvr06aAt+v1C769aB/pYq/FX9xblSFTuvkgk&#10;QjqdxjRNhoeHGRkZCQoVpNNpstlsAPRjsVjgPlXXqIJ5KnRbuf88zwvCZvW1qtanCllPJpOBS0+B&#10;e9u2g3lSue7UNVIoFMjlcpw+fXpCzkH9gwS4UQFX3QeUQ/mTSK0tPfcelAqO1NTUBOtOgTEFLPUP&#10;VPS58bxSFWj9Xjxt2jQWLFgQ9G9kZISRkRHOnz/PtWvXJuQMVPfCWCwWFEhRrl3l8o1EIuTz+Q9U&#10;hp7MeVpTU8Py5ctZuHAhqVQKx3EYGBjg4sWLtLa2IqUMQtv1wiVAEKqt0hik02mSyWTw+mw2y+Dg&#10;YLBWlGtdpZb44he/yLe+9S16enr4vd/7PU6fPh2spU86T6FChQoVKlSoUKFCfZh+/RBaDEwriu8J&#10;bNcnZcVJWh5XrvTw+uu78TyP+QuXce/9Wyk4Nh0Xr/J//6dvkxmx+cN/88esXnM7F9sOMzRwBWEY&#10;+OVE0hHhY1qiXNBBUvqv/DMGElFytEkf1/WQeJimxLTAMk0M00AIowTlpI9nO0QiEImaSCSelGVo&#10;J/Aou4B8kFgYpoUVS2PGLFI1M4jX1nPs6Bl+9OxPeOPNd7BtiEfjRMwYUSuK4xTxKzbuQogK+9wn&#10;06Qf2suS6658gtKLhEBgYJgmnusgvfLmRoDreBiGwIqauK5HORL5Q6GCCudS0jd6et6xWCwWbH4q&#10;gUVlNVUdXqkQWii5QeBGeKm+QVUbn1gsFrgklEtNr+ipO9Yq3X6qfaZpks/nA0Chh9CpDba+wVJ9&#10;Vhs65cZR1Q2z2SxtbW1cvnz5A5tR1X4ouUdUmLHv+0HS9mQyGYyFAmeqgq56f2V+wMn6pFd/VA4j&#10;INgA633Si42ovGeqj3rlV739utR5VVihqloMTIAZAKdOnaK1tXWCQ1LBKMMwSKVSAThSYaBqTanH&#10;lIuuctOu2vdhsEqtIR1Gqvcpp6Dqs8oJpwMswzAYHBykubl5wnEUgIlGo1RVVU2oRqmvJTVH6pwq&#10;d2ElnPooVeZE1EOax8bGAnihz4F6vnJs1HU12TWqV9ucDIaeOnWK8+fPB+tRQQ8VppxIJCbk4isU&#10;CsG86cC+s7OTrq6uYD49z5uw1pRjN51OMzo6Goyb67pks9ngmq8sbKDAkoJtY2NjE6C0PpZqLarj&#10;66BefenOOgWOHMcJ2mpZVhBurue1rHRBqi81xuoeovqg3IRnzpwJ1pwK3VWKx+PBuOpFNVRxBVUV&#10;/ONKv6bVPUhfk8PDwwGc0p2dql9TpkwJrkt1z1L3Q7UWVHXsgYEBRkZGOHPmTPB+lWdOCEFVVRXZ&#10;bDaAoQoARiKR4L6ocpXqFbEVLFbrbzLoPDo6yvHjxwM4rOZVwcFkMollWcEc6vdtlbdSVRweHh6e&#10;sF70YheV+Qdra2t59NFHmT17duBQrzx+qFChQoUKFSpUqFA3QzchB54BWFhWFOEKPFfg+4JiHk4e&#10;78Jx3uThz8XYtGkTdVOn8dJLr3HyxDm++91/RHgJ/uzf/iEzZsxheKAL280hEEQjUSwhMQWAjxQ+&#10;pdx2pcBXQwikNPDLxTM8JJ508T0X3/eQlknUimAaEYyIBOnjGx6+L3FtAyk9fOmX8t8ZEg8D3xe4&#10;vgTDwMdkbNxh/qJFRNN1vPTi67zy8hucOdPGyLiN65nUVNdiCIN8PofhywmbpF97SAlY20d7JIXA&#10;c118z0cIEIZR+lcIJB5uGUYZBkQtE8f1Qd5wfOnOLD15vg4BVIEAFU6qXBdqo1sJA3WHiHq//rxe&#10;yVTfOFe6PPQKrKqtCv4oJ5cCiWpTp8MDdfzKc+iJ/FW/1WZLgQO1MVTVeXXgptpV6f7TCw3oLpFK&#10;+KAcRMq9Ufla5TbTw3gn65MOv/QqwAp86H1SwEk/v3pMgUJ1Lh3qwA2XkYImmUwmcMYlk8lgPaiq&#10;tplMJoCget9VOwuFQuBOUiAKbsBEfe2puVNt19eNaqM+r7prUAdhChaovHi6g0lt7hWA1EGKvlGP&#10;RCKBE0cfSwW1dbituwX1YiIfdzOvQIUOwtTc6K5MNRaTHXeydaOvJx2oVRaSURBeFTTRIUdVVVXw&#10;vGqb6q9ynipHmgqxrLxWgCCkXQe5ag1VgkW94rS6RlSf1P1Fv8eo71WlXrW+dalQTeUwVXMFN6C0&#10;gnxqzBV4VpBc5V3U50EHpupndc2p81U6CierBK3aofqfSqUC5/Bk7s8PkxAiyBOprj3lylQQUL//&#10;q2JGClSZphnkxtNzAKpjKzivnJDxeJxcLhd8qKC7K9WY6ec0DCMAh+pepe5/avyBCVXG9ZyI6vpW&#10;9xI1r/o1ofLwqT6p31uqL+q8mUwmaKdaO+reX3kdqTlTFbaXL1/OlStXaG5ungBcP4n7NlSoUKFC&#10;hQoVKlSoX6Wb4MCT+K6HEBJTmPieBCmwTIt8weXU6R5EZDfxZDVLliznoYdsYpEIe/ee4nv/43tM&#10;Scf5wuP3sHTDFq53tTEyPEAyEcfCwLWLCEohsRiUQ2dFKYpUilKOOFNimhLHyZMvjuF6Do5bKqph&#10;mSaGZWJKoxRKi4FhlDZ8hgBR3liZhoXrCQwMEFEiySqmNszFilfx1lv7+Pu/e4b3j58jla4mGk3h&#10;yxyWFcEyLVy7gI+BodpJCTYKQEgQUiIEH3DolRP0caO2rpaEvvzeiRI3KlrI4H83NrmWSaS86fA8&#10;j+DI0gcPEALLLIFK3XVUWfxB35wpcFaZaw5ubDzVe9XGUwdxlY8pp4na0KpwNHUuPURUh1K680EP&#10;rVObKP18le4MfeOlwxAdXOhOLr0t6hzqWLorTL1HL6ihxkJ3Har+qiqdehiwGld9g6/aUAls9D5V&#10;jrN6XoGQyj6pn3WnX+X5ddhRGSKmu56Ug0e5p9T5deCqXJZqfehQQwEFuAFM1LqrhOCqfbqTczLY&#10;rLsOK2FfcD1oa1f1WXdyKembbgXtXNclmUwGcBRKoalqvap5UW4rPey4soLur1Jlnjs95FGvfKq7&#10;7VQ/K79Xc6oDNPVcpftInVONh6q+qtaNelwPedbnVI2Vfq3o46mDWbX21PO661X1TYHQSheqntdR&#10;rQ/1mA701QcPCh6pDxwqQ2D1daTGpBJqwo3rXElfg6rvyr2lnJdqrvQPO3RApwC77tLVx06Ns3IK&#10;O45DPp8P1t7HrUSrxke5yJQbVqUl0OdHl1o/KpxVrW19vBTA069RBcTU+tWrTetwS60H27aDc+n3&#10;Hf2eqN+L9N9Haj5V+1Q79FQMag2qY6i5Ub/f1JpRx9fDqdV7dWCn8hZGIhE2bNjA7//+73PLLbfw&#10;93//9+zatSsYu08C7UOFChUqVKhQoUKF+ji6CQDPx/eK+NLHFxEEBkL4GAaYAopFeP9YBwX7Je6/&#10;935uvXUl1gNx/ILB0SMn+PZ/+TaWkePz//IJ5q/YwHDP1VIuGikolj9NF4IghBZh4Hs+hhHBMC0c&#10;r0ixOIrtjGNm+xjL9CH9Iq7vUHRNIqaJL018IiTitdROmYEVjSExicZiWNEoBcfFk4BhYlpxovE0&#10;BV/QvO8QP/7xDk6fbkNKiESiGAhi0SiuYwMSKxrBLpYrQpoSYRTx3QJ4HiVkCEiXaCSCj8BxvLJr&#10;sTR2pcx7pUBegeZkuzG8mhSW02x5QsEaWZ4LH891EAbl8NoyfJESy7gBddSmpDL0Tt9Yqc2LvslT&#10;AEsPbdRdbWqjpAM/HWCofFI6BNM3rDpw0uGBgk/JZDIIt6p0U+jHqgQJcAMAqOf1/uqwSG0mdXeY&#10;eo2+0dfDiHWYoTaeCjjpbi0FIXUnlDqGDux0N1xlnyasiPL7dBeSDq902KPmsvL8OiysdPop6Kq3&#10;TTmrVCiuml8drihYqYc5K8dMpXtJd5xVul0m66s+BvrY6EB3stBE/XiT9Vt/n+qX7tTR15P+vQ5z&#10;JgNsn8SFozvnKo+hXzOV79GvP328Kl+ju8Mq3ZHKWVoJhHV3mXLl6de0HmauXyM6bFXn1IGIDm10&#10;qK47e/Xn9e8VcNQhsq5KEKf/rF5fmUtustBbfcxUnytzyFWeV7+G1TH0diip61GHe5Opcg3r99tf&#10;Jf2eoztRI5HIpJBJShmEteoOUwXo9T4CE8ZOpTpQa6DyA6HK3xlCiOB5HTKrY+rATr82dXCpfjfo&#10;oev6taqcefq9Tn0wo0CoDqNVn9U9TwfqUAqXXbt2LatXr6ahoYE77riDzZs3c/HiRV5//XWuXLky&#10;ASKGChUqVKhQoUKFCnUzdVMceOCB7+NhU5QCgY/wvYBC2Ta8f7yD8VGbiBWlaf06hAv5TJaL7R38&#10;zXf+DltKHvvcw7hOnEzOw5Pg+iqRt6X9QW5QyBeJRRJEI3FctxRCU1s7BcMS5IrD+L6H53j4to1v&#10;WviegedZ1CSnUd2wAmnE6O8fwMv6RN0Yo6OjmJaFFY1hWVHc0Txv/nI3v9i1i7a2yxjCJBYxET5E&#10;YgYGKj+SDYaBNE0wJGYUTMtBejmE5xEVESw8PLdALGniiwjS9kEaSFkuvIGHwC2Bz3LBDinlDT/e&#10;B7+p+F4gpY/nu/ieljPLr3wdOM7EUDZ9Mz/ZprRy06kDIf1xffNVGS6nNliVx63c2FdCDhUyVblR&#10;zefzQQjvh51vsj5W9kmpst+qj/r7Kh1MakM92SZaL+qhnq8MRZxsY1eZs+6j+lR57o/Tp8o51FX5&#10;/sr+VbZtbGzsQ9vn+6U8X5Oda7Kx+bA2VL7mw8ZcAWP9ObVGJ4Od6t8PW+96OxQokFJ+oAJm5Zzq&#10;baz8/pO4cHTIpLdxsp8/rH9Kla+vPI/eVt0lqcCnPl6V59HndbL7ROV8fthamqw/k62TyutxMlel&#10;crCp8+j3CR3UTdZHvR+Ttamyvbr0cOcPa99HwZzKfHYfFSKrANsnVaWbUYfS6ri6Kq+FyaS/5sPu&#10;1/r59TGoHLPJpI//r2qPfuzJ1uFk10vlPUX/0EQ9pj6wUI9PmTKF2267jSeeeIK5c+cihODgwYO8&#10;+OKLnDp1asJ5dfAcKlSoUKFChQoVKtTN0E0AeATOMeUPKxdcLX2VzWG+L2m/2MWOn/0cSxjctno1&#10;T/z247y+cyenjp/mr//r07yw4xekkmapwIRp4AuB6/tYpoUhyu4TT1LI20TMFG5RMnvWdH73G1/i&#10;tnXzyWR7CUJNBUi/lDOPcrVZM16FY6Q4e76b7dt3cPr0KUzTwnUcEskEViRCsVCqojg6OsrA4CDD&#10;w8N4Tik8LmJamEIghUTgYwmBMC0cX+L5pQBaw4RI1CBqWRSNKMgCjlPAzTiYsRQYMaQoOQklolyg&#10;w0MKXxWWLY/px5Ua9U8GCj7WkT/keP9UG5LJzvNPce5fdY7/lef/OW3iftWm+jf9/ptxzJsx3pXO&#10;pN/EOT7qvP9crrPfRDtvxjX2617Hn0Sf9Ny/zntv1jX0T/X74ma9/mbro84/WRoGKSWjo6OcPXuW&#10;7du3I4Sgr6+PS5cucf78ea5fvw7cCAv+VecIFSpUqFChQoUKFeqT6qYAPCWh/qf9zSoBA4gKcCW0&#10;X7zMyy//HM+xWbd+HcnU49hFh4Mnz9NxrY8YoAJkTErp2z5K86dM5be/8BkMYeF6suRCKzv1hGFi&#10;GCbCNPBlKf+dkCaZ8RynTrXy1rvvYGHi4yMwsAyzVNwCSCaSCEPgFh2iVpRUMk0iFsfzPTzXRfo+&#10;ESsKhkXBtsnmbcbG8+RyBVwnjuP5eL4kErOIxqO4vouvHHaGpMwVS3n9hFGurKvA3c0riBEqVKhQ&#10;oUKF+mjpTjw9dF2F0nqex+DgIIcPH+bYsWNkMpmgUq2SCgvXC62EEC9UqFChQoUKFSrUzdJNAniV&#10;wGkydwTETIFlSs6f7ySXfxnPgzu33MGDn7qPubfMQmBgF4u4no8RMfGFj22XKoxapoFre9iui2UY&#10;ZEfytF28TG1tFUgf13HwPZC+gSFMfCkwMDExEIaBaQiE72MhqEomScZipGIJaquqQQhy2Ry+7xGP&#10;x7EiEdxyQvJUIkEsFiOhgJ5t49oOvuchjUip8IVvID3wPIGUFtKI4mPg+hJhmkStKNIFV0o8Uc6X&#10;FXgUDcBEYpYhnihBvZszMaFChQoVKlSojyE9ZFepslBJf39/kCtPFepQ79VDbysLHYUKFSpUqFCh&#10;QoUK9evqpjrwPiApQMgbZRdkKazVNCRtl67x8s9fRxiCmQ0NLF++Es/1GBocYNr06Tiex/DoCPFE&#10;jFQySSwWpVjI4fk21VW1XG67ws9f2onnFJGeh+u44EmENBCY5ZxyBoYwkLKEyaT0cFwHx3bIjGXI&#10;FvPUVdeSTqcxEORyOaQvcW2XSCRKLBoDwDBMfM/HdzzsooPveqW+SAkSLCtCPJ4inaqhqmoKyaop&#10;RKIJfCkpui6G5eJ4RTzAF+W8OAikLIfRUnINSlGCelJMhkBDhQoVKlSoUL9JVebLU7nsotEocKMQ&#10;k6p0HIlEggrBeoVjvSBOqFChQoUKFSpUqFA3QzfRgae78Hw+gKAEeFLie2CapRNfunyZHTteZNnS&#10;pUyfPg3HdnAdm3Q6he265PN5LMtEmCX4ZhdzTJ8xhW1btlJbW0U8bpF1cqUE2a7E9wVIA0QEAw8D&#10;A0OWzov0SpUdyinjpK8KRZQce0KYlDBfiZ6VqrcKXNfB928kg/c8DyFMTENgCAPPcbGLJaAnRLk4&#10;hSdxHZd8sYhh+cQikkjUAt/AcSWlvYEoO+4MJGap3VKAIUtfoUKFChUqVKh/EinXnB7+CjcK5ajK&#10;vSpE1vd98vk8xWIxgH6qWq5y6IXhs6FChQoVKlSoUKFupm4CwCsnc5sA8IT2XPkPWAnCEAgErueT&#10;iFkgofNyD8NDoximie/7JONRfN/D9bxSAQwktu1huw6277N8QQPrVt1GMlaFZQLSR8pyQKo0ENLE&#10;kBJkOYRFCvB9pO8ihMSKGERiEdJVKVLRGBKfTHacXC6L67lEInEsy8IwBa7n4XluqS2AFYkQi0VA&#10;iHIPDQq2h2sXsaIRLEMgvVJF3tJmwMDzHHzfR5ilvt8YHhU+a9wYr3J/y6U3QoUKFSpUqGkjqi8A&#10;ACAASURBVFD/G6RCY13XDSoQK8gXjUbxPG/C43oorarwGzrwQoUKFSpUqFChQt1M3RyA9wEHngbw&#10;MACQSJAC0xQYIoIUJqYBsagkm8mVK7iaFIoFhJS4rl8qgCHA9UrFLBwgn3OJRqPEYha+7+F5Tgl4&#10;CaMcNmthIMvVZ0uVYX3fLX+q7oHwyNtZHN/GtosMDvfjex6+BMMQuF6h1HIh8KXEcd2AQUZMAysS&#10;KTntfA/X9Sh4Hi6Q8OMUc6NkxoexizFisSjpVApfurhOEelJECYCBfIEQooydFQjprLfhZ/ahwoV&#10;KlSoUP9U0vPX+b6PECL43vf9wHWnXqN/WVbpTykVXqsXwggVKlSoUKFChQoV6mbppoTQSu3vVHHD&#10;cHfDaSYBIfClj/AlsXgU3/NxXRfLMpBCEo1YGIagYNvErAiGIXFcB4EolXgoV7GVUoAAxytSKORw&#10;XKeE61TlWWGC8MsJ90BKH1+6eL6P5xdx/SKYHvWNdSxdOr/s/POIxxNEIhaFQgHbtkt9EWUUKCW+&#10;LGXys0wTDFGGjC6e52MIi0Q8xoxpaaSXxy6OYxo+sWiUom3gOD7CBMMSGLJU9MLwFMArfRlSlpyD&#10;YpLw41ChQoUKFSrUb0wq150e/moYRpDjTkE513UpFotBAQsF8RTgE0JgWVYQjhsWsQgVKlSoUKFC&#10;hQp1s3QTi1goiidhkgBQKQXCMACJXbTLf/Ra+J6HaZh4vnK7lQo/4BsYRBBCYggfKyKxixLfB8/z&#10;cXGQ0iMaMTFMo+xrKxWwuJGDrxReK6WHL31sN4dpOaxauYA//MOnyOW/SCwWY3xsDCtiEY1E8D0f&#10;YRr4ng+U/pgXgOt7+J6PIQSGZWKZBsjyJ/EYjI+OMG1KDbfMm01U5hixCxSLBRzHRgqIxRIYZgLX&#10;McuuOwPDF5hlcFfyKkokPkYI8EKFChUqVKh/Uikop1x3QOCuAybktNOBXWWIrWmaExx7oUKFChUq&#10;VKhQoULdDP1GqtAGud4qOZQU5ZBWH9OXmEYpR4xZduf5UmII8HwfAwMLE1+Wik1EDIGJA9IgYkWR&#10;filUJRqNkEqmSgUlXB8wkD5YRgQpPVw3j+f7WBELw3DxvQzpZA0rV8wlFo0gIhZOPo9EYJhGqXat&#10;ZZZz9wkwjHLbJdIv5drDNECUv5BQtMmNjhAxDSJxyA2NU8yN4xaLGKaBFUmAb4IwwTNwPJdYJFaq&#10;buu6mEg8u4BpCMxoFM/1PhHCE0IQiUQmfNqvQn+i0SgLFixgwYIFXLhwgfb29gnV8WbMmMGiRYvw&#10;fZ+zZ88yPj7OmjVrWLp0KcePH+fcuXMTzjVjxgyWLVtGIpHg2LFjDAwMsGLFCmbPns2JEycYHByk&#10;qamJxsZG9u7dS39/P/F4nEKhEJx33rx5bNmyhWPHjjE+Ps5tt93G/PnzicfjweZHJQwfGBigubmZ&#10;EydOMHfuXLZt28a8efNwHAfLsoLXHD16lCNHjlAsFieEQM2YMYOmpiZWrlwZuCU6OjrYt28f3d3d&#10;AEQiEaqqqqipqaGxsZGenh56e3tZvXo1GzZsoLa2lkKhEDgwfN8nEong+z7nz59ncHCQqVOn4vs+&#10;e/bsYWxsLBgvy7LwPI+1a9eyadMm9u7dy6lTpwCCjWJlovO1a9eyfv16ampqmDJlCteuXWPfvn2c&#10;OnUqcIlIKUkmk2zatIlVq1aRSqXKjlCPaDRKMpmko6ODV199laGhoQlrxTTNYMM5bdo0mpqaWLx4&#10;MalUikgkQl9fH3v27PnA3ANMmTKFu+66i8WLFxONRhFC0N/fz/79+zl79uyE165YsYKtW7dy4MAB&#10;Tpw4gWEYRKNRbNueEIqm+r9kyRI2b97MjBkzqKuro6+vj927d3Py5EmA4L0A9957L5s3b0aIUvVo&#10;NY6Dg4O0tbXR2toazIPKTeV5HslkklWrVrFw4ULOnj3L8ePHP9DHdDrNpz71KZYuXRrMtRCCq1ev&#10;cuTIEc6cOTPhOoPSPa26upq1a9eyZMkSUqkUdXV1XL9+nV/+8pecP38+aItlWThOKTem/v66ujrW&#10;r1/P4sWLcRyHeDxOIpEgn8+TyWS4cuUKZ86c4dq1axPaK4Rg5syZrF27lmXLlpFMJhkZGaG9vZ1j&#10;x47R29s7YT0uXbqUDRs2IKXk6NGjtLe3I4SgUCiwbt067rvvPsbGxjh8+DBnzpzBcRzmzJkTzM2J&#10;Eyc4cODABGgBJbjR0NAQrKdMJoPv+6RSKfL5PJcuXeLs2bNcuXJlAtiYOnUq69atY968eUQikcD5&#10;lM1micfj1NXV0dvby65du+ju7mbatGmsWrWKBQsWEI/HA5dUoVAgn88zNjZGR0cHra2tOI5DqFAf&#10;V57nBbnrpJTYth3cp4EP3KsrC1XoLr3J7u2hQoUKFSpUqFChQv06+o0AvJJ0F14pr1s5qhUo5ZeT&#10;ngdIfHnjHX5QoVXgq8xw0kBKE3DKXM3AMCKAQdF2cF2PWDpNorqakVET3xeYkSi2nce2PZKpJLbr&#10;kh0f5npfJ1JESo5AJBKJgYEUlMNlhRaSW/YTltL3lcCkBClkKW+dEDi2jVMokErGiVkR3GKefC6D&#10;Y+dJJRNEYnHAZzyTo5B3QMSpStWQTqYhHicWiQA+hXwO17aJJUrgyhDgfcy//fWwH5V/Rwd4y5cv&#10;5/7778dxHNrb20uuwnJ4T319PVu2bMF1XYaGhrBtm40bN/LUU0/x7rvv8t3vfpeurq4AGjU0NPDw&#10;ww/T0NDA9evXGR4eZuPGjdx+++1cv36dwcFB1q9fzyOPPMLo6Ci7d+8OwI3rusTjcbZt28aXv/xl&#10;hoaGGBkZ4bd+67dYuXIlV65cIZfLkUwmgRLs6OnpobW1lZqaGtauXctjjz3GjBkz6O7uJhKJkEwm&#10;MQyDpqYmVq9ezVtvvUVbW1sALh966CE2bdoEwNDQELW1tWzcuJFFixbx4x//mM7OToQQTJ06ldtv&#10;v5158+bx7rvv0t/fz7Rp01i2bBlTp07FNE1mzZpFPB5nYGCAsbExstksY2NjZDIZbrvtNu6++26i&#10;0Si7du0il8sFSc6XLl3Kl7/8ZZYuXUpra2swZ6qioYJSdXV13HvvvWzZsoW6uroAOC1cuJDVq1dz&#10;9OhRXnjhhQDINTQ08MQTT7BkyRIGBwexbTsAYtXV1SSTSfbs2TMB4OlasGABjz32GBs2bMA0TTKZ&#10;DNFolM2bN7NmzRqef/559u/fj+/7JBIJVq5cycMPP8yiRYsCkJlMJolGoyxZsoSdO3dy5MgR8vk8&#10;UkpWrFjBN7/5TYQQXLhwAdu2g7Wqh6lNnTqVjRs3snXrVmbPno1t26TTaVatWsX8+fPZs2cPBw4c&#10;oKenBygB1yeffJJPfepTHDt2DNu2g412MplkeHiY5uZmdu/eHcAuBVIbGhr4gz/4AzZu3MgPfvAD&#10;Tp8+HYAo5ZpJJpP8zu/8DkuWLOHQoUMkk0mmTp2K67ps2rSJ48eP8/LLL3P16tXS3a3chyeffJKt&#10;W7eSz+fxfZ+amho2bNjArbfeyiuvvMLBgwcZGhoKNvl6jizDMEilUmzbto2vfe1rOI5DdXU1tbW1&#10;2LbN8PAw586dY/fu3bz22mu0trbieR5VVVWsWbOG++67j4ceeoimpiYMw6BQKHDy5Eneffdddu7c&#10;yeHDhykWiyQSCe68805+//d/n2w2y9/8zd8EAA9g69at/Pt//++5fv063/72t2lra8N1XRYuXMjX&#10;v/51VqxYwdNPP01LSwuu6waOIwUqpk+fzsMPP8zjjz9OPp/HMAxqa2vJ5/OcO3eOo0eP8s4777Bv&#10;3z4GBweBEhTevHkzTz75JLW1teUcpzEymUwA8E6dOkVfXx9Xr16lpqaG++67j89//vNMmTIluL+o&#10;qqB9fX0cOnSI7du3c/z4cUZHRz/ejTTU/++lO++ATxwCq+5pofMuVKhQoUKFChUq1G9Cv0GA91Gq&#10;DLeVE36iXMrBB0xhIiV4fqmQhSd98gWbupoa0lW1tJ2/wHtHj3Fr0xqmz5pLJjPI6GAvRdvH9UCY&#10;MeKJFM7YCKPDg9iOW3LCyZJ7TuKXw25l0DaJXy5coQpKGBOeL7VMVdS1QfqYoo6M7TAyOEzUsqhK&#10;pYhEEkjp4vkegjieJ0mlq5g9+xZSqTS5vl6udF/GcYpUVaWQEoq5IhErgiH4oIPxQ6Sq3ilHj76h&#10;Nk2TVCpFbW1t4JQBAseecp/l83lSqRSxWIxoNMrixYtpaGjg3Llz/PCHPwwgRywWo6GhgdmzZxOP&#10;lyr21tXVMX36dOLxOI7jMDw8TH19PevXr+fIkSOMj48Ti8VwXZcFCxYE7p/h4WGEEFRVVTE8PMzL&#10;L7/MxYsXSaVSgavKtm16enpIp9PMnDmTkZERWlpa2Lt3L0IIEokEy5cv56GHHuKP/uiPMAyD9vZ2&#10;6urq2LZtG48++ig9PT08/fTTtLe309jYyO/+7u/yyCOPMDg4yI4dO+jv78f3febOnRuMUz6f5+TJ&#10;k1y/fh0hBHPmzOGBBx5gypQpHD16lKNHjzI2NkZ/fz/d3d0kk0kef/xxvvSlL9Hf38+hQ4eC8Xrk&#10;kUe4/fbb2blzJ21tbROAq5qTWCzGli1b+OY3v8nQ0BAvv/wyly9fZmRkhJUrV/L1r3+dLVu2MD4+&#10;zs9//nPy+Tw1NTXU19fT3t7OK6+8wvj4OMlkMgBxqh8K6qkv13VpaGjgs5/9LJ///Odpb2/n9ddf&#10;5+zZsxiGwSOPPMKXvvQlGhoauHLlCp2dnSxYsIBvfOMb3HPPPbzyyivs3LmTsbExqquraWpq4nOf&#10;+xxz5sxhaGgogEumaZJOp5k+fTrV1dX09/eTz+eJRCLE43Fs2yYajdLU1MRTTz1FVVUVL7/8MkeP&#10;HiWTybBp0yYeeeQR/uzP/ozvf//7/OAHP6BYLBKPx5k7dy5dXV185zvfIR6PUywWSSaT3HXXXdxx&#10;xx3MnDmTTCbDiy++GLRFCMG8efO4++67mTNnDosWLWLOnDlcunQpcDZCadM+ffp0Ll68yHe+8x0S&#10;iQSzZs1i5cqV3HfffWzduhUhBD/4wQ8YHx+ntraWxx9/nK9+9asMDQ3xwgsv0NvbS7FYZPPmzXzl&#10;K19hxYoV/O3f/i3bt2+nUCgEblDl0olEIti2jZSS2bNnA3Dt2jXOnz9PLBYjnU6zefNmFi1aRCQS&#10;oauri9HRUZYtW8bv/d7v8cADD1BTU8PAwAC2bROLxVi+fDlr1qxh+fLl/Mf/+B9pbW0Nrtf58+cz&#10;NDRELBYLzgsliKwg2pQpUwL3YTqdprGxkcbGRqqqqoKxUvcaNX6WZZFMJqmrqwNgZGSE4eFhEokE&#10;TU1NbN68mfXr15NKpXjjjTcYHh4Ocog1NjZSV1fH+Pg4uVwugP7Xr19nbGyMqqqqALLW1NRwyy23&#10;kEwmuXLlClevXiWRSATuvFmzZmFZFqOjo5O6LEOFChUqVKhQoUKFChXqn5tuDsCTUIJaOnPSv1O+&#10;uxvhtRNrrQrt/zfeYxqilCfPh4Jj41IqSlEo2iTTVTTOnEXLkWM895OfMKNhKl/86hPMXriYfD7D&#10;yOAAyVSCZDxNvpDDsKJUV0Xw/aJWYePDAZ3vq3AZHyoAXwkllqBI3DKIxiLksgMUskVisSg1VVXg&#10;S8bGMuRyeaQwSCSqmDJlCjVT6kmlqinkc2zf/jL/8A//k6KdZ/PqJqbNqKfz4nnGRvN4n+ADfAVl&#10;gCB5tgodMwwj2FDH43Gg5DJQeX0ikQixWIxCoRDAhFwux8jICDNmzGDjxo0cOXKE06dPA6UwRgUb&#10;XNcN3H6GYRCLxQA4d+4cZ8+eZf369TQ1NbF7926KxSKWZbF69WoaGxs5c+YMPT09NDY2IqUkm83S&#10;3t5OS0vLhMp/ChRMnTo1CJdsb2/n8OHDAbA8cuQIly9f5lvf+hazZs0imUxSXV3NokWLyGQyvPXW&#10;WzQ3N+M4Dr29vbz22mtYlsWaNWt4//336e/vJ5vNks1mqa+vJ5FI4Ps+AwMDDAwM4DgOQ0ND3Hrr&#10;rRQKBY4fP87evXuDHEe+73PixAl27NjBE088EYTKAtx99908+OCDjI+P8+abb9Lb20s0GsU0TfL5&#10;fNC/1atX8+CDD9Lf38+OHTt46623AMhms3R2dpLL5fjSl77Ek08+SU9PD3v27CGXy5HP5xkcHOTs&#10;2bN0dXURiURwXRfTNIN5jUajAAGokVJy55138sADD3DhwgV+9KMfceTIEXK5HJZl0dvbSzqdZuvW&#10;rTQ1NXHlyhVuu+02Vq1axS9/+Ut++MMfBrDP8zzOnTtHfX0969atY/Xq1Vy6dInx8fEJ4NAt57eE&#10;EiArFot4nsfixYt59NFHicfj/OxnP+PVV18ll8tRLBa5evUqXV1d/Mmf/Albt27l9OnTHDhwIICe&#10;vb29AShVblPlNmxqamL27NnBWnIch4aGBpYsWUJ3dzc9PT2YpsnGjRvp6+sLHJNwIyR9aGiICxcu&#10;EI1GOXv2LPv37+fYsWN85Stf4TOf+QydnZ3s3LmTlStX8tRTTzEwMMBf/dVfceLEiSDJ/cWLF7l8&#10;+TJ/+Zd/yQMPPEBzczO9vb1BaK4aDwXCdOfOM888w3PPPUdVVRXbtm3jX//rfx24MROJBKOjo6xf&#10;v55HH32UdDrNW2+9xfe+9z06OjpYsWIF999/P5/73Oe48847efLJJ3nmmWe4cuUKmUwmcPxVV1cH&#10;Ib1A8K8KYVfrU7ncVLiqHvqrj1ltbS01NTUIIQJAvm/fPhobG9m2bRv33nsvmzZtolgscv78eY4e&#10;PUo0GqWxsZFoNEo+n+e1117j7bffJpVKYds2hUKBQqFAW1tbMM+pVArLshgcHOS5557jhRdewDAM&#10;7r77br72ta+xatUqNmzYQDqd/vg30lChQoUKFSpUqFChQoX6P1g3AeApyKXwmw7GPvjKiT991Gsk&#10;CIEwBPjgSh8J5IpFLl66zNS6qcxbMJ9Fixdy8kw7/89//0egwONf/DwLl6zgUkc7hWwOiUm+kCWZ&#10;TBCLCIr5MZBesDEt4Tv/A/46hI/0VbisnGAaVI/50icajRGLGVwfGwMpSCTS5It5Cjkby4oRiaUY&#10;G8thWAYzp85k5i0LGRkcZ/v2H/L33/sJZy9dZc2KeWzctJG6umkcOvQeg0MlWPkJTHiBA6bSgac2&#10;3LFYbAIwUGGblmUFAK5QKARhnyo/WGNjI//qX/0r/vqv/zoIeRsZGaGqqioAOOPj4wEUADh//jwv&#10;v/wyf/qnf8qdd97J7t27AzfdmjVrmDt3Lj/5yU/o7e1l6dKlxGIxBgcHuXbt2gdCllQ/HMeZkD9M&#10;tR9KobGHDx/GsiwSiQS2bTM2NsbIyAiJRIIpU6YEry0Wi+zcuZOOjg6mTp0ahEECJBIJ4vF4kDNN&#10;SonjlHIt5vN5isUimUyGoaGhINeeglTXrl3jxRdfZPPmzTz44IO0tLTQ3t7O1772NRKJBE8//XSQ&#10;O00PoVQAZMWKFdxxxx08/fTTvPHGG4yPjwe5lwqFAq+99hqJRIJvfetbLF26lD179gQQrFAoMDw8&#10;PGHs9EqJujOqUCjgui6LFi1i3rx5PP/88+zduzcAN57n0dfXx9/93d9x+vRpcrkc06dP5/bbbyeR&#10;SPDss88GjqZYLIYQgmvXrvHSSy8xffp07rvvPo4ePcq5c+eCsSwWi0gpA0eVWgsAs2fPZuPGjbz9&#10;9tu88MILDA8PA6U8dCMjI+zbt4/ly5dzzz330NTUxJEjR4J1KqWkWCwG8+c4DseOHWPdunWsXLly&#10;AjSUUrJhwwa2bt3KW2+9RX9/P5s3b2br1q28/fbb5HK54LWJRIJCocDQ0BD5fD4An6Ojo+zcuRPT&#10;NPnP//k/s2nTJt59911mzZqF53kcPHiQffv2Tbgu8/k8b7/9NseOHWPGjBmsWbOGkZGRIKeiyqWo&#10;wlH1vIhtbW2cOXOGxsZGpkyZQiwWY3R0lJGREXzfZ/78+dx1112k02kGBgZ4/vnn2b59O1LKIH/h&#10;8uXLWb9+PXfccQevvfYaHR0dwbpR17oODdUHAbZtk8/ncRwnCM23bZtisUg2m52Q4F/NhR6+L6Vk&#10;bGyMPXv28OKLL1JVVRVA9MceeywA+Wre1D2rWCzS1tbGnj17gucKhQIAmUwmyPFoGAaO4zA2NsbJ&#10;kyc5cuRI0O57772XVatWEY1GwxxkoUKFChUqVKhQoUKF+v+MbhLAU8GvouKxD3v9Rx8JJIYBvvBw&#10;/LIbz4yAhLFsgT37DlMo2CxZtIjPPvo56qbu55197/HX/+1pXM/li19+kmWrN3CprZ3Bvmu4roXr&#10;Wph4pRx3QiDKzZAGJWKnokvL3xsYYJZz3/nl13Hje+GXXiN9n3w+hzAE8XgST0qGR8cwzTipZBrD&#10;hogToa5xHg23LOT64Bg/fW4H//DMj+m41Mdtty7kgQfvp7aujvdPnOHEqQu4noEpJP4n3HzqQEh/&#10;TG2CdbeMAj3KHaVySEkpA3fPq6++yrp163jsscfo7Ozkpz/9KYODg2Sz2QAK6m4qtfkfHx/nyJEj&#10;mKbJ3LlzA7fftGnTWLx4Ma7rcvz48QkgZvny5XzjG9+gu7s7AGOGYdDX18d7773H+Pg4tm1TVVXF&#10;ihUruHTpEgDxeJxp06axcuVKrl27FhSyGBsbY//+/SxfvpwHHniAqVOnBgUOTp8+PSH3mTqO4zgT&#10;kt4rh58KwdTDBKEEsBS4cF2XtrY2nnnmGf7gD/6A//Af/gMHDhxg2bJl7Nq1i1dffXVCQnSVD06B&#10;i9raWqZOncrFixcZHx8PCn8AQdGJ8+fPY5om8+fPJxqNBsBk8+bNRKNRent7A/jY39/P6dOnuXjx&#10;IoVCIQBoQgji8Tj19fUYhsHZs2dxHCeARwp6dXZ20tnZyfTp06mpqaGmpiYI6YSSQ0sVG3Ech6NH&#10;j3Lq1Cm+/OUvB6HXUsrg3Hr4thq3dDrN3LlzMU2T8+fPMzw8TCQSmbC2XNfl5MmTfPrTn2bp0qUI&#10;IYL1NnfuXG6//fYgb2JtbS0zZ85k1apVHDt2jJaWlgnzu2XLFhYsWMC3v/1tLl26xLJly1iyZAmz&#10;Zs1iZGQkmHvlhFNtcRwncJ2ptZvJZILQ1oaGBjo6OoKx0UGl0i9+8QseeughNmzYwHvvvRdcj6qf&#10;ClArFyvAE088wZw5c5g/fz6f/exnmT59Ort27eL5558nn8+zZcsWli1bRj6f5+DBg7S0tARjnc/n&#10;OXXqFBcuXGDDhg0sXLiQZDKJlDIArypnnOd5EwrbqDGwbTu4T6h7g2qrnr9Pv48Ui0WKxWLgnlUA&#10;dHBwkMHBQQ4fPszDDz9MNBpl5cqVHDx4kGKxGADoeDzO1q1bqaqqIpvNAiWo2Nrays6dO4P7lyrY&#10;UlNTw1133cXAwACRSITbb7+duXPnMjg4SEtLS/ChQ6hQoUKFChUqVKhQoUL9c9fNCaEVEIA5VfVB&#10;B3WTf/vRhxTg45SdKRaWaWEgKNh53j95jmwmRzye5PaN65k1ZxZWLM6uvYf49n/7HoYZ4/EvPknj&#10;LYspFj0YG6Ro5/AcD8s0S1nuVEP8cuEMtXcNDIVlJ1u5f0G71feitJG0HZuiUyQeT2FaMYpFj3iq&#10;ikSimoIN+aLH9MZ5LFixhmzR4bkf/5T/+jffJZNz2bRlOfff/ylumTuf4++f5vU33uRiRxdWJIbp&#10;y0+UPLs0ZiLYZKufAXK5HNlsdkJ4nHJAKUgSjUaDogqxWIxkMsmlS5e4evUqmzdv5qtf/Sqtra10&#10;dXURj8cn5L1SIEMHYoVCgc7OTqLRKPPnz6e3t5c777yTVCpFS0sLV65cAWBsbIxcLsfSpUupr68P&#10;8uXpifiHh4c5efIk+XyeWCzG0qVLyefzRKNREokEmzdvZsWKFbz44osBtPE8jwMHDpBMJvnCF77A&#10;Zz7zGdLpNG1tbRw/fpxTp07R0tLCxYsXA/eTyr2lXIy6y08pEomQSCQCMKq76YrFIj/5yU9YtGgR&#10;/+7f/TtWrVrFq6++yksvvUQulwNK8EoBPAU5FHRxHId8Pl9alhpsVXm/lHuuvr4+yGHoui4rV65k&#10;6dKlgSsQSi7IZ599ls7OzuB8av6rq6uZPn06rusGCf6VE1ONhYI82WyW6dOnk8lkAteYapeCNSr0&#10;cWBggJqamqAIST6fJ5vNBjBWwdpEIhHAl3Q6TV9fX1AxVlXQLRQKQdh1LpejqqqK6urqCeu2vr6e&#10;bdu24TgOyWSSBQsW0NTUhGma/MVf/AXvv/9+MB7z5s1j4cKFgZvSdV3Gx8epqqpi8+bN9Pb2BtVa&#10;i8UisViMmpqaAMYpWKqez+VyjI+PE41GmTlzJlBypqo5Nk0zAGDKVfbggw/S0NAQtEm54NTPhmEE&#10;8wBw5513snz5ckzTpLa2NjhHT09PkDsykUgELrRcLhc44DzPo6OjIyhAc8sttwQh9MqZpiCsOree&#10;wF+FyuvFNhRY1duowsiVdFeqPmZK4+PjwTW+fPlyZs6cyfj4eLA2YrEYTU1NrFq1Ctd1icViOI7D&#10;Sy+9RHNzc3AdwY3iIZ/97Ge57bbbmDZtWpCb88SJEzQ3NweFT0KFChUqVKhQoUKFChXqn7tuchEL&#10;SWBt+3WPJP3SsQyB7wscB0xLYlkCx5VcudrDwcMtxOMx1q1bw2O/9TCYHnve2s9/+fbfk83afOkr&#10;X2HhsrX0XblIX+8ligUX1ytVl53oFtRz4JUeM01D23zqwawTi1g4noFPFGHGyRUdPE8ypW46jisY&#10;zWaonVLPwqWrKOZsfvTc8/zjj3/EWN5lzrypPPDp+1m5YhXNew6w8/VdnOu4gu+DJf1yBdqPH0Sr&#10;56RSYWMKMimXjdpoq7BK5TRSjjy16S4Wi0F4X0tLCz/60Y/4kz/5E+6//35OnDhBVVVVkH/NMAzi&#10;8Xjg7lIqFovs3buXu+++Oyh8sHTpUjKZDAcOHAhAVSqVCvLYff/736ezs5NkMhnk8DKqIwAAIABJ&#10;REFUccvn83R0dAAlMKJyo7W3tweuKN/3qaqqYsOGDSxbtoy2trbAVXbgwAHOnTvHtGnTmDlzJgsX&#10;LmTLli1s3bqV5uZmvv/973Pu3Dl836exsZF4PB447nQgqc6jwnjhRu4yVVVVgbJf/vKXbNmyhZUr&#10;V/LGG28EIae6s1CFTao5UdBQD4FVbj8d5jmOw/Xr1ykUCkybNg3XdXnjjTd48803g3BgwzDIZrP0&#10;9fUFQE7BVtVGlcNQ9VG1R4Gd2tpaGhsbqa6uDqr9KmA6PDw8AfYkEgnS6TRTp05FShmMj5pfNRcq&#10;J5+Cif39/XR1dWHbNolEAiB4XuVprK2tRQjB9evXGRgYCI5rmiYjIyO0t7cDJTB06tQpLMvi05/+&#10;NOvWrePdd9+lr6+Puro6Vq9eTTqdxjAMPv/5z3P9+nUWLFjArFmzePjhhzl48GAA8BRkHR8fDxyE&#10;Ctpms1mqqqpIpVJBLsNKt1qxWKSmpoZ8Pk8mkyESiQRr6/LlyxQKhWAd6CHAKlef0muvvcarr77K&#10;rFmzeOCBB2hqauKee+7B933+/M//nJ6enqBgRTqdJpFIBE44y7KCdsKN6phqbTmOg2VZgeNPrQN9&#10;zavrWZ9rFVauXlfp3IvFYkF4fS6XC1ykUHJBqnm2bZvr168zNDRENBolnU4H4fEtLS2cPn2aZDJJ&#10;Op0mk8lw6NChwJGnX29qnlTRG5XvMZlM4vv+J/4QJFSoUKFChQoVKlSoUKH+T9XNA3jiV7/kk7xc&#10;IhEGJWBn+/i+B75BMhmnyjQpFoqcOHOBsfEcBbvA+rUreehT2zCF5BdvHOBvv/sssWiK3/nqv2DO&#10;3MVIX3Ktx6Voe6VCGuKjAZ6BhRClmrQSo1wXFyQCgR88JhGY0ThmJIlvZyg6RcYzefJFnynTGli2&#10;pgmTKD985n/y3//Hs/QPDLJu4zLu2rqJaY3T2Hd4Lzt37eZM21UsM0EykSCbz2lZ+T7GWJZdNzDR&#10;uaVySvm+HwAHIMhrBaVcY7W1tVy7dg3btgMnmOd5gRPq1VdfZdmyZWzZsoUVK1YE0EqX53kTwM3Y&#10;2BjvvPMO27Zt4/7776etrY277rqL3t7eIL8V3EiWPzw8zIEDBwJnXqVqamqCwhJnzpxh//79AfRq&#10;aWlhdHSUP/7jP2blypUB9Hjqqac4c+YMO3bsCCDg3Llz6e7u5nOf+xz33nsvzc3NnDt3DsuyAiig&#10;gzXlANJdRTokVeOg4B6Uqofu27ePTCbD1atXg/ercEwFCFWYrO/7QUXepqYmzp8/PwFWGYbB1KlT&#10;WbVqFUIIuru7g2NEo1EuXbpEc3PzhPfo71WQScEMVaTEMAxmzJhBV1fXhD7Zts3s2bP51Kc+RbFY&#10;ZP/+/TiOw/Lly2loaAhyFSrgkslkuPXWW1mwYAEdHR2Bmw5KcM+yrAAYKtilIFI2m6WxsZEFCxZM&#10;GB89DPXWW28NKhXDjUIt3d3dQbGQYrGI4zgUi0VSqRRz5sxhxYoV9PX1IYTgnnvuYebMmbS1tTFv&#10;3jyqqqoYGRkhk8mwdu1aFi1axPvvvw8QQM94PB642VRbYrEYCxcuDKq3Dg4OcvnyZZqamliyZAnv&#10;vPMOtm2Ty+UCyBWJRNi4cSNCCE6fPh04GZXjUamyiMW7777Lz372M2KxGLt27eKv/uqvePjhh7nr&#10;rrtYtGgR2WyWnp6e/7e9c32usj77/fd33+uUtUI4JMEgIJACCSApGgwqVuhTeB4VxLHoOLrrdjqd&#10;zvRFO/0X9gvfdLoPTmvtC7tnu7Xaji3tyFMfhcpBHoGqQJEzBJRAAHMiJCsryTrd936x1vXLtX4E&#10;gV2nDfb7mWFY6z7+Tveaub/5XteFlpYWPPTQQ3j77bdtsZlCoYDm5mYsW7YMQRDgwIEDuHLlihXR&#10;JB+mDtkFSu5MaYuEv8r6ljx4Eo4tjlB3vYlDV8ZXP8MLFy5ETU0N0uk0Tp06he7ubsydO9f+AaBY&#10;LGLnzp146aWXUF1djWQyiXQ6jcuXL1dcS56nK1eu4J133sHbb7+NmpoaPPDAA9iwYQMaGhqwYsUK&#10;7N+/H8ePH7/quSCEEEIIIYSQW40v2YF3DcZT675InzKA5wN+pCysmRC+78PzfRSDkqgXGoPhkSxO&#10;nDqDQiGP0ZERrFzZikcfexixWAxbtuzGCy/9b2SzIf7rc/8Fc+cvRmJKDXK5NIwpOG262ulmKhx6&#10;bgfKop8JgLAAH0XE4zHkgwJGRkdRDHwEYRSzZzZicDiHN1//NV586f/gbEc3Hli1FP/60LdQ3zAN&#10;ez7chz9v+U9c6Owv1bqNRBGaGGAKQBigVO325hGBrVAoIJfLIRqNYs6cOZg+fTqASpfNzJkz0dzc&#10;jNOnT2NkZMSKcLoC7IULF/Daa69h3rx5aG1txeDgIHp6eipcfG7xCakyefHiRaxevRobNmzAtGnT&#10;sH37dnz++ec2+b3cRxfZGA8J5xsdHcXAwMBVua0++OADPPfcczZ8s7a2Fhs2bMCiRYtw6NAhnDp1&#10;CgBw7tw5XLp0CbNmzcI3vvENW+CiUChgaGjIupi0EArAOtPcxPjaNWeMsULElStXrLtIEBEtEonY&#10;4gUiGh47dgwnTpzAE088gXPnzuEPf/gDgLGqoK2trXj66afR29uL9vZ2ez0RAmtrazE4OGidizKH&#10;IsxJmK6Eux45cgQrVqzAxo0b0dPTg46ODtvOVCqFRx55BGvXrsWvfvUrmzewra0N69evR3t7O9Lp&#10;dEXl0pUrV6KpqQnbtm2zYqmMVSaTsdVh3fV3+fJlpNNprFixAitXrsTOnTsBwApHc+fOxVNPPYWR&#10;kRHs3r27Yi0MDQ2hu7vbjn0Yhjhw4AC2b9+Ob37zm5g/fz527dqFqVOnoqWlBQMDA3jjjTdspeVc&#10;Lofu7m48/fTTWLJkCXbs2GGrDovbUfoo7WltbcUTTzyBTCaDM2fOIJ1O48CBA/j+97+Phx9+GNu2&#10;bcPp06etWwwAFi5ciNWrV6O9vR379++37kqg0sEmIbRCfX09Zs+ejVgsZsN5pS2+7+Pzzz/Hvn37&#10;sHbtWjQ1NeGxxx7D0NAQCoUCZs2ahY0bN6KtrQ3ZbLYinLSvrw/RaNTmm7tw4QI6Ojowb948rFy5&#10;0s5Rf39/xXoS0Xjx4sVYt24dLl68iFgsZsXQgwcPIpvN2urK06dPx8qVKxGGIVKpFFasWIEHH3wQ&#10;0WgU/f39OHnypBW3Jaw5Ho9j1qxZaG5utverr6/HrFmzcP78eXR2dtqCMpFIBCMjIzh+/Di2b98O&#10;ADh79iwaGxuxYMECtLa2oq6uDoQQQgghhBDyVeDvI+DdJGE4JpwUgxBhCPjRkutmZHgUo6MhDIBY&#10;1CAMQpz+9ByqquJIJqNYsqQZ69avgxf6eOu93fgf/+tniFfF8cRTj6N2xhwUciMIURgz4F2zEfrD&#10;+AeX/HcFeMUcisUcoghQPTmKSLwKIWLo7erFa//3t3jhhZcwPAo88OAyfPNf/gV19dPx4V/+gnff&#10;/QDnO/phfMCLAKP5YSBfhGe8kqR4k9HIuhKtRkSvlpYW3H///Vb8SiQSaG1tRSwWQ2dnp83pJS4d&#10;LV4dOXIEmzZtQkNDA+666y6bt0rEQnHS6TDa0dFRHDhwAGvWrMGGDRvw4YcfWhFG2igussmTJ6Ol&#10;pcU64cSNJW6xqqoqVFVV2bBA2R+LxWzFzP7+fiSTSUyaNAl9fX3Ytm0b7rrrLjz55JPYvHmzDWdc&#10;uHAhWlpa0NnZaV1rEhYo9xEknBOAFfAkB5h2S4lQJsJkNBq1hSJkfy6XQyQSsQ4lEUyNMThx4gQ2&#10;b96M733ve3j88cdx5coVnD17Fp7n4bbbbsOjjz6K2bNn480338SxY8fsGOocepIXTwuKEjYr4YVS&#10;YVUKfNx3333o7u7Ge++9Z8Xe+++/H4888gi6u7uxc+dO9PT0YNeuXVi8eDFWr16N8+fP22IhVVVV&#10;aG5uxtq1a5FOp/H+++/bUN5oNIpUKoU5c+bgzjvvxOjoaEmIL4eP9vT04PTp0/j973+PJ598Es8+&#10;+yyy2Sx6enoQhiFmzpyJb3/725g1axZefPFFvPfee3bNVFdX2zGQghOyDi5fvoy6ujrMmDED06ZN&#10;w6pVq2CMwdatW7Fp06aK87q7u7FkyRIsXboUra2t2LJlixVap02bhqamJuu8q6+vx+OPP457770X&#10;W7duxYEDBwAAJ06cwK5du3DPPffgmWeewebNm23obUNDA9avXw/P8/DXv/4V586dqwhxF3eiPGfa&#10;2bp+/Xo0NDSgtrYWy5cvR2NjI7LZLE6fPo0zZ87gzJkz2LFjB1atWoXly5fjO9/5DpYuXYpMJoN7&#10;7rkHdXV1yGaz9rnr6elBLpfDsWPHcPLkSbS0tGDjxo2488470d7ejnnz5uHOO++0jr3z58/b34nq&#10;6mrE43HE43GsWbMG8+fPRxAEdvvhw4fx/PPPI5PJYGhoCL7vo7m5GT/84Q+xYcMGTJ06Fc3NzSgU&#10;Cjhx4gS2bt1qhV4RSxOJBKLRKJ566ince++9GBgYgDHGVot+8cUXceHCBSsqSqizhAkDJUFYxOI7&#10;7rjDCvqEEEIIIYQQcqvz5Qh4X1R09gtOuSYGCIqlKqxlHxTyBakQCYTFcgRsWBLyPAN8evYz/MeW&#10;DHp6+vDAypV4aN1DKBiD//j39/CT//4/0TfQh7Z72zAwMIAgCHFdBS90v7iOvBAhAsSjHhKxCNID&#10;/RhMX0EymULd9AZkcwVs27EDv3vzbfRfKeD+lcux4dF1qK6pwe7de7Fr125c6LwMY0rthwHCsAgg&#10;hxAGYVi4oUEVkUZEG8kPpQtWnDlzBq+++io2btyIF154AR0dHfA8D5MnT0axWMSWLVuwd+9eDA8P&#10;o6qqyobR6nxco6OjeOedd9Dc3Iw5c+ZgZGTECoajo6NIp9M2n50Osdu3bx8++eQTrFq1CufOnbNO&#10;r0KhYAWn4eFhLF68GD/60Y8qQnnj8TjOnz+Pd955B52dnRgeHr6qYqbOzXXp0iVMmjQJCxYswKFD&#10;h/DGG29g4cKF+MEPfoC2tjb09vZixowZmDFjBrq6urBp0yZ88sknAGBD9UQMEnTewMuXL9uQymg0&#10;anMFSp+DIKgI5cxkMleFNIv7S1/X930MDAxg69atMMbg2WefxU9+8hPs378ftbW1aGpqwuDgIH7z&#10;m9/gt7/9rXVS+b5fkUNN5kTaL5VuRSQsFArWGfbpp5/i9ddfx+joKB566CE888wz6OrqQl9fH9ra&#10;2tDZ2Ymf//znVsQ5evQoXnnlFXz3u9/Fj3/8Y4yMjKC9vR3xeBxf//rX0dnZiZdffhlHjhyxfRNH&#10;4GOPPYYFCxagv78fuVwOdXV18H0fmzdvxquvvorXX38d8XgcGzZswE9/+lN0dXUhm82isbERiUQC&#10;v/vd7/CnP/3J9lPcpRKSC4y5/YrFIvr7+62oWVdXh7a2Nhw5csQKgDIfQKla7+HDh7Fq1SrMmzfP&#10;jlt3dzdWrlyJ559/Hul0GgsXLkRDQwOGhobwwQcf4JVXXrEC1ODgIH75y1+it7cXa9aswcMPP4y+&#10;vj7k83nMnDkT+Xwer732Gv74xz9asU7yUGr33fDwMAYGBuxztWjRIsyfP9/mgrt8+TL27t2LTZs2&#10;oaurCwCwb98+/OxnP8Nzzz2H1atX47777kMul0MqlUIQBPjzn/+Ml19+GTt37sTw8DBisRi6u7vx&#10;61//2jr0mpqaMGfOHDt+H3/8MX7xi1/g6NGjtm3JZNKutZqaGjQ1NdkclDIf8Xgcvb29GBgYQCaT&#10;QSqVwu23347bbrvNhnEfPnwYb7zxBt566y2bcxCA/R1IJBKYNGkSmpqabLGLZDJpqyfL+vY8D4OD&#10;g7hy5YrNpwkAvb29dmwSiYR12BJCCCGEEELIrc6NV0n4O2M8Uxa1ZEtYiqZVQppBSYeLRQzy+RCB&#10;AebOrMfD//YtrFnzLQynB/HHtzbj/V27EI+nMPP22fD9kqMP4U0m7RuvjSYEghBBMUQYjML3i0il&#10;qlFVlUR6eAQn29uRThdx1913Yf1j61BXV4uP9+3D+7v3oP3UZ8jnS6HC5d6VRcWy660Y3NDMuBU+&#10;JYRTXrYjkYgtMLBs2TJ87WtfQzKZRDwet+Fn+/btw/nz560bbvbs2WhoaMDx48fR399vxQUAWLx4&#10;MZYtW4b+/n4cPHgQfX19mD9/PubMmYP29nacOXOmIr9XVVUVli1bhqamJpw4cQKHDh2y4l2hULAu&#10;JxEQxLkkCfYzmQyOHz+Oc+fOYfr06WhsbERPTw8OHjxYEcpaW1uLtrY25PN5HD16FJcuXYLv+1i3&#10;bh1aWlqsqJFMJjE0NGSr0ErOvSlTpqC+vh7Tpk1DV1cXzp49CwA2xHXKlCmYO3cuUqkULly4YPPG&#10;SbEPoOTiE6fb0qVL0dTUhD179uDs2bPWmSdFKUSIjMfjNh9cNBrFvHnzsGLFCsycORNhGKKmpgae&#10;5+Hw4cPYsWNHRVXNyZMnY/ny5RgeHsaxY8esY8m9h1R9lYIHvu8jk8nAGGOLejQ3N8PzPAwNDWFo&#10;aAgHDx7ERx99hHQ6be+XTCaxZMkStLW1oa6uzroWwzDEsWPH8NFHH6G3txfRaNS6zx588EFb0CGd&#10;TqNQKKC6uhqJRAInT560OexmzZqF5cuXY9GiRaivr0c2m8XAwAA6Ojqwe/dudHZ2WsGrqqrKVp/d&#10;sWOHzZknz4CEbl66dAknT55Ea2sr+vr6cObMGVskQ0TuWCyGxsZGLFmyBB0dHfj4448RjUaxbt06&#10;zJs3D93d3cjlcmhsbEQymcSnn36KgwcP4tChQ9YxJ4L3/PnzsXr1asycOROZTMaKTefPn8eePXvw&#10;2Wef2bEUUVWHkU+aNAmLFi1Cc3OzfYYkXFiq5nZ0dKC9vR2XL1+267+mpgYrVqzAokWLUFtba/s2&#10;NDSE/fv3Y+/evRW/B/F4HNOmTUNbWxsWLVpkC5RI3roDBw5g9+7dtiIzUAplvvvuuzF16lS7zrX7&#10;MZ/P491330UQBLj33nsxY8YMm+tP52Ds6urCwYMHcfHiRVsVN5FIYP78+bbirrRT5ikSiSCdTtuq&#10;0dOmTcOyZcswY8YMGGNw+PBhHDt2zLowlyxZgtbWVvi+j927d1vHKiGEEEIIIYTcykxwAc9UiDTA&#10;WJFbKSphDBDxSkpfrghEPKBpwVz869pVaL37LuTyozh5/DhOtXdgeHgEiZj50npsAAQBUCyGiEWB&#10;qqooPONjeGQEQ8MjSFQlMXvOXHxtwQLU1k3Hnj1/wbtbtqPn8hUMZ0ZLVzBAGJanwfNLdrwwBILi&#10;DcXQioAnecVEGND5zyKRCGKxmBXhGhoaEIvFKhLDx2IxxGIx6yATqqqqbJiqiED63olEwhYecMUj&#10;KUTgJrqXUNTR0dHrVol02y553CRPmbjaREyRAgTikJNzpk6divr6emQyGXz++ee2j5FIpKLAg76v&#10;CKIS/qrFUqmSKoJUJBLB4OCgFTU8z0NNTQ2GhobssRKiKoUcXPEPKBUVSafTMMbgjjvusGGe0hdx&#10;jkWjUVulV4+r3F/6I3nVdKit53lXFSBIJpOYMmUKotGodUkmEgkUCgWbi0yPUyQSQUNDA4IgwMWL&#10;FwHAillSRVjngRsPd70AJTGqoaEB2WzWtkNESAlnjkajtrqp5BKU9ad/L0Qg0scmEgk7ZiJ0iQtO&#10;wrcB2Dm6kfZLXkER4uQ6sl0qvkqoqA4zF8IwtEVNbgRx8OkK0sYYVFdXI5VKIZPJ2LxyIgbKWEu/&#10;ZDxk3+TJk23uRtlvjLnuOGgmTZoEABXC77XGLpVKoVgsVqzh66HFaEHGO5VKWecrIYQQQgghhHzV&#10;mLACXrkE7NWbHQFPtkWjJW9erhDCN0Dj3BlYsWI5li1rwe0NMxCPR5DNDiM7MgSEgXqJvlaRiuvv&#10;H3OKiYgVIAhCZDIjGBoZQXVNDaZOrcXAQAYHDx3F9h27cKq9AwEAzxh4xkMAIAhKzjtTFvDCoFAS&#10;8G4gNlnnOdPfRXCR0E638IJ7jg7pE+eQCFVSYEJe/kWEMMbY8DbJLycioOSmKhaL1u2lc+qJ2CF5&#10;3GzOw/I9pV0iLoRhWFEdVvLk6cqwcqy0dXh42M6RhN9p0VDy2UmxD0GEMHEK+r5f0W9ps7Q3lUrB&#10;930MDQ1ZQUTEE3HZBUFgXXaugCcuP6nwKf0T0U+EN2mruNBSqZQtJqHFJy3oSFVdmUMJ39VjrnP5&#10;Sf/EeaXXjVxXiMfjVhCTvmpRN5vNVrhDRXzNZrNWcBVRSdxw4pAUcTGRSCCVSqFQKNi262q1wJiA&#10;I2tE1n0ymUQikbCh0TI++XzeCmwiBkkORxFAtWDsjo/cU8bR932be1DGJxqNWpepXlsicko7JQRV&#10;r3v3+Xb/iCHXkHtL6LaMV1VVlXU7isAogro8A66oDpTE40KhgNHR0YrnX+P+wUB/l2dSRN+qqqqr&#10;QvHlHGm39E3uU11dbZ2gsv50mHQqlbLuQhlnOUbydo6Ojto51iH2hBBCCCGEEHIr85UR8HwfiPgG&#10;Bgb5QgDPANPrpqCx8Q7MueMOTK6ZBJgiCvkRAEUbihsihAcPoTj6YBAguLH9oYgdBtlsHr7nI55I&#10;oBAEGExnEBoPvh9Db08fPjl8Ehe6ehEUA8ADfC8CwKBQLIX0Gs+H55deRoNCDqUKtDeWXFDEGP2y&#10;K0KWhPflcrmrwmsFyeGmryfuORFadDVTLQqIoCRiBIAKAU6uL0UHisUistlshTtO2i5hpsCY+0eE&#10;GhF7xNHnio7icpO2ivgglTu100o7oLRAIuOgc9oBsOMmQpm0Q66pXVuJRAKJRAK5XA6ZTOYqF5NU&#10;GdUuvng8Ds/zkMvlkM1mK8Iy5RzttJJ2R6NRJJNJBEFgRTRBcuvp4hkiRIpAG4/HAcCOqZyvx0zu&#10;I6KjFmlEtEmlUrYoh65eLAVBBgYG7LnSdldwk/GXsdF9kLHVa0vOF+Fv0qRJNsxU2icOSqksPDIy&#10;YvuvBUxxS0olYrmPhBtLbkERfEUc0i49172nXYUi0MlxMteydkQsE8FNQkH1OtdrQIfdarQorh2Y&#10;ek1oZ66bv1GeBSkQIW3QIqOs10KhYHNAjnddCd13HXEiaPu+bwVZXTVZfg/0Zz33+jdGRFpZ/yIQ&#10;u78bssYJIYQQQggh5Fbm1hXwwpK45nsGiXgcxUIBhWIBnilVpi2EpQodNZNiqK5OAfBQKAYAApTy&#10;55XdRwjhKznQACgihHeD+30DRLwQuXwAY3xUJaIwPjAyWkAuFyAEkMtmMZDJooBSiG9ZrihFyoYh&#10;AA+eX3YRBQEKhbxt5/WHacwxJbmy5GVcBIdisWjFIP0CrF/ydfilFnIkzFCEJf2SL8KUvLRr91Ek&#10;EqnIZyehoiICijihHYIiXImIFo/Hkc1mbfhqMpm0IXcSgif9FReQvpYIUdls1uaD04KFdkDp0FNX&#10;CJHzXFFBwjZ1lVoZTxGXtPgpgpQr8GjxJ5/P2/GUfdp9KPkLs9msTfoPVFbLlTa4/XVDPPV6kbUk&#10;8yMCl+uOlDET0SmbzSIWi1W4IUU8E7FTi7WyDrVbUIuNxWLR9klEGD2fWvTTjjk9R+LoE/FRtkvb&#10;JXef9NkYY12Sstb0PGoRS9awCEciTiUSCSscyX10O/XzqvugHaa6TyKeyTn62dPXkTUoDlNxvwKV&#10;4aY6l552YOrQaJl3cdLKGpZ92uWq8/dJe3QVZL3W5fdGh/nLPLhtENFd2q7Xjjj7ZP3JvMg6Emcq&#10;APvbE4/HbygcmhBCCCGEEEImOl9OFdp/ECHKVWnDEEFYyiVnjA/PCxEGAUKEGMnmkS+kMTxSQP66&#10;V7x5PABRjHnlpAyFh5KHrlD+HilXmy0GIs3Jiy8AE8LzSgJDgAAwwQ3lv6tohxIYRETQYYale42F&#10;sGrBTJBtAKxjSl7UxSkkIofrKNJOKrmWFhYlz5UWhOS763gDYIUHESJF9ND31c4h7RgUkUFyvQFj&#10;+dxEpJB+6vbq/htjbN41LY7pqqHaqSZhusPDwxWigxZcROyTPgOwTj4RYuRY3Rado02+Sx+lf7rg&#10;gYgZWnCTPmoBSY5zHV66vTLGrlNMh/9ms1kbbiztlNBRVziWMRMhSQtT0ifpoxsW7q4v2acLdEh+&#10;PBGCYrEYBgcH7b3FQQeM5RHM5/MYGRmpCKvVwqkOtRbRyRU+ZZtcW8Rv97nQQpnMtxbq5Hj32vo8&#10;eW71Nhl3t23yu6DXlh5DmUuZT9mez+evWjeJRKJCiHN/T/TalT8aiFtXfgfcUGMdxi3rWovcbviy&#10;9MX3fSQSCWQyGTtfMr6yrsRhSvGOEEIIIYQQ8lXAB/Df/tGNGJdrOfCgXt5REs2KxQDFIIDveYhG&#10;fRjjISi/VHrGg/H9UghsUHLsmXLY69/6z/eMFexivo9o+b6AFIWIAqYswJRL5oblwhUw5Wv4HvyI&#10;ByBEEAYIwvIL6036IrUgIC/U+iVYwia1S0gcUgCsK0kLaiLMycu8djiJiCAiiDhj9Es6UBLOxAXo&#10;uoh06KQbyioOHRGOpI3SbgkF1kKXtF/6JMKbOMS0W891Imp3mrRDXFkirmkhREQvLXCJYKMFNj1m&#10;em70WOh/Mv6yTzvWxPEoApUIqnI9cZtph6H0UQs9bji0nkMRQ0QgGk9s0cJPPB63wqR2FbouSNke&#10;j8etSAZcXYRC3GeynuS++vpa+NOhqG4f9L11GKgObdVzqJ1h8lnaKPMoa0Q75NznUD8rsp7dOdGC&#10;u97uuh61eOmuF/3suC5WEdqln9pJp59xtz3aheuuEwn1ln7pwjVu/9y2yz3G2+66+3RIuBa6tfAt&#10;a0m78rQAKvkZRdzV7SKEEEIIIYSQW5EJHEILJeApx1aIq14SI17ZsREG8FHKUxeGITzfh1eu6loo&#10;FksuPeMhNB6+LEwQImIMEtFoqRJuPo8AAWKRKHw/ikKQRzafK+XSM16pSAU++4hoAAAHxUlEQVTC&#10;cgFaA+OXqu0WiwUUi2FZ2yuFAd/MO6cWfrTg4Yov4zlx9GdgTGQS55vrYNHCjORC0+FqusiFLgih&#10;HXI65FULFjpvn7zUaxFB2iSuL524XgQMnR/NdXiN5+xxx0+LlOM5g7QzzRVeXBFSBCd3zWqxxBXY&#10;9HxoJ5b7XQQp19E1nuAmx4j4qY/TQo0WgbQw5Iqu0ke5pi5GofPPSQitFuxEUBIBUOZai85umKa7&#10;XnUOPd0WGZ+pU6ciCAIMDQ3ZdeMWlHCFU7mHFoT0+tSCp17PcoyEjsva08Kh69jTLjrtkhXhScLW&#10;tfDrrlcRxyXHpaxx7dgTkVLfRwvEWmR0Q8RlTmWMdUis3MMV8HReSi0GumtO90P2iVNPCl+4hUbc&#10;NaF/G6QdOlTcdfcRQgghhBBCyK3MBHbg4WoBT2Jm9WHGIBqNwfejMKEpxafCwPN8eJ6PIASKQVDe&#10;HAGMh1KAq/lS/hl4pbx88iIJAyOOsGKAQlhEGAKeHwHg22IYJcGxHPoLIAjKwo8ptT0MwxuSVkUg&#10;cN09OvxNxkk+61xz+jz9Xb/Quy4lXQ1Vv0zLy7t+mdYhejqk0w2JdEP7tLik2yTigHaGuSKYzv02&#10;XmioXMsNIdYv/wAqBA/dNhEJdZEJOd4trCHOR3GajddHXaxBu8nGE5fc8XKFLe3S0vcSt6Qbaqjn&#10;3nVm6WvIWLlhwVo00Q48V3DUQqordGoBKwxDmwMPgA3bFUGwqqqqYt3JNXTordxbRDQtqmlxxxVW&#10;5VqucCvHu6KeFu/0OGqxTN/HddbJ8XJf+e66QuW+LvpZkGPlXhLSLdcU4Vsfp9eG7rO0Rwt8ei5l&#10;3iXvn3bruS459/mVta2fPX1d/RvhrkN3LOU4jfvboceYEEIIIYQQQm5lbukceEKxGMCUi0OEplSJ&#10;NoQp5ZsLQ4RhyeVmDMrlKMKKohSSuw7q883tD1EIglLuO1MSB0vCYRFBuYqt3DkoNVLVlzXlhnvl&#10;hHheaXt4Y0UsBFdQcAUyzXiig3usfnnXSfjlfBGv9PGyzXW+SAiu3EeLL+41tKPKdZ/pHHiCm49L&#10;h2MCY2F+rojnCiKuuDZe2+QYt13jOd6uJda521ynkBYttAAxnoDjbh/PSel+18Kr4Iog7ni4op3b&#10;J3c+ryeAikgThqENgdXClvTddd5pgdldP25fJeeidnN+0Tnjzfl4Y6uLNLhz6LrpXJFwPGeli3uN&#10;8eZGcJ9B97nXYqBbUEL32V2f11rngsyhLjyi2/9Fvysuer3rAi5anNTj6wrCuh9uuLcbJkwIIYQQ&#10;QgghtzITOIT2i6vQasJQvWgDMBUuOXkBDWEQqHqyV11FXeHm9oflvHWm4kijjjcIUOpSCKPaW9on&#10;X404A00RYVBAqQwGIYQQQgghhBBCCPln5ivhwHMJEZZFvPL3UPxuY/9kvxwbKtktvMn9ABCI3hgC&#10;oQGMuFBUO4JQxwUrkTEEAHHgAQivJSISQgghhBBCCCGEkH82bjkBz7rVlJHOOLa8knYWoFIsK/3v&#10;ymohAK/Cl2cQ3OR+sTG64bUld92YKBdCnIBaoAvHpEAJ9TLa7TcxDZKEEEIIIYQQQggh5O/DLSfg&#10;jc84OcusnGbGPaoy3FXnxAsrpL/r7zfl0Fd9By3QuSKiMHYVY3QOLlPeR+GOEEIIIYQQQgghhExk&#10;i9c1cuDZ3arV105SXing2U0YP4H8zWOA0BvLXTcuKlG+9uYZVcZCKofa9gZlG+HEnBpCCCGEEEII&#10;IYQQ8vdjAjvwjIqX1YJb2RN3vTRxkpDuqu1fpigWAlLlNvQxJuIF6l6hxPRiLNDW/Vw6tUKU/BJb&#10;SQghhBBCCCGEEEJuXSawgPc3oMQ9Nz8eIEUmxj7baFuMfb6x/QYwZkyf0yG0xnXQXdtRd00DISGE&#10;EEIIIYQQQgj5p+cWEfBuINLXTTs3TsK7kqZmxj6X8UIlvYXl7HQ3sT80OmedulkozkFd4gJX/R+G&#10;5U8VifcYQksIIYQQQgghhBBCJnAOPGPG8sqVzG4iaF2juWbcj6Xzyxu8wMCEBkbVgQ3HOx5XGe7G&#10;3R+Ws9oFXjjm1AvVmWGFyoexnHzuFaU9uuBGESxmQQghhBBCCCGEEEJuEQee5mrN0VwnH54bRWtU&#10;Ar3xTh2vhuy19sO4Itu1BEbZXhYmnbhZvXec3YQQQgghhBBCCCHkn5QJ68Abv3rs39bU0iXMuKLc&#10;/y8hwjFzXWmD3jkOX1SxVl+G7jtCCCGEEEIIIYQQMqEFvK8yNyIhcloIIYQQQgghhBBCCAU8Qggh&#10;hBBCCCGEEEImNN4/ugGEEEIIIYQQQgghhJBrQwGPEEIIIYQQQgghhJAJDAU8QgghhBBCCCGEEEIm&#10;MBTwCCGEEEIIIYQQQgiZwFDAI4QQQgghhBBCCCFkAkMBjxBCCCGEEEIIIYSQCQwFPEIIIYQQQggh&#10;hBBCJjAU8AghhBBCCCGEEEIImcBQwCOEEEIIIYQQQgghZAJDAY8QQgghhBBCCCGEkAkMBTxCCCGE&#10;EEIIIYQQQiYwFPAIIYQQQgghhBBCCJnAUMAjhBBCCCGEEEIIIWQCQwGPEEIIIYQQQgghhJAJDAU8&#10;QgghhBBCCCGEEEImMBTwCCGEEEIIIYQQQgiZwFDAI4QQQgghhBBCCCFkAvP/ADVoENrImltFAAAA&#10;AElFTkSuQmCCUEsDBBQABgAIAAAAIQA0mxRg2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAEIXvgv9hGcGb3SRWKTGbUop6KoKtIL1Nk2kSmp0N2W2S/nunXvQyvMcb3nyTLSfbqoF63zg2&#10;EM8iUMSFKxuuDHzt3h4WoHxALrF1TAYu5GGZ395kmJZu5E8atqFSUsI+RQN1CF2qtS9qsuhnriOW&#10;7Oh6i0FsX+myx1HKbauTKHrWFhuWCzV2tK6pOG3P1sD7iOPqMX4dNqfj+rLfPX18b2Iy5v5uWr2A&#10;CjSFv2W44gs65MJ0cGcuvWoNyCPhd16zJJmLP4iai9B5pv/j5z8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+&#10;lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/&#10;CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8y&#10;PTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATadNbIsCAAB8BgAADgAAAAAAAAAAAAAAAAA6AgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAmqrIJ3noAAB56AAAFAAAAAAAAAAAAAAAAADx&#10;BAAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEANJsUYNsAAAAGAQAADwAAAAAA&#10;AAAAAAAAAACc7QAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkA&#10;AAAAAAAAAAAAAAAApO4AAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAA&#10;l+8AAAAA&#10;">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Image 4" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:77724;height:9144;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAFbhxDwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9da8Iw&#10;FH0f+B/CFXwZNp2M4apRZKBuA2VqH3y8NNem2NyUJtru3y+DwR4P53u+7G0t7tT6yrGCpyQFQVw4&#10;XXGpID+tx1MQPiBrrB2Tgm/ysFwMHuaYadfxge7HUIoYwj5DBSaEJpPSF4Ys+sQ1xJG7uNZiiLAt&#10;pW6xi+G2lpM0fZEWK44NBht6M1RcjzcbZ3y9mo+rrlDuD9t8c+52n/QYlBoN+9UMRKA+/Iv/3O9a&#10;wTP8Xol+kIsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAVuHEPBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId8" o:title=""/>
+                </v:shape>
+                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape id="Textbox 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;width:77724;height:9144;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXZw8vwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdWNBqdFVRCwUhGKMB4/P7DNZzL6N2a3Gf98VCh6HmfmGmS87W4sbtd44VjAaJiCI&#10;C6cNlwoO+df7JwgfkDXWjknBgzwsF723Oaba3Tmj2z6UIkLYp6igCqFJpfRFRRb90DXE0Tu71mKI&#10;si2lbvEe4baWH0kykRYNx4UKG1pXVFz2v1bB6sjZxlx/TrvsnJk8nya8nVyUGvS71QxEoC68wv/t&#10;b61gDM8r8QbIxR8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAV2cPL8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="1FE8F1DC" w14:textId="77777777" w:rsidR="00D97389" w:rsidRDefault="00D97389">
+                        <w:pPr>
+                          <w:spacing w:before="311"/>
+                          <w:rPr>
+                            <w:sz w:val="34"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="469335B3" w14:textId="59C32799" w:rsidR="00D97389" w:rsidRDefault="00D97389">
+                        <w:pPr>
+                          <w:ind w:left="6073"/>
+                          <w:rPr>
+                            <w:sz w:val="34"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:wrap anchorx="page" anchory="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C8495E" w14:textId="77777777" w:rsidR="00850EA6" w:rsidRDefault="00850EA6" w:rsidP="00850EA6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72EC38B2" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-        </w:rPr>
-[...18 lines deleted...]
-      </w:pPr>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stretching- Start of Day Warm Up </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4807DC" w14:textId="66F63667" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A period of stretching exercises to start your day can be a key part of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>preparing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your body for physically demanding work, increase</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> exercises</w:t>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> flexibility, and promote</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relaxation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45628539" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...48 lines deleted...]
-      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A gradual warmup via a stretching routine gets your blood circulating and reduces the physical stress of starting physically demanding work. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9DB0C0" w14:textId="06A58723" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Starting the day with a </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">ing the </w:t>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>arm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...90 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>up</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allows your body temperature, blood pressure, and heart rate to prepare for normal work-related activity levels. All of which help to reduce fatigue and physical discomfort at the start of work!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9295D0" w14:textId="45BA9185" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taking the time to complete a </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...48 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>arm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>up</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> routine can help to reduce lactic acid build up, reducing your chance of muscle cramps and stiffness!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0589FAF2" w14:textId="3D9EAAEC" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stretches lead to better flexibility! </w:t>
+      </w:r>
+      <w:r w:rsidR="00D91E97">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Flexibility is important in maintaining muscle and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> connective tissue, increas</w:t>
+      </w:r>
+      <w:r w:rsidR="00D91E97">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mobility, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D91E97" w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>improving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> range of motion, and recogniz</w:t>
+      </w:r>
+      <w:r w:rsidR="00D91E97">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> areas of your body that might be experiencing pain and need further rest and recovery. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196CDA1A" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FF7D628" w14:textId="7EEBA9DA" w:rsidR="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Remember!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stretching should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006702EC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>never</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cause you to experience any additional pain or discomfort, and if </w:t>
+      </w:r>
+      <w:r w:rsidR="006702EC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>experience any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006702EC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006702EC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>stop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> immediately. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F448BF1" w14:textId="77777777" w:rsidR="006702EC" w:rsidRPr="0064077B" w:rsidRDefault="006702EC" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61DFBE01" w14:textId="7C2127F4" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recognize your own limits and build </w:t>
+      </w:r>
+      <w:r w:rsidR="006702EC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personalized routine that helps you to address areas of discomfort, provide relaxation and recovery benefits, and improve your energy levels throughout the day! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8927C5" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31336764" w14:textId="77777777" w:rsidR="006702EC" w:rsidRDefault="006702EC" w:rsidP="006702EC">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006702EC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Stretching routines can occur at any point in the day:</w:t>
+      </w:r>
+      <w:r w:rsidR="0064077B" w:rsidRPr="006702EC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3FA23D" w14:textId="15874E30" w:rsidR="006702EC" w:rsidRDefault="00084096" w:rsidP="006702EC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:t>They help</w:t>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="0064077B" w:rsidRPr="006702EC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>efore or after long breaks</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or lunch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6094A2BE" w14:textId="04D47D1B" w:rsidR="006702EC" w:rsidRDefault="00084096" w:rsidP="0064077B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...35 lines deleted...]
-      </w:r>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="0064077B" w:rsidRPr="006702EC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>hen switching from sedentary work back to more physically demanding tasks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D363803" w14:textId="08B5B817" w:rsidR="00084096" w:rsidRDefault="00084096" w:rsidP="0064077B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...237 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Or at regular intervals throughout the day, </w:t>
+      </w:r>
+      <w:r w:rsidR="00725270">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>such as one routine every hour</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8FB5D4" w14:textId="77777777" w:rsidR="006702EC" w:rsidRDefault="006702EC" w:rsidP="006702EC">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="131B5575" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AAA3077" w14:textId="4EC15072" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Find new exercises and mix your stretching routine up by varying the number, order,</w:t>
+      </w:r>
+      <w:r w:rsidR="006702EC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amount of time,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or finding new stretching and active warm up activities to mix into your routine. An example guide is below!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E11F93C" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E2BCB90" w14:textId="77777777" w:rsidR="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3719B08E" w14:textId="4285F108" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Example </w:t>
       </w:r>
-      <w:r w:rsidR="002468C0" w:rsidRPr="002468C0">
-[...23 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Routine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F97110C" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>1. Shoulder Rolls</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D15121A" w14:textId="5D0E47D3" w:rsidR="00CE4EFB" w:rsidRPr="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...46 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1175F4EB" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Roll your shoulders up, back, and around. 10-15 rotations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7541A313" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B9B3E8D" wp14:editId="1E74910F">
-[...1 lines deleted...]
-            <wp:effectExtent l="152400" t="114300" r="155575" b="152400"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="239917B6" wp14:editId="6F34FCEF">
+            <wp:extent cx="1028700" cy="2519795"/>
+            <wp:effectExtent l="133350" t="114300" r="133350" b="166370"/>
             <wp:docPr id="608998078" name="Picture 24" descr="A black and white drawing of a person&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="608998078" name="Picture 24" descr="A black and white drawing of a person&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="818989" cy="2006109"/>
+                      <a:ext cx="1033659" cy="2531942"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln w="88900" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="40000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                     <a:scene3d>
                       <a:camera prst="orthographicFront"/>
                       <a:lightRig rig="twoPt" dir="t">
                         <a:rot lat="0" lon="0" rev="7200000"/>
                       </a:lightRig>
                     </a:scene3d>
                     <a:sp3d>
                       <a:bevelT w="25400" h="19050"/>
                       <a:contourClr>
                         <a:srgbClr val="FFFFFF"/>
                       </a:contourClr>
                     </a:sp3d>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5CB2B2" w14:textId="77777777" w:rsidR="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...23 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="721A0995" w14:textId="77777777" w:rsidR="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70D5950F" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BEE98BB" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>2. Forward Arm Swings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D0EB2FF" w14:textId="1C1B3C32" w:rsidR="00CE4EFB" w:rsidRPr="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...37 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3B6624A9" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Standing upright, swing arms forward and backward in an alternating fashion. 10-15 rotations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5899426E" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DBB5142" wp14:editId="6FD2A835">
-[...1 lines deleted...]
-            <wp:effectExtent l="133350" t="114300" r="127000" b="156845"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D64F382" wp14:editId="69721F5B">
+            <wp:extent cx="1657350" cy="2480910"/>
+            <wp:effectExtent l="152400" t="114300" r="152400" b="167640"/>
             <wp:docPr id="830152286" name="Picture 23" descr="A person in a pink tank top and colorful leggings&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="830152286" name="Picture 23" descr="A person in a pink tank top and colorful leggings&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1361591" cy="2038184"/>
+                      <a:ext cx="1665236" cy="2492715"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln w="88900" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="40000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                     <a:scene3d>
                       <a:camera prst="orthographicFront"/>
                       <a:lightRig rig="twoPt" dir="t">
                         <a:rot lat="0" lon="0" rev="7200000"/>
                       </a:lightRig>
                     </a:scene3d>
                     <a:sp3d>
                       <a:bevelT w="25400" h="19050"/>
                       <a:contourClr>
                         <a:srgbClr val="FFFFFF"/>
                       </a:contourClr>
                     </a:sp3d>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367DDFCE" w14:textId="77777777" w:rsidR="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...63 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="0A966A67" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="477CAF3C" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0851980F" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D4329BA" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3. Arm Swings Out</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D1BD1A" w14:textId="20473F55" w:rsidR="00CE4EFB" w:rsidRPr="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...37 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="54A499D6" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Swing your arms across the body and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>then</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> away/out to the side of your body. Swing 10-15 times. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AE9BB4" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7629327E" wp14:editId="01123272">
-[...1 lines deleted...]
-            <wp:effectExtent l="114300" t="114300" r="133350" b="155575"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18DCE375" wp14:editId="3D8103CA">
+            <wp:extent cx="2438400" cy="2389139"/>
+            <wp:effectExtent l="133350" t="114300" r="133350" b="163830"/>
             <wp:docPr id="566520265" name="Picture 22" descr="A person in shorts and blue shirt stretching his arms&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="566520265" name="Picture 22" descr="A person in shorts and blue shirt stretching his arms&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2022132" cy="1981281"/>
+                      <a:ext cx="2442958" cy="2393605"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln w="88900" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="40000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                     <a:scene3d>
                       <a:camera prst="orthographicFront"/>
                       <a:lightRig rig="twoPt" dir="t">
                         <a:rot lat="0" lon="0" rev="7200000"/>
                       </a:lightRig>
                     </a:scene3d>
                     <a:sp3d>
                       <a:bevelT w="25400" h="19050"/>
                       <a:contourClr>
                         <a:srgbClr val="FFFFFF"/>
                       </a:contourClr>
                     </a:sp3d>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03268891" w14:textId="77777777" w:rsidR="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...23 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="4A9836FC" w14:textId="77777777" w:rsidR="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B60A793" w14:textId="77777777" w:rsidR="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F70369C" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C823F48" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>4. Open and Close Hands</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E5BC5D" w14:textId="27EE4113" w:rsidR="00CE4EFB" w:rsidRPr="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...46 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3BC28FEA" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Open your hands, spreading your fingers wide. Next, bring your fingers back together again. Repeat 10-15 times per hand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3217C6EC" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2583084E" wp14:editId="08EC87A5">
-[...1 lines deleted...]
-            <wp:effectExtent l="133350" t="114300" r="120650" b="153035"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="697087C8" wp14:editId="6B63A311">
+            <wp:extent cx="2324100" cy="2606276"/>
+            <wp:effectExtent l="133350" t="114300" r="133350" b="156210"/>
             <wp:docPr id="4112645" name="Picture 21" descr="A close-up of a hand&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4112645" name="Picture 21" descr="A close-up of a hand&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2094650" cy="2348968"/>
+                      <a:ext cx="2333516" cy="2616835"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln w="88900" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="40000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                     <a:scene3d>
                       <a:camera prst="orthographicFront"/>
                       <a:lightRig rig="twoPt" dir="t">
                         <a:rot lat="0" lon="0" rev="7200000"/>
                       </a:lightRig>
                     </a:scene3d>
                     <a:sp3d>
                       <a:bevelT w="25400" h="19050"/>
                       <a:contourClr>
                         <a:srgbClr val="FFFFFF"/>
                       </a:contourClr>
                     </a:sp3d>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77747D9F" w14:textId="77777777" w:rsidR="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...53 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="55370714" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B175EB6" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="217C3826" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CA1B988" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>5. Finger Tendon Glides</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3DAA2A" w14:textId="3B11D6B6" w:rsidR="00CE4EFB" w:rsidRPr="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...37 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0357532D" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Start with your fingers straight up, curl them into a fist one joint at a time. Next, bring your fingers out into a tabletop position. Finally, from the tabletop position bend your fingers at the middle joint. Repeat 10-15 times per hand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481EA4BD" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EE26DFB" wp14:editId="7F9A5966">
-[...1 lines deleted...]
-            <wp:effectExtent l="152400" t="114300" r="119380" b="173355"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F8AED02" wp14:editId="0EBDD989">
+            <wp:extent cx="3721883" cy="1943100"/>
+            <wp:effectExtent l="133350" t="114300" r="145415" b="171450"/>
             <wp:docPr id="1791121677" name="Picture 20" descr="A line drawing of a hand&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1791121677" name="Picture 20" descr="A line drawing of a hand&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect b="7267"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3073590" cy="1604643"/>
+                      <a:ext cx="3740777" cy="1952964"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln w="88900" cap="sq" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                       <a:extLst>
                         <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
                           <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="0">
                             <a:custGeom>
                               <a:avLst/>
                               <a:gdLst/>
                               <a:ahLst/>
                               <a:cxnLst/>
@@ -1496,527 +2155,706 @@
                     <a:scene3d>
                       <a:camera prst="orthographicFront"/>
                       <a:lightRig rig="twoPt" dir="t">
                         <a:rot lat="0" lon="0" rev="7200000"/>
                       </a:lightRig>
                     </a:scene3d>
                     <a:sp3d>
                       <a:bevelT w="25400" h="19050"/>
                       <a:contourClr>
                         <a:srgbClr val="FFFFFF"/>
                       </a:contourClr>
                     </a:sp3d>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BDCBD3" w14:textId="77777777" w:rsidR="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...23 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="5AA2B3C3" w14:textId="77777777" w:rsidR="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="777598DB" w14:textId="77777777" w:rsidR="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="494DB306" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED71629" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>6. Wrist Circles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8ECD45" w14:textId="77777777" w:rsidR="00CE4EFB" w:rsidRPr="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="0C79DFF7" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotate your wrists in a full circle clockwise 10 times and repeat </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00CE4EFB">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>counter-clockwise</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00CE4EFB">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10 times.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D65972D" w14:textId="685E20CB" w:rsidR="00CE4EFB" w:rsidRPr="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3A91BBA1" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FA20143" wp14:editId="2218FAE7">
-[...1 lines deleted...]
-            <wp:effectExtent l="152400" t="114300" r="153035" b="172085"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C551B81" wp14:editId="7E85D2E4">
+            <wp:extent cx="2228850" cy="2228850"/>
+            <wp:effectExtent l="114300" t="114300" r="114300" b="152400"/>
             <wp:docPr id="137738097" name="Picture 19" descr="A cartoon of a hand&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="137738097" name="Picture 19" descr="A cartoon of a hand&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1927752" cy="1927752"/>
+                      <a:ext cx="2233874" cy="2233874"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln w="88900" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="40000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                     <a:scene3d>
                       <a:camera prst="orthographicFront"/>
                       <a:lightRig rig="twoPt" dir="t">
                         <a:rot lat="0" lon="0" rev="7200000"/>
                       </a:lightRig>
                     </a:scene3d>
                     <a:sp3d>
                       <a:bevelT w="25400" h="19050"/>
                       <a:contourClr>
                         <a:srgbClr val="FFFFFF"/>
                       </a:contourClr>
                     </a:sp3d>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435A8D45" w14:textId="77777777" w:rsidR="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...73 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="03D7F279" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E7DBD6A" w14:textId="77777777" w:rsidR="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="611C7F92" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08D83A7E" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="676C8A5B" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A04A44B" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>7. Neck Rotations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4676FBD4" w14:textId="55B6BBAE" w:rsidR="00CE4EFB" w:rsidRPr="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...37 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2F1FA5EB" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Rotate your neck to the right and then left. That is one repetition, repeat 10-15 times.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2CE596" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45174154" wp14:editId="28CD258F">
-[...1 lines deleted...]
-            <wp:effectExtent l="133350" t="114300" r="139065" b="153670"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39086A8D" wp14:editId="5F97C98A">
+            <wp:extent cx="2333972" cy="1962150"/>
+            <wp:effectExtent l="114300" t="114300" r="104775" b="171450"/>
             <wp:docPr id="726579670" name="Picture 18" descr="A black and white drawing of a person&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="726579670" name="Picture 18" descr="A black and white drawing of a person&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1774331" cy="1491664"/>
+                      <a:ext cx="2347030" cy="1973128"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln w="88900" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="40000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                     <a:scene3d>
                       <a:camera prst="orthographicFront"/>
                       <a:lightRig rig="twoPt" dir="t">
                         <a:rot lat="0" lon="0" rev="7200000"/>
                       </a:lightRig>
                     </a:scene3d>
                     <a:sp3d>
                       <a:bevelT w="25400" h="19050"/>
                       <a:contourClr>
                         <a:srgbClr val="FFFFFF"/>
                       </a:contourClr>
                     </a:sp3d>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="217B5DDF" w14:textId="77777777" w:rsidR="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...75 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="117094B2" w14:textId="77777777" w:rsidR="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C874480" w14:textId="77777777" w:rsidR="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="457D90FA" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2705250A" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>8. Neck Side Bends</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6AC934" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Touch your right ear to your right shoulder and then repeat on the left side. That is one repetition. Repeat 10-15 times.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB577D4" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28321320" wp14:editId="221BC3AA">
-[...1 lines deleted...]
-            <wp:effectExtent l="133350" t="114300" r="121920" b="173355"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12AF6135" wp14:editId="2338E927">
+            <wp:extent cx="1352550" cy="2983352"/>
+            <wp:effectExtent l="133350" t="114300" r="133350" b="160020"/>
             <wp:docPr id="1510491391" name="Picture 17" descr="A person's face with different steps&#10;&#10;Description automatically generated with medium confidence"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1510491391" name="Picture 17" descr="A person's face with different steps&#10;&#10;Description automatically generated with medium confidence"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect b="4940"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1084437" cy="2391969"/>
+                      <a:ext cx="1361564" cy="3003234"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln w="88900" cap="sq" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                       <a:extLst>
                         <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
                           <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="0">
                             <a:custGeom>
                               <a:avLst/>
                               <a:gdLst/>
                               <a:ahLst/>
                               <a:cxnLst/>
@@ -2038,850 +2876,1001 @@
                     <a:scene3d>
                       <a:camera prst="orthographicFront"/>
                       <a:lightRig rig="twoPt" dir="t">
                         <a:rot lat="0" lon="0" rev="7200000"/>
                       </a:lightRig>
                     </a:scene3d>
                     <a:sp3d>
                       <a:bevelT w="25400" h="19050"/>
                       <a:contourClr>
                         <a:srgbClr val="FFFFFF"/>
                       </a:contourClr>
                     </a:sp3d>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE91207" w14:textId="77777777" w:rsidR="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...73 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="3EC2D2BD" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="531B6484" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FA3A4A3" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23EFF009" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>9. Windmills</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6AE5E1" w14:textId="0C0DCD71" w:rsidR="00CE4EFB" w:rsidRPr="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...37 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="46D8558C" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Starting with your arms out to the side, bend down and touch your right foot with your left hand. Stand up and then touch the left foot with your right hand. That is one repetition. Repeat 5-10 times. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7456B240" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="241483C6" wp14:editId="6FC172C6">
-[...1 lines deleted...]
-            <wp:effectExtent l="152400" t="114300" r="143510" b="162560"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0844E99E" wp14:editId="71FB9D77">
+            <wp:extent cx="2247900" cy="2247900"/>
+            <wp:effectExtent l="114300" t="114300" r="114300" b="152400"/>
             <wp:docPr id="1699716458" name="Picture 16" descr="A person doing stretching exercises&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1699716458" name="Picture 16" descr="A person doing stretching exercises&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1631642" cy="1631642"/>
+                      <a:ext cx="2252733" cy="2252733"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln w="88900" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="40000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                     <a:scene3d>
                       <a:camera prst="orthographicFront"/>
                       <a:lightRig rig="twoPt" dir="t">
                         <a:rot lat="0" lon="0" rev="7200000"/>
                       </a:lightRig>
                     </a:scene3d>
                     <a:sp3d>
                       <a:bevelT w="25400" h="19050"/>
                       <a:contourClr>
                         <a:srgbClr val="FFFFFF"/>
                       </a:contourClr>
                     </a:sp3d>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627D01E3" w14:textId="77777777" w:rsidR="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...23 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="3D012BA6" w14:textId="77777777" w:rsidR="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27756218" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70F45672" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>10. Butt Kickers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219B77AF" w14:textId="7C5620F7" w:rsidR="00CE4EFB" w:rsidRPr="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...46 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="68A536C4" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Bend the knee and touch foot on buttocks and switch legs in an alternating fashion. Repeat 10-15 times.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2532F803" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="421011E8" wp14:editId="2FC224E9">
-[...1 lines deleted...]
-            <wp:effectExtent l="133350" t="114300" r="151130" b="173990"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11F63D5D" wp14:editId="431A34ED">
+            <wp:extent cx="3599529" cy="2028825"/>
+            <wp:effectExtent l="152400" t="114300" r="153670" b="142875"/>
             <wp:docPr id="52009737" name="Picture 15" descr="A person doing a step by step exercise&#10;&#10;Description automatically generated with medium confidence"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="52009737" name="Picture 15" descr="A person doing a step by step exercise&#10;&#10;Description automatically generated with medium confidence"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2806051" cy="1581592"/>
+                      <a:ext cx="3609107" cy="2034223"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln w="88900" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="40000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                     <a:scene3d>
                       <a:camera prst="orthographicFront"/>
                       <a:lightRig rig="twoPt" dir="t">
                         <a:rot lat="0" lon="0" rev="7200000"/>
                       </a:lightRig>
                     </a:scene3d>
                     <a:sp3d>
                       <a:bevelT w="25400" h="19050"/>
                       <a:contourClr>
                         <a:srgbClr val="FFFFFF"/>
                       </a:contourClr>
                     </a:sp3d>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A9D2D8" w14:textId="77777777" w:rsidR="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...83 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="2F6159C4" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44BD8367" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3566E008" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46AD7609" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07961D07" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62E96C79" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FF34163" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>11. Front Lunge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DBA6E19" w14:textId="3C2930F1" w:rsidR="00CE4EFB" w:rsidRPr="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...37 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="22204E3B" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Lunge forward with the right leg. Stand up and lunge forward with the left knee. That is one repetition. Repeat 5-10 times. Only step forward to your comfort level, start slow!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C65EA0D" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D8BB5FD" wp14:editId="278D867D">
-[...1 lines deleted...]
-            <wp:effectExtent l="133350" t="114300" r="140335" b="171450"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EBCCA60" wp14:editId="669FAD17">
+            <wp:extent cx="2409825" cy="2063243"/>
+            <wp:effectExtent l="114300" t="114300" r="142875" b="146685"/>
             <wp:docPr id="551652288" name="Picture 14" descr="A person in blue shirts and shorts running&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="551652288" name="Picture 14" descr="A person in blue shirts and shorts running&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1940519" cy="1661433"/>
+                      <a:ext cx="2419512" cy="2071537"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln w="88900" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="40000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                     <a:scene3d>
                       <a:camera prst="orthographicFront"/>
                       <a:lightRig rig="twoPt" dir="t">
                         <a:rot lat="0" lon="0" rev="7200000"/>
                       </a:lightRig>
                     </a:scene3d>
                     <a:sp3d>
                       <a:bevelT w="25400" h="19050"/>
                       <a:contourClr>
                         <a:srgbClr val="FFFFFF"/>
                       </a:contourClr>
                     </a:sp3d>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6D6190" w14:textId="77777777" w:rsidR="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...23 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="7CD0CC89" w14:textId="77777777" w:rsidR="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20962B0E" w14:textId="77777777" w:rsidR="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13555085" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71439F79" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>12. Side Lunge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0793F11E" w14:textId="3D3F75BE" w:rsidR="00CE4EFB" w:rsidRPr="00CE4EFB" w:rsidRDefault="00CE4EFB" w:rsidP="00CE4EFB">
-[...37 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4A49E0F7" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Lunge to the right side and then return to standing. Repeat on the left side. That is one repetition. Repeat 5-10 times. Only step to the side to your own comfort level, start slow!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F482EE3" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064077B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73D19A67" wp14:editId="0A2EFF4B">
-[...1 lines deleted...]
-            <wp:effectExtent l="152400" t="114300" r="152400" b="171450"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69B6141D" wp14:editId="6A6A110F">
+            <wp:extent cx="2381250" cy="2381250"/>
+            <wp:effectExtent l="133350" t="114300" r="152400" b="171450"/>
             <wp:docPr id="1709834558" name="Picture 13" descr="A person doing squats&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1709834558" name="Picture 13" descr="A person doing squats&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1661760" cy="1661760"/>
+                      <a:ext cx="2387585" cy="2387585"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln w="88900" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="40000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                     <a:scene3d>
                       <a:camera prst="orthographicFront"/>
                       <a:lightRig rig="twoPt" dir="t">
                         <a:rot lat="0" lon="0" rev="7200000"/>
                       </a:lightRig>
                     </a:scene3d>
                     <a:sp3d>
                       <a:bevelT w="25400" h="19050"/>
                       <a:contourClr>
                         <a:srgbClr val="FFFFFF"/>
                       </a:contourClr>
                     </a:sp3d>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5E2776" w14:textId="77777777" w:rsidR="00CE4EFB" w:rsidRDefault="00CE4EFB">
-[...53 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:p w14:paraId="5F3B750F" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07069BF1" w14:textId="77777777" w:rsidR="0064077B" w:rsidRPr="0064077B" w:rsidRDefault="0064077B" w:rsidP="0064077B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D419F6B" w14:textId="245C7EF4" w:rsidR="00D97389" w:rsidRPr="003C2041" w:rsidRDefault="00D97389" w:rsidP="0064077B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D97389" w:rsidRPr="003C2041" w:rsidSect="00850EA6">
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="1036" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D9DD058" w14:textId="77777777" w:rsidR="00936B0B" w:rsidRDefault="00936B0B" w:rsidP="003030FE">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="721A8D4A" w14:textId="77777777" w:rsidR="006E4224" w:rsidRDefault="006E4224">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50421BFB" w14:textId="77777777" w:rsidR="00936B0B" w:rsidRDefault="00936B0B" w:rsidP="003030FE">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6729D065" w14:textId="77777777" w:rsidR="006E4224" w:rsidRDefault="006E4224">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2890,160 +3879,160 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="73AF9894" w14:textId="77777777" w:rsidR="00B30906" w:rsidRDefault="00B30906" w:rsidP="00B30906">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FC8CEF4" w14:textId="77777777" w:rsidR="00D97389" w:rsidRDefault="006B64BC">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="327D6A51" wp14:editId="10647C45">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487486464" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="706B9B2B" wp14:editId="6B2CA8D8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>6381750</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9273587</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1190625" cy="438150"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="8" name="Image 8"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Image 8"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1190625" cy="438150"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A002A8B" wp14:editId="736D21A3">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487486976" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B5659C9" wp14:editId="2ABF3C7A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>876300</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9408332</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1593215" cy="181610"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name="Textbox 9"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1593215" cy="181610"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="00FB2DA1" w14:textId="77777777" w:rsidR="00B30906" w:rsidRDefault="00B30906" w:rsidP="00B30906">
+                        <w:p w14:paraId="343C805D" w14:textId="6BC00863" w:rsidR="00D97389" w:rsidRDefault="006B64BC">
                           <w:pPr>
                             <w:spacing w:before="13"/>
                             <w:ind w:left="60"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
@@ -3070,78 +4059,78 @@
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                             </w:rPr>
                             <w:t>|</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                               <w:spacing w:val="-4"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                             </w:rPr>
                             <w:t>Updated</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                               <w:spacing w:val="-4"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="003C2041">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                             </w:rPr>
                             <w:t>July 2026</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7A002A8B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="2B5659C9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:69pt;margin-top:740.8pt;width:125.45pt;height:14.3pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEuL9WlAEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/oPwi6N4oztOiMOMW2osOA&#10;YhvQ7QMUWYqNWaJKKrHz96NUJxm227ALTZnU43uPWt9PfhAHi9RDaGS1WEphg4G2D7tG/vj+eH0n&#10;BSUdWj1AsI08WpL3m6s36zHWdgUdDK1FwSCB6jE2sksp1kqR6azXtIBoAxcdoNeJj7hTLeqR0f2g&#10;VsvlrRoB24hgLBH/fXgtyk3Bd86a9NU5skkMjWRuqUQscZuj2qx1vUMdu97MNPQ/sPC6Dzz0DPWg&#10;kxZ77P+C8r1BIHBpYcArcK43tmhgNdXyDzXPnY62aGFzKJ5tov8Ha74cnuM3FGn6ABMvsIig+ATm&#10;J7E3aoxUzz3ZU6qJu7PQyaHPX5Yg+CJ7ezz7aackTEa7efd2Vd1IYbhW3VW3VTFcXW5HpPTJghc5&#10;aSTyvgoDfXiilOfr+tQyk3mdn5mkaTtxS0630B5ZxMh7bCS97DVaKYbPgY3KSz8leEq2pwTT8BHK&#10;08haArzfJ3B9mXzBnSfzBgqh+bXkFf9+Ll2XN735BQAA//8DAFBLAwQUAAYACAAAACEACB+1yOIA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFE7LURuGqeqEJyQEGk4cHRi&#10;N4kar0PstuHvWU5w29kdzb7Jd7Mb2MVOofeoIFkKYBYbb3psFXxUL/cSWIgajR48WgXfNsCuuL3J&#10;dWb8FUt7OcSWUQiGTCvoYhwzzkPTWafD0o8W6Xb0k9OR5NRyM+krhbuBr4RIudM90odOj/aps83p&#10;cHYK9p9YPvdfb/V7eSz7qtoIfE1PSt0t5v0WWLRz/DPDLz6hQ0FMtT+jCWwgvZbUJdLwIJMUGFnW&#10;Um6A1bR6TMQKeJHz/y2KHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDEuL9WlAEAABsD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAIH7XI4gAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAAO4DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 9" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:69pt;margin-top:740.8pt;width:125.45pt;height:14.3pt;z-index:-15829504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEuL9WlAEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/oPwi6N4oztOiMOMW2osOA&#10;YhvQ7QMUWYqNWaJKKrHz96NUJxm227ALTZnU43uPWt9PfhAHi9RDaGS1WEphg4G2D7tG/vj+eH0n&#10;BSUdWj1AsI08WpL3m6s36zHWdgUdDK1FwSCB6jE2sksp1kqR6azXtIBoAxcdoNeJj7hTLeqR0f2g&#10;VsvlrRoB24hgLBH/fXgtyk3Bd86a9NU5skkMjWRuqUQscZuj2qx1vUMdu97MNPQ/sPC6Dzz0DPWg&#10;kxZ77P+C8r1BIHBpYcArcK43tmhgNdXyDzXPnY62aGFzKJ5tov8Ha74cnuM3FGn6ABMvsIig+ATm&#10;J7E3aoxUzz3ZU6qJu7PQyaHPX5Yg+CJ7ezz7aackTEa7efd2Vd1IYbhW3VW3VTFcXW5HpPTJghc5&#10;aSTyvgoDfXiilOfr+tQyk3mdn5mkaTtxS0630B5ZxMh7bCS97DVaKYbPgY3KSz8leEq2pwTT8BHK&#10;08haArzfJ3B9mXzBnSfzBgqh+bXkFf9+Ll2XN735BQAA//8DAFBLAwQUAAYACAAAACEACB+1yOIA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFE7LURuGqeqEJyQEGk4cHRi&#10;N4kar0PstuHvWU5w29kdzb7Jd7Mb2MVOofeoIFkKYBYbb3psFXxUL/cSWIgajR48WgXfNsCuuL3J&#10;dWb8FUt7OcSWUQiGTCvoYhwzzkPTWafD0o8W6Xb0k9OR5NRyM+krhbuBr4RIudM90odOj/aps83p&#10;cHYK9p9YPvdfb/V7eSz7qtoIfE1PSt0t5v0WWLRz/DPDLz6hQ0FMtT+jCWwgvZbUJdLwIJMUGFnW&#10;Um6A1bR6TMQKeJHz/y2KHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDEuL9WlAEAABsD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAIH7XI4gAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAAO4DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="00FB2DA1" w14:textId="77777777" w:rsidR="00B30906" w:rsidRDefault="00B30906" w:rsidP="00B30906">
+                  <w:p w14:paraId="343C805D" w14:textId="6BC00863" w:rsidR="00D97389" w:rsidRDefault="006B64BC">
                     <w:pPr>
                       <w:spacing w:before="13"/>
                       <w:ind w:left="60"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
@@ -3168,106 +4157,106 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                       </w:rPr>
                       <w:t>|</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                       </w:rPr>
                       <w:t>Updated</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="003C2041">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                       </w:rPr>
                       <w:t>July 2026</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CB04FE5" wp14:editId="52F5CA66">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487487488" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="057FE09A" wp14:editId="15D823FA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2730500</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9408332</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3352165" cy="181610"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textbox 10"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3352165" cy="181610"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="398A17ED" w14:textId="77777777" w:rsidR="00B30906" w:rsidRDefault="00B30906" w:rsidP="00B30906">
+                        <w:p w14:paraId="18077B38" w14:textId="77777777" w:rsidR="00D97389" w:rsidRDefault="006B64BC">
                           <w:pPr>
                             <w:spacing w:before="13"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                             </w:rPr>
                             <w:t>ehs.colorado.edu</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                             </w:rPr>
                             <w:t>|</w:t>
@@ -3308,54 +4297,54 @@
                           <w:hyperlink r:id="rId2">
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial"/>
                                 <w:color w:val="1154CC"/>
                                 <w:spacing w:val="-2"/>
                                 <w:u w:val="thick" w:color="1154CC"/>
                               </w:rPr>
                               <w:t>ehs@colorado.edu</w:t>
                             </w:r>
                           </w:hyperlink>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="3CB04FE5" id="Textbox 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:215pt;margin-top:740.8pt;width:263.95pt;height:14.3pt;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4VXvsmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1E1XW62ipquFFQhp&#10;BUgLH+A6dhMRe8yM26R/z9ibtghuaC/2eGb8/N4bb+4nP4ijReohNLJaLKWwwUDbh30jf3z/+O5O&#10;Cko6tHqAYBt5siTvt2/fbMZY2xV0MLQWBYMEqsfYyC6lWCtFprNe0wKiDVx0gF4nPuJetahHRveD&#10;Wi2XazUCthHBWCLOPr4U5bbgO2dN+uoc2SSGRjK3VFYs6y6varvR9R517Hoz09D/wcLrPvCjF6hH&#10;nbQ4YP8PlO8NAoFLCwNegXO9sUUDq6mWf6l57nS0RQubQ/FiE70erPlyfI7fUKTpPUw8wCKC4hOY&#10;n8TeqDFSPfdkT6km7s5CJ4c+7yxB8EX29nTx005JGE7e3NyuqvWtFIZr1V21rorh6no7IqVPFrzI&#10;QSOR51UY6OMTpfy+rs8tM5mX9zOTNO0m0beZNHfmzA7aE2sZeZyNpF8HjVaK4XNgv/LszwGeg905&#10;wDR8gPJDsqQAD4cEri8ErrgzAR5E4TV/mjzpP8+l6/q1t78BAAD//wMAUEsDBBQABgAIAAAAIQAu&#10;wLcp4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ3ShibEqSoEJyRE&#10;Gg4cndhNrMbrELtt+HuWExx3ZjT7ptjObmBnMwXrUUKyEMAMtl5b7CR81C93G2AhKtRq8GgkfJsA&#10;2/L6qlC59heszHkfO0YlGHIloY9xzDkPbW+cCgs/GiTv4CenIp1Tx/WkLlTuBr4UIuVOWaQPvRrN&#10;U2/a4/7kJOw+sXq2X2/Ne3WobF1nAl/To5S3N/PuEVg0c/wLwy8+oUNJTI0/oQ5skLC6F7QlkrHa&#10;JCkwimTrhwxYQ9I6EUvgZcH/ryh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPhVe+yZ&#10;AQAAIgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC7A&#10;tyniAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="057FE09A" id="Textbox 10" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:215pt;margin-top:740.8pt;width:263.95pt;height:14.3pt;z-index:-15828992;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4VXvsmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1E1XW62ipquFFQhp&#10;BUgLH+A6dhMRe8yM26R/z9ibtghuaC/2eGb8/N4bb+4nP4ijReohNLJaLKWwwUDbh30jf3z/+O5O&#10;Cko6tHqAYBt5siTvt2/fbMZY2xV0MLQWBYMEqsfYyC6lWCtFprNe0wKiDVx0gF4nPuJetahHRveD&#10;Wi2XazUCthHBWCLOPr4U5bbgO2dN+uoc2SSGRjK3VFYs6y6varvR9R517Hoz09D/wcLrPvCjF6hH&#10;nbQ4YP8PlO8NAoFLCwNegXO9sUUDq6mWf6l57nS0RQubQ/FiE70erPlyfI7fUKTpPUw8wCKC4hOY&#10;n8TeqDFSPfdkT6km7s5CJ4c+7yxB8EX29nTx005JGE7e3NyuqvWtFIZr1V21rorh6no7IqVPFrzI&#10;QSOR51UY6OMTpfy+rs8tM5mX9zOTNO0m0beZNHfmzA7aE2sZeZyNpF8HjVaK4XNgv/LszwGeg905&#10;wDR8gPJDsqQAD4cEri8ErrgzAR5E4TV/mjzpP8+l6/q1t78BAAD//wMAUEsDBBQABgAIAAAAIQAu&#10;wLcp4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ3ShibEqSoEJyRE&#10;Gg4cndhNrMbrELtt+HuWExx3ZjT7ptjObmBnMwXrUUKyEMAMtl5b7CR81C93G2AhKtRq8GgkfJsA&#10;2/L6qlC59heszHkfO0YlGHIloY9xzDkPbW+cCgs/GiTv4CenIp1Tx/WkLlTuBr4UIuVOWaQPvRrN&#10;U2/a4/7kJOw+sXq2X2/Ne3WobF1nAl/To5S3N/PuEVg0c/wLwy8+oUNJTI0/oQ5skLC6F7QlkrHa&#10;JCkwimTrhwxYQ9I6EUvgZcH/ryh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPhVe+yZ&#10;AQAAIgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC7A&#10;tyniAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="398A17ED" w14:textId="77777777" w:rsidR="00B30906" w:rsidRDefault="00B30906" w:rsidP="00B30906">
+                  <w:p w14:paraId="18077B38" w14:textId="77777777" w:rsidR="00D97389" w:rsidRDefault="006B64BC">
                     <w:pPr>
                       <w:spacing w:before="13"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                       </w:rPr>
                       <w:t>ehs.colorado.edu</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial"/>
                       </w:rPr>
                       <w:t>|</w:t>
@@ -3392,165 +4381,1290 @@
                         <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:hyperlink r:id="rId3">
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial"/>
                           <w:color w:val="1154CC"/>
                           <w:spacing w:val="-2"/>
                           <w:u w:val="thick" w:color="1154CC"/>
                         </w:rPr>
                         <w:t>ehs@colorado.edu</w:t>
                       </w:r>
                     </w:hyperlink>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4A5FBD46" w14:textId="77777777" w:rsidR="00B30906" w:rsidRDefault="00B30906">
-[...3 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C264C1C" w14:textId="77777777" w:rsidR="00936B0B" w:rsidRDefault="00936B0B" w:rsidP="003030FE">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1E814602" w14:textId="77777777" w:rsidR="006E4224" w:rsidRDefault="006E4224">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D597F92" w14:textId="77777777" w:rsidR="00936B0B" w:rsidRDefault="00936B0B" w:rsidP="003030FE">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7AADF60D" w14:textId="77777777" w:rsidR="006E4224" w:rsidRDefault="006E4224">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...77 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="007D73B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="03B4781C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04D21268"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F3E9E5C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B696BC7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0FA2118E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E730544"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C4E4AB4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15B867BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F634CF92"/>
+    <w:lvl w:ilvl="0" w:tplc="9162CF82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D7F4556"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A409872"/>
+    <w:lvl w:ilvl="0" w:tplc="E974BC64">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="810" w:hanging="270"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E5464292">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="371EDC60">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D5A0F2AA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F790035A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EBB89F46">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BC1873DC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="360AA8A0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="95D45320">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="225A11DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C4E4AB4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28C254FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FCEED594"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C310280"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="26501696"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CB301FD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FCEED594"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F60278D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F634CF92"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E52661D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4866E8C6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58B865A3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DBA6F860"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3655,181 +5769,678 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="265620354">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C2704E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5F8CFBAC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F366E7E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C4E4AB4"/>
+    <w:lvl w:ilvl="0" w:tplc="545CD51C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="635A30C1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4DECCBE8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74330AA2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6C58ED82"/>
+    <w:lvl w:ilvl="0" w:tplc="495A94F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E5A45E66">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2808" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CE82ED40">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4FF87528">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="101084B6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5832" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D2BCECA4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0B4CABB2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7848" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7D8A7FDA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8856" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5CEE7E10">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9864" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="885068601">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1666189">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="641810523">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="400952220">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1117680473">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="661156144">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="194470820">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="265620354">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1407995474">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1596091886">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1779520940">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1453011992">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="58135993">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2141610866">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2026784590">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1878464750">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1933971394">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008C077F"/>
-[...24 lines deleted...]
-    <w:rsid w:val="00764951"/>
+    <w:rsidRoot w:val="00D97389"/>
+    <w:rsid w:val="000759CF"/>
+    <w:rsid w:val="00084096"/>
+    <w:rsid w:val="000A2141"/>
+    <w:rsid w:val="000B4917"/>
+    <w:rsid w:val="000C22C1"/>
+    <w:rsid w:val="000D02DF"/>
+    <w:rsid w:val="000D0C88"/>
+    <w:rsid w:val="00105FAC"/>
+    <w:rsid w:val="001766CA"/>
+    <w:rsid w:val="001959D0"/>
+    <w:rsid w:val="001D25A5"/>
+    <w:rsid w:val="0022203C"/>
+    <w:rsid w:val="002370B0"/>
+    <w:rsid w:val="00243453"/>
+    <w:rsid w:val="002B5DB3"/>
+    <w:rsid w:val="003C2041"/>
+    <w:rsid w:val="003C6BFE"/>
+    <w:rsid w:val="00447B04"/>
+    <w:rsid w:val="00477055"/>
+    <w:rsid w:val="004A5EBD"/>
+    <w:rsid w:val="005006F5"/>
+    <w:rsid w:val="00546E5A"/>
+    <w:rsid w:val="005821A8"/>
+    <w:rsid w:val="005B79A4"/>
+    <w:rsid w:val="005E6B36"/>
+    <w:rsid w:val="00600820"/>
+    <w:rsid w:val="00625F35"/>
+    <w:rsid w:val="0064077B"/>
+    <w:rsid w:val="006702EC"/>
+    <w:rsid w:val="0069798F"/>
+    <w:rsid w:val="006A4328"/>
+    <w:rsid w:val="006B64BC"/>
+    <w:rsid w:val="006E4224"/>
+    <w:rsid w:val="00725270"/>
     <w:rsid w:val="007B009E"/>
-    <w:rsid w:val="008017B1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00826380"/>
+    <w:rsid w:val="00850EA6"/>
     <w:rsid w:val="008B0429"/>
-    <w:rsid w:val="008C077F"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00FF45CC"/>
+    <w:rsid w:val="008B2696"/>
+    <w:rsid w:val="00905395"/>
+    <w:rsid w:val="009437EC"/>
+    <w:rsid w:val="009739A6"/>
+    <w:rsid w:val="00993575"/>
+    <w:rsid w:val="00994FAB"/>
+    <w:rsid w:val="009E52DB"/>
+    <w:rsid w:val="009F0301"/>
+    <w:rsid w:val="009F2ED8"/>
+    <w:rsid w:val="00A15A95"/>
+    <w:rsid w:val="00A43D65"/>
+    <w:rsid w:val="00A44CA9"/>
+    <w:rsid w:val="00A563D0"/>
+    <w:rsid w:val="00B84899"/>
+    <w:rsid w:val="00D41A94"/>
+    <w:rsid w:val="00D91E97"/>
+    <w:rsid w:val="00D97389"/>
+    <w:rsid w:val="00DC2242"/>
+    <w:rsid w:val="00DC2E89"/>
+    <w:rsid w:val="00E01C7D"/>
+    <w:rsid w:val="00F37CC3"/>
+    <w:rsid w:val="00FA11F1"/>
+    <w:rsid w:val="00FE4E8C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="66521964"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{7AD36C58-D99E-473D-882F-13B6670DAA1B}"/>
+  <w14:docId w14:val="4ADCE4D1"/>
+  <w15:docId w15:val="{FB444F6E-879F-4A36-9C87-C6664885E24B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3856,51 +6467,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4170,832 +6781,563 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="360"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="1"/>
+      <w:ind w:right="357"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="34"/>
+      <w:szCs w:val="34"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="360"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="200"/>
+      <w:ind w:left="900"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="44"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="44"/>
+      <w:ind w:left="1439" w:hanging="179"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003030FE"/>
+    <w:rsid w:val="003C2041"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003030FE"/>
+    <w:rsid w:val="003C2041"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003030FE"/>
+    <w:rsid w:val="003C2041"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003030FE"/>
+    <w:rsid w:val="003C2041"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00801AD6"/>
+    <w:rsid w:val="00F37CC3"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...45 lines deleted...]
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...322 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ehs@colorado.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ehs@colorado.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ehs@colorado.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ehs@colorado.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>550</Words>
-  <Characters>3141</Characters>
+  <Words>546</Words>
+  <Characters>3115</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
+  <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3684</CharactersWithSpaces>
+  <CharactersWithSpaces>3654</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dc:title>BioSafety Cabinet Guidance Document - Updated</dc:title>
   <dc:creator>Ryan Day</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2026-06-25T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Producer">
+    <vt:lpwstr>Skia/PDF m123 Google Docs Renderer</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-06-25T00:00:00Z</vt:filetime>
+  </property>
+</Properties>
+</file>