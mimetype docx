--- v0 (2025-10-06)
+++ v1 (2026-06-27)
@@ -1,52 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.ms-office.activeX"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-  <Override PartName="/word/activeX/activeX2.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3B50FB73" w14:textId="67578D89" w:rsidR="005B2E30" w:rsidRPr="00784CB7" w:rsidRDefault="005B2E30" w:rsidP="00A27381">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784CB7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Instructions for seeking pre-approval for travel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12D78E33" w14:textId="7276FAAA" w:rsidR="003044C4" w:rsidRPr="00326F59" w:rsidRDefault="003044C4" w:rsidP="005B2E30">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C2F346B" w14:textId="3DD79B67" w:rsidR="00326F59" w:rsidRPr="008613C0" w:rsidRDefault="001F79FD" w:rsidP="00326F59">
@@ -301,79 +298,78 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30375DBF" w14:textId="032E2DC5" w:rsidR="001F79FD" w:rsidRPr="00DE3673" w:rsidRDefault="001F79FD" w:rsidP="00784CB7">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3673">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE3673">
+      <w:r w:rsidR="00436EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="315DCBD3">
+        <w:pict w14:anchorId="315DCBD3">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:236.25pt;height:18pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:236.25pt;height:18pt">
             <v:imagedata r:id="rId6" o:title=""/>
           </v:shape>
-          <w:control r:id="rId7" w:name="DefaultOcxName1" w:shapeid="_x0000_i1031"/>
-        </w:object>
+        </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="571431AA" w14:textId="77777777" w:rsidR="001F79FD" w:rsidRPr="00DE3673" w:rsidRDefault="001F79FD" w:rsidP="00784CB7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3673">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>To send a copy of this request to multiple email recipients designate by a comma. Example: first.last@colorado.edu, first.last@colorado.edu (both will receive an email copy of this request upon submission).  If you’re a student who has received permission from a faculty member to create a purchase request, create a request for reimbursement, or to request approval to travel, you MUST include in the email section of this request, the email of the faculty who has authorized the transaction, so that they receive a copy of your request form. Forms submitted without this information cannot be processed and you will be asked to re-submit your transaction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CC23953" w14:textId="77777777" w:rsidR="001F79FD" w:rsidRPr="00326F59" w:rsidRDefault="001F79FD" w:rsidP="001F79FD"/>
     <w:p w14:paraId="021DF495" w14:textId="6324494E" w:rsidR="001F79FD" w:rsidRDefault="001F79FD" w:rsidP="00784CB7">
@@ -385,86 +381,68 @@
         </w:numPr>
         <w:ind w:left="810" w:hanging="270"/>
       </w:pPr>
       <w:r w:rsidRPr="00326F59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Extremely Important note: we </w:t>
       </w:r>
       <w:r w:rsidR="00233886">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">generally </w:t>
       </w:r>
       <w:r w:rsidRPr="00326F59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">cannot reimburse any out-of-pocket airfare.  You must book your flight through CU’s travel agency or </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> so that it’s direct billed to CU.  Instructions on how to book your flight will be included in the email you receive from our team after you submit your DA form</w:t>
+        <w:t>cannot reimburse any out-of-pocket airfare.  You must book your flight through CU’s travel agency or Concur so that it’s direct billed to CU.  Instructions on how to book your flight will be included in the email you receive from our team after you submit your DA form</w:t>
       </w:r>
       <w:r w:rsidRPr="00326F59">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="699C756D" w14:textId="77777777" w:rsidR="00A27381" w:rsidRDefault="00A27381" w:rsidP="00A27381"/>
     <w:p w14:paraId="33B45AFD" w14:textId="0C1A11D7" w:rsidR="00A27381" w:rsidRPr="00326F59" w:rsidRDefault="00A27381" w:rsidP="00A27381">
       <w:r w:rsidRPr="00326F59">
         <w:t>Step 2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (For CU employees only)</w:t>
       </w:r>
       <w:r w:rsidRPr="00326F59">
         <w:t xml:space="preserve">: If you haven’t already added the CS team members as delegates in concur, follow the instructions found at this </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="002746FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00326F59">
         <w:t xml:space="preserve"> to add CS team members stephanie.morris@colorado.edu, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC4E45">
         <w:t>tammy.lane@colorado.edu</w:t>
       </w:r>
       <w:r w:rsidRPr="00326F59">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00326F59">
         <w:t xml:space="preserve">mike.collier@colorado.edu, </w:t>
       </w:r>
       <w:r w:rsidRPr="00233886">
         <w:t>alec.lavender@colorado.edu</w:t>
       </w:r>
@@ -590,51 +568,51 @@
         <w:t xml:space="preserve">Step 1: Submit a travel request for approval through concur by following these instructions.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="199F88D6" w14:textId="200B945B" w:rsidR="005B2E30" w:rsidRPr="00784CB7" w:rsidRDefault="005B2E30" w:rsidP="00784CB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1350" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00326F59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Log into concur.  To get to Concur, log in to your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="008613C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>campus portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00326F59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  On the CU </w:t>
       </w:r>
       <w:r w:rsidRPr="00784CB7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Resources tab, select Business Tools then select Concur Travel &amp; Expense System.</w:t>
@@ -684,110 +662,74 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Complete the required fields on the Request Header tab</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EA733D3" w14:textId="77777777" w:rsidR="005B2E30" w:rsidRPr="00326F59" w:rsidRDefault="005B2E30" w:rsidP="00784CB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1710"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00326F59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you anticipate traveling to more than one city and/or country, enter where you plan to spend </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> your travel time as the Main Destination Country. You’ll identify the other cities/countries later.</w:t>
+        <w:t>If you anticipate traveling to more than one city and/or country, enter where you plan to spend the majority of your travel time as the Main Destination Country. You’ll identify the other cities/countries later.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F7BFEE5" w14:textId="77777777" w:rsidR="005B2E30" w:rsidRPr="00326F59" w:rsidRDefault="005B2E30" w:rsidP="00784CB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1710"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00326F59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">For international trips, if you are unsure of whether you are taking information or equipment subject to export control, select Yes </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> your campus’ Export Control office will be notified about your trip.</w:t>
+        <w:t>For international trips, if you are unsure of whether you are taking information or equipment subject to export control, select Yes so your campus’ Export Control office will be notified about your trip.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B4EC5DD" w14:textId="77777777" w:rsidR="00326F59" w:rsidRDefault="005B2E30" w:rsidP="00784CB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1710"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047593D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fully</w:t>
       </w:r>
@@ -836,99 +778,99 @@
         </w:numPr>
         <w:ind w:left="1710"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00326F59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Use Concu</w:t>
       </w:r>
       <w:r w:rsidRPr="00326F59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00326F59">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>domestic travel link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00326F59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00326F59">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>international travel link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00326F59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00326F59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00326F59">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Christopherson Business Travel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00326F59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00326F59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1041,70 +983,86 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Speedtype (Finance Fiscal Roles)</w:t>
       </w:r>
       <w:r w:rsidR="00003748">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – do NOT select HR Supervisor (HCM Reports to).</w:t>
       </w:r>
       <w:r w:rsidRPr="00003748">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED7FBBE" w14:textId="29476A5B" w:rsidR="00326F59" w:rsidRPr="008613C0" w:rsidRDefault="00326F59" w:rsidP="00784CB7">
+    <w:p w14:paraId="1ED7FBBE" w14:textId="0D5C1F4E" w:rsidR="00326F59" w:rsidRPr="008613C0" w:rsidRDefault="00326F59" w:rsidP="00784CB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:ind w:left="1710" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008613C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>By selecting Speedtype (Finance Fiscal Roles) the request will be routed to the correct approver who is Chair Ken Anderson.</w:t>
+        <w:t xml:space="preserve">By selecting Speedtype (Finance Fiscal Roles) the request will be routed to the correct approver who is Chair </w:t>
+      </w:r>
+      <w:r w:rsidR="00623E24" w:rsidRPr="00623E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sriram Sankaranarayanan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008613C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EE16131" w14:textId="77777777" w:rsidR="00326F59" w:rsidRPr="00326F59" w:rsidRDefault="00326F59" w:rsidP="00784CB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:ind w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00326F59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1131,92 +1089,98 @@
       <w:r w:rsidRPr="00326F59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Select the Segments tab. Air Ticket information is required and impacts approval flow for your request. Click the plane icon and select Air Ticket.  Use the radio buttons to select whether your trip is Round Trip, One Way, or Multi Segment. If there is a layover or plane change at any part of your flight, select Multi Segment.  List the air segments of your trip so they match your preliminary trip itinerary.  If traveling by a mode of transportation other than flight, still enter the details under the Air Travel section and provide the transportation mode in the comments.</w:t>
       </w:r>
       <w:r w:rsidR="00784CB7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00784CB7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note: Car Rental and Hotel Reservation segments are optional.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7F9449" w14:textId="682684E9" w:rsidR="005B2E30" w:rsidRPr="002746FE" w:rsidRDefault="00326F59" w:rsidP="00784CB7">
+    <w:p w14:paraId="3C7F9449" w14:textId="3C363624" w:rsidR="005B2E30" w:rsidRPr="002746FE" w:rsidRDefault="00326F59" w:rsidP="00784CB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:ind w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00326F59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Review the Approval Flow tab.  Your request will first route to </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002746FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>SpeedType</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">SpeedType approver which is Chair </w:t>
+      </w:r>
+      <w:r w:rsidR="00623E24" w:rsidRPr="00623E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sriram Sankaranarayanan</w:t>
+      </w:r>
       <w:r w:rsidRPr="002746FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> approver which is Chair Ken Anderson.  </w:t>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05688166" w14:textId="77777777" w:rsidR="005B2E30" w:rsidRPr="00326F59" w:rsidRDefault="005B2E30" w:rsidP="00784CB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:ind w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00326F59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1411,51 +1375,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If you’re booking an international trip through CBT, your agent will be able to work with you when they receive the automated email.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5920195C" w14:textId="77777777" w:rsidR="005B2E30" w:rsidRPr="00326F59" w:rsidRDefault="005B2E30" w:rsidP="005B2E30"/>
     <w:p w14:paraId="7E2BAB3F" w14:textId="477F8FAF" w:rsidR="003B43E5" w:rsidRPr="00326F59" w:rsidRDefault="0048738A" w:rsidP="00784CB7">
       <w:r w:rsidRPr="00326F59">
         <w:t xml:space="preserve">Step 2: </w:t>
       </w:r>
       <w:r w:rsidR="003B43E5" w:rsidRPr="00326F59">
         <w:t>If you haven’t already added the CS team members as delegates in concur, f</w:t>
       </w:r>
       <w:r w:rsidRPr="00326F59">
         <w:t xml:space="preserve">ollow the </w:t>
       </w:r>
       <w:r w:rsidR="00877DC7" w:rsidRPr="00326F59">
         <w:t xml:space="preserve">instructions found </w:t>
       </w:r>
       <w:r w:rsidR="00DE3673" w:rsidRPr="00326F59">
         <w:t xml:space="preserve">at this </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00DE3673" w:rsidRPr="002746FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00326F59">
         <w:t xml:space="preserve"> to add CS team members</w:t>
       </w:r>
       <w:r w:rsidR="003B43E5" w:rsidRPr="00326F59">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00475452" w:rsidRPr="00326F59">
         <w:t>stephanie.morris@colorado.edu</w:t>
       </w:r>
       <w:r w:rsidRPr="00326F59">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00AC4E45" w:rsidRPr="00AC4E45">
         <w:t>tammy.lane@colorado.edu</w:t>
       </w:r>
       <w:r w:rsidRPr="00326F59">
         <w:t>,</w:t>
       </w:r>
@@ -1483,51 +1447,51 @@
       <w:r w:rsidR="00233886" w:rsidRPr="00233886">
         <w:t>kailee.brown@colorado.edu</w:t>
       </w:r>
       <w:r w:rsidR="00233886">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00326F59">
         <w:t>as prepare delegates to your concur profile so that we have access to create expense reports on your behalf and to monitor your concur approval request.  Assign all permissions by checking off all available selections (i.e. can prepare, can submit requests etc.).</w:t>
       </w:r>
       <w:r w:rsidR="003B43E5" w:rsidRPr="00326F59">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FDA6342" w14:textId="77777777" w:rsidR="0048738A" w:rsidRPr="00326F59" w:rsidRDefault="0048738A" w:rsidP="0048738A">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66AAA993" w14:textId="6EE2E704" w:rsidR="00DE3673" w:rsidRPr="00326F59" w:rsidRDefault="0048738A" w:rsidP="00784CB7">
       <w:r w:rsidRPr="00326F59">
         <w:t>Step 3</w:t>
       </w:r>
       <w:r w:rsidR="005B2E30" w:rsidRPr="00326F59">
         <w:t xml:space="preserve">: Submit a Department Travel Authorization (DA) Request Form </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="005B2E30">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://csfinance.colorado.edu/travel-authorization-request-form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005B2E30">
         <w:rPr>
           <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009837B3" w:rsidRPr="00326F59">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="005B2E30" w:rsidRPr="00326F59">
         <w:t xml:space="preserve"> receive approval for travel via the receipt of a DA number.  Once your DA request is submitted CS team will review the request</w:t>
       </w:r>
       <w:r w:rsidR="009837B3" w:rsidRPr="00326F59">
         <w:t xml:space="preserve"> and will </w:t>
       </w:r>
       <w:r w:rsidR="005B2E30" w:rsidRPr="00326F59">
         <w:t xml:space="preserve">check that the concur approval is in place and then you’ll receive an email from either CS team or </w:t>
       </w:r>
@@ -1639,60 +1603,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="726076CC" w14:textId="044B59C5" w:rsidR="00784CB7" w:rsidRPr="00DE3673" w:rsidRDefault="00784CB7" w:rsidP="00784CB7">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3673">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE3673">
+      <w:r w:rsidR="00436EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="3A544AFB">
-          <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:236.25pt;height:18pt" o:ole="">
+        <w:pict w14:anchorId="3A544AFB">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:236.25pt;height:18pt">
             <v:imagedata r:id="rId6" o:title=""/>
           </v:shape>
-          <w:control r:id="rId15" w:name="DefaultOcxName11" w:shapeid="_x0000_i1034"/>
-        </w:object>
+        </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="79BA61C6" w14:textId="77777777" w:rsidR="00784CB7" w:rsidRPr="00DE3673" w:rsidRDefault="00784CB7" w:rsidP="00784CB7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3673">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>To send a copy of this request to multiple email recipients designate by a comma. Example: first.last@colorado.edu, first.last@colorado.edu (both will receive an email copy of this request upon submission).  If you’re a student who has received permission from a faculty member to create a purchase request, create a request for reimbursement, or to request approval to travel, you MUST include in the email section of this request, the email of the faculty who has authorized the transaction, so that they receive a copy of your request form. Forms submitted without this information cannot be processed and you will be asked to re-submit your transaction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E45D7E5" w14:textId="77777777" w:rsidR="00784CB7" w:rsidRPr="00326F59" w:rsidRDefault="00784CB7" w:rsidP="00784CB7"/>
     <w:p w14:paraId="714240FE" w14:textId="77777777" w:rsidR="008A619C" w:rsidRPr="00326F59" w:rsidRDefault="008A619C" w:rsidP="008A619C">
@@ -1704,69 +1667,51 @@
         </w:numPr>
         <w:ind w:left="810" w:hanging="270"/>
       </w:pPr>
       <w:r w:rsidRPr="00326F59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Extremely Important note: we </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">generally </w:t>
       </w:r>
       <w:r w:rsidRPr="00326F59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">cannot reimburse any out-of-pocket airfare.  You must book your flight through CU’s travel agency or </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> so that it’s direct billed to CU.  Instructions on how to book your flight will be included in the email you receive from our team after you submit your DA form</w:t>
+        <w:t>cannot reimburse any out-of-pocket airfare.  You must book your flight through CU’s travel agency or Concur so that it’s direct billed to CU.  Instructions on how to book your flight will be included in the email you receive from our team after you submit your DA form</w:t>
       </w:r>
       <w:r w:rsidRPr="00326F59">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A1D495B" w14:textId="77777777" w:rsidR="005B2E30" w:rsidRDefault="005B2E30" w:rsidP="005B2E30">
       <w:pPr>
         <w:rPr>
           <w:color w:val="1F497D"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2093DC83" w14:textId="0AE42912" w:rsidR="005B2E30" w:rsidRDefault="005B2E30" w:rsidP="00784CB7">
       <w:pPr>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">When your request is fully approved through concur </w:t>
       </w:r>
@@ -1870,105 +1815,105 @@
         <w:rPr>
           <w:b/>
           <w:color w:val="1F497D"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D580769" w14:textId="164E75C5" w:rsidR="003044C4" w:rsidRDefault="003044C4" w:rsidP="003044C4">
       <w:pPr>
         <w:rPr>
           <w:color w:val="1F497D"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003044C4" w:rsidSect="00BE61C0">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="900" w:right="1170" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01C76495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E342E856"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2964,151 +2909,151 @@
   <w:num w:numId="7" w16cid:durableId="1551844680">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1996257178">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="361366005">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="607929115">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="529992819">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1371370696">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1527908277">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B2E30"/>
     <w:rsid w:val="00003748"/>
     <w:rsid w:val="000C021B"/>
     <w:rsid w:val="00121695"/>
     <w:rsid w:val="00141228"/>
     <w:rsid w:val="001F79FD"/>
     <w:rsid w:val="00233886"/>
     <w:rsid w:val="002746FE"/>
     <w:rsid w:val="003044C4"/>
     <w:rsid w:val="00326F59"/>
+    <w:rsid w:val="00344399"/>
     <w:rsid w:val="00350105"/>
     <w:rsid w:val="00350F20"/>
     <w:rsid w:val="0037693B"/>
     <w:rsid w:val="003B43E5"/>
     <w:rsid w:val="00446483"/>
     <w:rsid w:val="00447FC3"/>
     <w:rsid w:val="00475452"/>
     <w:rsid w:val="0047593D"/>
     <w:rsid w:val="0048738A"/>
     <w:rsid w:val="00516426"/>
     <w:rsid w:val="0056790D"/>
     <w:rsid w:val="005B2E30"/>
     <w:rsid w:val="005F2965"/>
+    <w:rsid w:val="00623E24"/>
     <w:rsid w:val="00747A04"/>
     <w:rsid w:val="00784CB7"/>
     <w:rsid w:val="00793535"/>
     <w:rsid w:val="008474B1"/>
     <w:rsid w:val="008613C0"/>
     <w:rsid w:val="008772A2"/>
     <w:rsid w:val="008775A7"/>
     <w:rsid w:val="00877DC7"/>
     <w:rsid w:val="00887ED1"/>
     <w:rsid w:val="008A619C"/>
     <w:rsid w:val="008F3880"/>
     <w:rsid w:val="009837B3"/>
     <w:rsid w:val="009F6996"/>
     <w:rsid w:val="00A27381"/>
     <w:rsid w:val="00A371AD"/>
     <w:rsid w:val="00A605B1"/>
     <w:rsid w:val="00AC4E45"/>
     <w:rsid w:val="00AE0742"/>
     <w:rsid w:val="00B329D7"/>
     <w:rsid w:val="00B96D16"/>
     <w:rsid w:val="00BD789C"/>
     <w:rsid w:val="00BE61C0"/>
     <w:rsid w:val="00BE7255"/>
     <w:rsid w:val="00CE1EEE"/>
     <w:rsid w:val="00D1718F"/>
     <w:rsid w:val="00D8487B"/>
     <w:rsid w:val="00DD3996"/>
     <w:rsid w:val="00DE3673"/>
     <w:rsid w:val="00E31555"/>
     <w:rsid w:val="00F044B7"/>
     <w:rsid w:val="00F435A8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1028"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7A8BF75B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7492C0C5-F91E-4EA6-B482-B6BB9AFCD1A0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3562,51 +3507,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009837B3"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC4E45"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="339935420">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="824778384">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3677,67 +3622,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1812599510">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/cs/sites/default/files/attached-files/z._adding_delegates_step_by_steps.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/cs/sites/default/files/attached-files/z._adding_delegates_step_by_steps.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/psc/travel/booking-travel/full-service-booking-through-agent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/psc/concur-how-international-airfare-concur" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csfinance.colorado.edu/travel-authorization-request-form" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/psc/travel/booking-travel/booking-trip-through-concur" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.cu.edu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csfinance.colorado.edu/travel-authorization-request-form" TargetMode="External"/></Relationships>
-[...15 lines deleted...]
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{5512D11A-5CC6-11CF-8D67-00AA00BDCE1D}" ax:persistence="persistStream" r:id="rId1"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.cu.edu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csfinance.colorado.edu/travel-authorization-request-form" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/cs/sites/default/files/attached-files/z._adding_delegates_step_by_steps.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/cs/sites/default/files/attached-files/z._adding_delegates_step_by_steps.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/psc/travel/booking-travel/full-service-booking-through-agent" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csfinance.colorado.edu/travel-authorization-request-form" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/psc/concur-how-international-airfare-concur" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/psc/travel/booking-travel/booking-trip-through-concur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3962,69 +3891,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1517</Words>
-  <Characters>8650</Characters>
+  <Words>1510</Words>
+  <Characters>8611</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
+  <Lines>71</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Colorado at Boulder</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10147</CharactersWithSpaces>
+  <CharactersWithSpaces>10101</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Stephanie C Morris</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>