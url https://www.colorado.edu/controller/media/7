--- v0 (2026-01-18)
+++ v1 (2026-08-19)
@@ -3,89 +3,103 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jali7624\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\General Accounting\Debt and Asset Management\CIP\ST Activations\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D5832A49-4E1E-4A15-AAD7-300F949941A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="80" windowWidth="15320" windowHeight="2900"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Request Form" sheetId="1" r:id="rId1"/>
     <sheet name="Internal Use Only" sheetId="2" r:id="rId2"/>
-    <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
+    <sheet name="Sheet3" sheetId="3" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="AUXcode">Sheet3!$B$33:$B$50</definedName>
-[...2 lines deleted...]
-    <definedName name="FAtype">Sheet3!$B$53:$B$57</definedName>
+    <definedName name="AUXcode">Sheet3!$B$37:$B$54</definedName>
+    <definedName name="BondFund">Sheet3!$B$64:$B$68</definedName>
+    <definedName name="COREcodes">Sheet3!$B$4:$B$33</definedName>
+    <definedName name="FAtype">Sheet3!$B$57:$B$61</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Request Form'!$A$1:$O$47</definedName>
     <definedName name="RE_U">Sheet3!$E$7:$E$9</definedName>
     <definedName name="SEARCH_RESULT1" localSheetId="2">Sheet3!#REF!</definedName>
     <definedName name="SEARCH_RESULTLAST" localSheetId="2">Sheet3!#REF!</definedName>
     <definedName name="UNP">Sheet3!$E$13:$E$21</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D16" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="116">
   <si>
     <t>Contact Person:</t>
   </si>
   <si>
     <t>Campus Phone:</t>
   </si>
   <si>
     <t>Department Contact Information</t>
   </si>
   <si>
     <t>Department:</t>
   </si>
   <si>
     <t>Request Details</t>
   </si>
   <si>
     <t>Today's Date:</t>
   </si>
   <si>
     <t>Effective Date:</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
@@ -151,98 +165,65 @@
   <si>
     <t>Capital Project Attributes</t>
   </si>
   <si>
     <t>GC101NAP0 - GFAA Higher Education Activity</t>
   </si>
   <si>
     <t>GC102NAP0 - GFBA Higher Education Activity</t>
   </si>
   <si>
     <t>GC103NAP0 - GFCA Higher Education Activity</t>
   </si>
   <si>
     <t>GC105NAP0 - GFEA Higher Education Activity</t>
   </si>
   <si>
     <t>GC106NAP0 - GFFA Higher Education Activity</t>
   </si>
   <si>
     <t>GCCFBLBA0 - GFAA Higher Education Appropriation (Cash)</t>
   </si>
   <si>
     <t>GCCFBLBI0 - Regents of the University of Colorado</t>
   </si>
   <si>
-    <t>GCPAE711F - GFBA Fire Safety Upgrades</t>
-[...16 lines deleted...]
-  <si>
     <t>GCPBP027F - GFEA M13027 Upgrd HVAC, 2nd Flr W. &amp; 2nd Flr N., Bldg 500</t>
   </si>
   <si>
     <t>GCPBS311F - GFCA P1311 Visual And Performing Arts Building</t>
   </si>
   <si>
-    <t>GCRKO826F - GFBA Biotech Bldg Systems (Cash)</t>
-[...10 lines deleted...]
-  <si>
     <t>GCRRS012F - GFEA Impv Chilled Wtr Dist,Bldg 500</t>
   </si>
   <si>
     <t>GCRRT013F - GFCA Cntrl Erosion-Strm Watr Runoff</t>
   </si>
   <si>
     <t>GCUHE4100 - GFEA Lease Purchase Of Acad Fac (fund 333F)</t>
   </si>
   <si>
-    <t>GCWJD627F - GFBA Visual Arts Complex</t>
-[...1 lines deleted...]
-  <si>
     <t>GRCFBLBA0 - GFAA Higher Education Appropriation (Reappropriated)</t>
   </si>
   <si>
     <t>GXUHE4100 - GFEA Lease Purchase Of Acad Fac (fund 4610)</t>
   </si>
   <si>
     <t>1700 - Operation of Plant</t>
   </si>
   <si>
     <t>PAA - Inter Athl</t>
   </si>
   <si>
     <t>PAB - Bookstores</t>
   </si>
   <si>
     <t>PAD - Rec Center</t>
   </si>
   <si>
     <t>PAH - Housing</t>
   </si>
   <si>
     <t>PAM - Stu Health</t>
   </si>
   <si>
     <t>PAP - Parking</t>
@@ -380,60 +361,368 @@
     <t>Integration:</t>
   </si>
   <si>
     <t>End Date:</t>
   </si>
   <si>
     <t>Location:</t>
   </si>
   <si>
     <t>Activity:</t>
   </si>
   <si>
     <t>Project Principal</t>
   </si>
   <si>
     <t>User Field 1:</t>
   </si>
   <si>
     <t>(If zero, leave blank.)</t>
   </si>
   <si>
     <t>Effective Date: 10/06/20</t>
   </si>
   <si>
     <t>Please email completed form to accounting@colorado.edu.</t>
+  </si>
+  <si>
+    <r>
+      <t>G</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>CPXR107F</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - GFBA Rplc Camps Domestic Water Heat Exchg</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>G</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>CPXS091F</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - GFBA Upgrade Classroom Security</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>G</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>CPYO080F</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - GFBA Sewage Trmnt Sys Repr, Mtn Rsrch</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>G</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>CPXT082F</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - GFBA Window Rplcmt, Engineering Ctr Office 4610</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>G</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>CPQN120F</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - GFBA Hellems Arts and Sciences Building Renovation an</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>G</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>CLWY063F</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - GFBA Repair Exterior Structure, Hale Science</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>G</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>CPZP027F</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - GFBA Switchgear Replacement, Porter Hall</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>G</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>CPZQ030F</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - GFBA Monumental Stair Upgrades, Carlson, Theatre</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>G</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>CLYN113F</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - GFBA Improve Rooftop Safety, Five Buildings 4610</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>G</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>CQBP016F</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - GFBA Roof Replacement, Norlin Library 4610</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>G</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>CLWZ020F</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - GFBA Repair Exterior Structure, Macky Auditorium</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>G</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>CLYO039F</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - GFBA Fire Alrm Cntrl Pnl Reglemnts, Enginrg CSFL</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>G</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>CLYM104F</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - GFBA Cmps Heat Exchrs, Chem, Duane &amp; Du CSFL</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>G</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>CLYN113F</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - GFBA Cmps Rooftop Safety, Civil,Electrc,Mec CSFL</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
@@ -484,50 +773,55 @@
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFECB680"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF3CFAB"/>
         <bgColor indexed="64"/>
@@ -796,442 +1090,400 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color theme="3" tint="0.59999389629810485"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="160">
+  <cellXfs count="136">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="7" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="8" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="8" fontId="7" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...115 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFF4D3B2"/>
       <color rgb="FFF3CFAB"/>
       <color rgb="FFECB680"/>
       <color rgb="FFCC6600"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1239,241 +1491,253 @@
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>150495</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>22225</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1950720" cy="393700"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>674370</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>22225</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1950720" cy="393700"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1610,3971 +1874,1778 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:W46"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="K1" sqref="K1:N1"/>
+    <sheetView showGridLines="0" topLeftCell="A11" workbookViewId="0">
+      <selection activeCell="D48" sqref="D48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.453125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="4.7265625" customWidth="1"/>
+    <col min="1" max="1" width="1.42578125" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" customWidth="1"/>
+    <col min="3" max="3" width="12.140625" customWidth="1"/>
+    <col min="4" max="4" width="12.28515625" customWidth="1"/>
+    <col min="5" max="5" width="4.7109375" customWidth="1"/>
     <col min="6" max="6" width="1" customWidth="1"/>
-    <col min="7" max="7" width="7.7265625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13" max="13" width="1.81640625" customWidth="1"/>
+    <col min="7" max="7" width="7.7109375" customWidth="1"/>
+    <col min="8" max="8" width="5.7109375" customWidth="1"/>
+    <col min="9" max="9" width="0.85546875" customWidth="1"/>
+    <col min="10" max="10" width="7.42578125" customWidth="1"/>
+    <col min="11" max="11" width="8.140625" customWidth="1"/>
+    <col min="12" max="12" width="1.140625" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="1.85546875" customWidth="1"/>
     <col min="14" max="14" width="14" customWidth="1"/>
-    <col min="15" max="15" width="1.453125" style="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="17" max="17" width="11.26953125" customWidth="1"/>
+    <col min="15" max="15" width="1.42578125" customWidth="1"/>
+    <col min="16" max="16" width="13.42578125" customWidth="1"/>
+    <col min="17" max="17" width="11.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
-[...58 lines deleted...]
-      <c r="A4" s="85" t="s">
+    <row r="1" spans="1:17" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="39"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="120" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="44"/>
+    </row>
+    <row r="2" spans="1:17" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A2" s="124" t="s">
+        <v>85</v>
+      </c>
+      <c r="B2" s="125"/>
+      <c r="C2" s="125"/>
+      <c r="D2" s="125"/>
+      <c r="E2" s="125"/>
+      <c r="F2" s="125"/>
+      <c r="G2" s="125"/>
+      <c r="H2" s="125"/>
+      <c r="I2" s="125"/>
+      <c r="J2" s="125"/>
+      <c r="K2" s="125"/>
+      <c r="L2" s="125"/>
+      <c r="M2" s="125"/>
+      <c r="N2" s="125"/>
+      <c r="O2" s="126"/>
+      <c r="P2" s="15"/>
+    </row>
+    <row r="3" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="66"/>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+      <c r="O3" s="68"/>
+      <c r="P3" s="15"/>
+    </row>
+    <row r="4" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="66" t="s">
         <v>10</v>
       </c>
-      <c r="B4" s="86"/>
-[...34 lines deleted...]
-      <c r="A6" s="105" t="s">
+      <c r="B4" s="67"/>
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="47"/>
+      <c r="O4" s="48"/>
+    </row>
+    <row r="5" spans="1:17" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="118"/>
+      <c r="B5" s="79"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="79"/>
+      <c r="G5" s="79"/>
+      <c r="H5" s="79"/>
+      <c r="I5" s="79"/>
+      <c r="J5" s="79"/>
+      <c r="K5" s="79"/>
+      <c r="L5" s="79"/>
+      <c r="M5" s="79"/>
+      <c r="N5" s="79"/>
+      <c r="O5" s="119"/>
+      <c r="P5" s="2"/>
+    </row>
+    <row r="6" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="121" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="106"/>
-[...38 lines deleted...]
-      <c r="A8" s="102" t="s">
+      <c r="B6" s="122"/>
+      <c r="C6" s="122"/>
+      <c r="D6" s="122"/>
+      <c r="E6" s="122"/>
+      <c r="F6" s="122"/>
+      <c r="G6" s="122"/>
+      <c r="H6" s="122"/>
+      <c r="I6" s="122"/>
+      <c r="J6" s="122"/>
+      <c r="K6" s="122"/>
+      <c r="L6" s="122"/>
+      <c r="M6" s="122"/>
+      <c r="N6" s="122"/>
+      <c r="O6" s="123"/>
+      <c r="P6" s="14"/>
+      <c r="Q6" s="6"/>
+    </row>
+    <row r="7" spans="1:17" ht="0.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="111"/>
+      <c r="B7" s="112"/>
+      <c r="C7" s="112"/>
+      <c r="D7" s="112"/>
+      <c r="E7" s="112"/>
+      <c r="F7" s="112"/>
+      <c r="G7" s="112"/>
+      <c r="H7" s="112"/>
+      <c r="I7" s="112"/>
+      <c r="J7" s="112"/>
+      <c r="K7" s="112"/>
+      <c r="L7" s="112"/>
+      <c r="M7" s="112"/>
+      <c r="N7" s="112"/>
+      <c r="O7" s="113"/>
+      <c r="P7" s="14"/>
+      <c r="Q7" s="3"/>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A8" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="103"/>
-[...4 lines deleted...]
-      <c r="G8" s="103" t="s">
+      <c r="B8" s="83"/>
+      <c r="C8" s="127"/>
+      <c r="D8" s="128"/>
+      <c r="E8" s="129"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="H8" s="103"/>
-[...10 lines deleted...]
-      <c r="A9" s="102" t="s">
+      <c r="H8" s="83"/>
+      <c r="I8" s="83"/>
+      <c r="J8" s="127"/>
+      <c r="K8" s="128"/>
+      <c r="L8" s="128"/>
+      <c r="M8" s="128"/>
+      <c r="N8" s="128"/>
+      <c r="O8" s="132"/>
+      <c r="P8" s="16"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A9" s="89" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="103"/>
-[...4 lines deleted...]
-      <c r="G9" s="103" t="s">
+      <c r="B9" s="83"/>
+      <c r="C9" s="127"/>
+      <c r="D9" s="128"/>
+      <c r="E9" s="129"/>
+      <c r="F9" s="30"/>
+      <c r="G9" s="83" t="s">
         <v>21</v>
       </c>
-      <c r="H9" s="103"/>
-[...28 lines deleted...]
-      <c r="A11" s="105" t="s">
+      <c r="H9" s="83"/>
+      <c r="I9" s="83"/>
+      <c r="J9" s="131"/>
+      <c r="K9" s="128"/>
+      <c r="L9" s="128"/>
+      <c r="M9" s="128"/>
+      <c r="N9" s="128"/>
+      <c r="O9" s="132"/>
+      <c r="P9" s="16"/>
+    </row>
+    <row r="10" spans="1:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="7"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2"/>
+      <c r="H10" s="2"/>
+      <c r="I10" s="2"/>
+      <c r="O10" s="8"/>
+    </row>
+    <row r="11" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="106"/>
-[...38 lines deleted...]
-      <c r="A13" s="102" t="s">
+      <c r="B11" s="122"/>
+      <c r="C11" s="122"/>
+      <c r="D11" s="122"/>
+      <c r="E11" s="122"/>
+      <c r="F11" s="122"/>
+      <c r="G11" s="122"/>
+      <c r="H11" s="122"/>
+      <c r="I11" s="122"/>
+      <c r="J11" s="122"/>
+      <c r="K11" s="122"/>
+      <c r="L11" s="122"/>
+      <c r="M11" s="122"/>
+      <c r="N11" s="122"/>
+      <c r="O11" s="123"/>
+      <c r="P11" s="14"/>
+      <c r="Q11" s="6"/>
+    </row>
+    <row r="12" spans="1:17" ht="0.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="9"/>
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
+      <c r="K12" s="3"/>
+      <c r="L12" s="3"/>
+      <c r="M12" s="3"/>
+      <c r="N12" s="3"/>
+      <c r="O12" s="10"/>
+      <c r="P12" s="3"/>
+      <c r="Q12" s="3"/>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A13" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="103"/>
-[...2 lines deleted...]
-      <c r="E13" s="133" t="s">
+      <c r="B13" s="83"/>
+      <c r="C13" s="100"/>
+      <c r="D13" s="101"/>
+      <c r="E13" s="108" t="s">
         <v>13</v>
       </c>
-      <c r="F13" s="103"/>
-[...12 lines deleted...]
-      <c r="A14" s="102" t="s">
+      <c r="F13" s="83"/>
+      <c r="G13" s="83"/>
+      <c r="H13" s="83"/>
+      <c r="I13" s="83"/>
+      <c r="J13" s="80"/>
+      <c r="K13" s="81"/>
+      <c r="L13" s="81"/>
+      <c r="M13" s="81"/>
+      <c r="N13" s="81"/>
+      <c r="O13" s="82"/>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A14" s="89" t="s">
         <v>6</v>
       </c>
-      <c r="B14" s="103"/>
-[...2 lines deleted...]
-      <c r="E14" s="133" t="s">
+      <c r="B14" s="83"/>
+      <c r="C14" s="100"/>
+      <c r="D14" s="101"/>
+      <c r="E14" s="108" t="s">
         <v>14</v>
       </c>
-      <c r="F14" s="103"/>
-[...31 lines deleted...]
-      <c r="B16" s="48" t="s">
+      <c r="F14" s="83"/>
+      <c r="G14" s="83"/>
+      <c r="H14" s="83"/>
+      <c r="I14" s="83"/>
+      <c r="J14" s="127"/>
+      <c r="K14" s="128"/>
+      <c r="L14" s="128"/>
+      <c r="M14" s="128"/>
+      <c r="N14" s="128"/>
+      <c r="O14" s="132"/>
+      <c r="P14" s="16"/>
+    </row>
+    <row r="15" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="7"/>
+      <c r="O15" s="8"/>
+    </row>
+    <row r="16" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="27"/>
+      <c r="B16" s="32" t="s">
         <v>25</v>
       </c>
-      <c r="C16" s="127"/>
-[...18 lines deleted...]
-      <c r="B17" s="49" t="s">
+      <c r="C16" s="102"/>
+      <c r="D16" s="103"/>
+      <c r="E16" s="103"/>
+      <c r="F16" s="103"/>
+      <c r="G16" s="103"/>
+      <c r="H16" s="103"/>
+      <c r="I16" s="103"/>
+      <c r="J16" s="103"/>
+      <c r="K16" s="103"/>
+      <c r="L16" s="103"/>
+      <c r="M16" s="103"/>
+      <c r="N16" s="103"/>
+      <c r="O16" s="109"/>
+      <c r="P16" s="17"/>
+    </row>
+    <row r="17" spans="1:23" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="27"/>
+      <c r="B17" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="C17" s="130"/>
-[...36 lines deleted...]
-      <c r="B19" s="142" t="s">
+      <c r="C17" s="105"/>
+      <c r="D17" s="106"/>
+      <c r="E17" s="106"/>
+      <c r="F17" s="106"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="106"/>
+      <c r="I17" s="106"/>
+      <c r="J17" s="106"/>
+      <c r="K17" s="106"/>
+      <c r="L17" s="106"/>
+      <c r="M17" s="106"/>
+      <c r="N17" s="106"/>
+      <c r="O17" s="110"/>
+      <c r="P17" s="17"/>
+    </row>
+    <row r="18" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="7"/>
+      <c r="O18" s="8"/>
+    </row>
+    <row r="19" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="7"/>
+      <c r="B19" s="93" t="s">
         <v>20</v>
       </c>
-      <c r="C19" s="143"/>
-[...1 lines deleted...]
-      <c r="E19" s="115" t="s">
+      <c r="C19" s="94"/>
+      <c r="D19" s="95"/>
+      <c r="E19" s="130" t="s">
         <v>24</v>
       </c>
-      <c r="F19" s="115"/>
-[...1 lines deleted...]
-      <c r="H19" s="115" t="s">
+      <c r="F19" s="130"/>
+      <c r="G19" s="130"/>
+      <c r="H19" s="130" t="s">
         <v>7</v>
       </c>
-      <c r="I19" s="115"/>
-[...3 lines deleted...]
-      <c r="K19" s="142" t="s">
+      <c r="I19" s="130"/>
+      <c r="J19" s="50" t="s">
+        <v>83</v>
+      </c>
+      <c r="K19" s="93" t="s">
         <v>8</v>
       </c>
-      <c r="L19" s="143"/>
-[...1 lines deleted...]
-      <c r="N19" s="67" t="s">
+      <c r="L19" s="94"/>
+      <c r="M19" s="95"/>
+      <c r="N19" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="O19" s="42"/>
-[...17 lines deleted...]
-      <c r="O20" s="42">
+      <c r="O19" s="29"/>
+      <c r="P19" s="2"/>
+    </row>
+    <row r="20" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="7"/>
+      <c r="B20" s="90"/>
+      <c r="C20" s="91"/>
+      <c r="D20" s="92"/>
+      <c r="E20" s="77"/>
+      <c r="F20" s="77"/>
+      <c r="G20" s="77"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="64"/>
+      <c r="K20" s="90"/>
+      <c r="L20" s="91"/>
+      <c r="M20" s="92"/>
+      <c r="N20" s="65"/>
+      <c r="O20" s="29">
         <v>17118307</v>
       </c>
-      <c r="P20" s="11"/>
-[...23 lines deleted...]
-      <c r="A22" s="102" t="s">
+      <c r="P20" s="2"/>
+    </row>
+    <row r="21" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A21" s="11"/>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="O21" s="8"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="2"/>
+      <c r="W21" s="2"/>
+    </row>
+    <row r="22" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="89" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="103"/>
-[...4 lines deleted...]
-      <c r="G22" s="145" t="s">
+      <c r="B22" s="83"/>
+      <c r="C22" s="102"/>
+      <c r="D22" s="103"/>
+      <c r="E22" s="104"/>
+      <c r="G22" s="96" t="s">
         <v>12</v>
       </c>
-      <c r="H22" s="145"/>
-[...20 lines deleted...]
-      <c r="H23" s="126" t="s">
+      <c r="H22" s="96"/>
+      <c r="I22" s="37"/>
+      <c r="J22" s="97"/>
+      <c r="K22" s="98"/>
+      <c r="L22" s="98"/>
+      <c r="M22" s="98"/>
+      <c r="N22" s="99"/>
+      <c r="O22" s="8"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="2"/>
+      <c r="W22" s="2"/>
+    </row>
+    <row r="23" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="7"/>
+      <c r="C23" s="105"/>
+      <c r="D23" s="106"/>
+      <c r="E23" s="107"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="117" t="s">
         <v>22</v>
       </c>
-      <c r="I23" s="126"/>
-[...72 lines deleted...]
-      <c r="B27" s="65" t="s">
+      <c r="I23" s="117"/>
+      <c r="J23" s="117"/>
+      <c r="K23" s="117"/>
+      <c r="L23" s="117"/>
+      <c r="M23" s="117"/>
+      <c r="N23" s="117"/>
+      <c r="O23" s="8"/>
+    </row>
+    <row r="24" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A24" s="7"/>
+      <c r="H24" s="117"/>
+      <c r="I24" s="117"/>
+      <c r="J24" s="117"/>
+      <c r="K24" s="117"/>
+      <c r="L24" s="117"/>
+      <c r="M24" s="117"/>
+      <c r="N24" s="117"/>
+      <c r="O24" s="8"/>
+      <c r="S24" s="4"/>
+      <c r="T24" s="4"/>
+      <c r="U24" s="4"/>
+      <c r="V24" s="4"/>
+    </row>
+    <row r="25" spans="1:23" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="20"/>
+      <c r="B25" s="21"/>
+      <c r="C25" s="21"/>
+      <c r="D25" s="21"/>
+      <c r="E25" s="21"/>
+      <c r="F25" s="21"/>
+      <c r="G25" s="21"/>
+      <c r="H25" s="117"/>
+      <c r="I25" s="117"/>
+      <c r="J25" s="117"/>
+      <c r="K25" s="117"/>
+      <c r="L25" s="117"/>
+      <c r="M25" s="117"/>
+      <c r="N25" s="117"/>
+      <c r="O25" s="22"/>
+      <c r="P25" s="18"/>
+      <c r="S25" s="4"/>
+      <c r="T25" s="4"/>
+      <c r="U25" s="4"/>
+      <c r="V25" s="4"/>
+    </row>
+    <row r="26" spans="1:23" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="34"/>
+      <c r="B26" s="5"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="35"/>
+    </row>
+    <row r="27" spans="1:23" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="27"/>
+      <c r="B27" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="C27" s="136"/>
-[...17 lines deleted...]
-      <c r="C28" s="54" t="s">
+      <c r="C27" s="86"/>
+      <c r="D27" s="87"/>
+      <c r="E27" s="87"/>
+      <c r="F27" s="87"/>
+      <c r="G27" s="87"/>
+      <c r="H27" s="87"/>
+      <c r="I27" s="87"/>
+      <c r="J27" s="87"/>
+      <c r="K27" s="87"/>
+      <c r="L27" s="87"/>
+      <c r="M27" s="87"/>
+      <c r="N27" s="88"/>
+      <c r="O27" s="28"/>
+      <c r="P27" s="17"/>
+    </row>
+    <row r="28" spans="1:23" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="27"/>
+      <c r="B28" s="36"/>
+      <c r="C28" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="D28" s="37"/>
-[...32 lines deleted...]
-      <c r="A30" s="105" t="s">
+      <c r="D28" s="25"/>
+      <c r="E28" s="25"/>
+      <c r="F28" s="25"/>
+      <c r="G28" s="25"/>
+      <c r="H28" s="25"/>
+      <c r="I28" s="25"/>
+      <c r="J28" s="25"/>
+      <c r="K28" s="25"/>
+      <c r="L28" s="25"/>
+      <c r="M28" s="25"/>
+      <c r="N28" s="25"/>
+      <c r="O28" s="28"/>
+      <c r="P28" s="17"/>
+    </row>
+    <row r="29" spans="1:23" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="11"/>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="2"/>
+      <c r="M29" s="2"/>
+      <c r="N29" s="2"/>
+      <c r="O29" s="12"/>
+      <c r="P29" s="2"/>
+    </row>
+    <row r="30" spans="1:23" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="121" t="s">
         <v>16</v>
       </c>
-      <c r="B30" s="106"/>
-[...38 lines deleted...]
-      <c r="C32" s="125" t="s">
+      <c r="B30" s="122"/>
+      <c r="C30" s="122"/>
+      <c r="D30" s="122"/>
+      <c r="E30" s="122"/>
+      <c r="F30" s="122"/>
+      <c r="G30" s="122"/>
+      <c r="H30" s="122"/>
+      <c r="I30" s="122"/>
+      <c r="J30" s="122"/>
+      <c r="K30" s="122"/>
+      <c r="L30" s="122"/>
+      <c r="M30" s="122"/>
+      <c r="N30" s="122"/>
+      <c r="O30" s="123"/>
+      <c r="P30" s="14"/>
+      <c r="Q30" s="6"/>
+    </row>
+    <row r="31" spans="1:23" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="9"/>
+      <c r="B31" s="3"/>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
+      <c r="J31" s="3"/>
+      <c r="K31" s="3"/>
+      <c r="L31" s="3"/>
+      <c r="M31" s="3"/>
+      <c r="N31" s="3"/>
+      <c r="O31" s="10"/>
+      <c r="P31" s="3"/>
+      <c r="Q31" s="3"/>
+    </row>
+    <row r="32" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="7"/>
+      <c r="C32" s="84" t="s">
         <v>15</v>
       </c>
-      <c r="D32" s="125"/>
-      <c r="E32" s="125" t="s">
+      <c r="D32" s="84"/>
+      <c r="E32" s="84" t="s">
         <v>17</v>
       </c>
-      <c r="F32" s="125"/>
-[...3 lines deleted...]
-      <c r="J32" s="125" t="s">
+      <c r="F32" s="84"/>
+      <c r="G32" s="84"/>
+      <c r="H32" s="84"/>
+      <c r="I32" s="84"/>
+      <c r="J32" s="84" t="s">
         <v>18</v>
       </c>
-      <c r="K32" s="125"/>
-[...129 lines deleted...]
-      <c r="C39" s="125" t="s">
+      <c r="K32" s="84"/>
+      <c r="L32" s="26"/>
+      <c r="O32" s="8"/>
+    </row>
+    <row r="33" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="7"/>
+      <c r="C33" s="77" t="s">
+        <v>64</v>
+      </c>
+      <c r="D33" s="77"/>
+      <c r="E33" s="77"/>
+      <c r="F33" s="77"/>
+      <c r="G33" s="77"/>
+      <c r="H33" s="77"/>
+      <c r="I33" s="77"/>
+      <c r="J33" s="78"/>
+      <c r="K33" s="78"/>
+      <c r="L33" s="13"/>
+      <c r="M33" s="5"/>
+      <c r="O33" s="8"/>
+    </row>
+    <row r="34" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="7"/>
+      <c r="C34" s="77" t="s">
+        <v>64</v>
+      </c>
+      <c r="D34" s="77"/>
+      <c r="E34" s="77"/>
+      <c r="F34" s="77"/>
+      <c r="G34" s="77"/>
+      <c r="H34" s="77"/>
+      <c r="I34" s="77"/>
+      <c r="J34" s="78"/>
+      <c r="K34" s="78"/>
+      <c r="L34" s="13"/>
+      <c r="M34" s="5"/>
+      <c r="O34" s="8"/>
+    </row>
+    <row r="35" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="7"/>
+      <c r="C35" s="77" t="s">
+        <v>64</v>
+      </c>
+      <c r="D35" s="77"/>
+      <c r="E35" s="77"/>
+      <c r="F35" s="77"/>
+      <c r="G35" s="77"/>
+      <c r="H35" s="77"/>
+      <c r="I35" s="77"/>
+      <c r="J35" s="78"/>
+      <c r="K35" s="78"/>
+      <c r="L35" s="13"/>
+      <c r="M35" s="5"/>
+      <c r="O35" s="8"/>
+    </row>
+    <row r="36" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="7"/>
+      <c r="C36" s="77" t="s">
+        <v>64</v>
+      </c>
+      <c r="D36" s="77"/>
+      <c r="E36" s="77"/>
+      <c r="F36" s="77"/>
+      <c r="G36" s="77"/>
+      <c r="H36" s="77"/>
+      <c r="I36" s="77"/>
+      <c r="J36" s="78"/>
+      <c r="K36" s="78"/>
+      <c r="L36" s="13"/>
+      <c r="M36" s="5"/>
+      <c r="O36" s="8"/>
+    </row>
+    <row r="37" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="7"/>
+      <c r="C37" s="77" t="s">
+        <v>64</v>
+      </c>
+      <c r="D37" s="77"/>
+      <c r="E37" s="77"/>
+      <c r="F37" s="77"/>
+      <c r="G37" s="77"/>
+      <c r="H37" s="77"/>
+      <c r="I37" s="77"/>
+      <c r="J37" s="78"/>
+      <c r="K37" s="78"/>
+      <c r="L37" s="13"/>
+      <c r="M37" s="5"/>
+      <c r="O37" s="8"/>
+    </row>
+    <row r="38" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="7"/>
+      <c r="C38" s="77" t="s">
+        <v>64</v>
+      </c>
+      <c r="D38" s="77"/>
+      <c r="E38" s="77"/>
+      <c r="F38" s="77"/>
+      <c r="G38" s="77"/>
+      <c r="H38" s="77"/>
+      <c r="I38" s="77"/>
+      <c r="J38" s="78"/>
+      <c r="K38" s="78"/>
+      <c r="L38" s="13"/>
+      <c r="M38" s="5"/>
+      <c r="O38" s="8"/>
+    </row>
+    <row r="39" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="7"/>
+      <c r="C39" s="84" t="s">
         <v>15</v>
       </c>
-      <c r="D39" s="125"/>
-      <c r="E39" s="125" t="s">
+      <c r="D39" s="84"/>
+      <c r="E39" s="84" t="s">
         <v>17</v>
       </c>
-      <c r="F39" s="125"/>
-[...3 lines deleted...]
-      <c r="J39" s="125" t="s">
+      <c r="F39" s="84"/>
+      <c r="G39" s="84"/>
+      <c r="H39" s="84"/>
+      <c r="I39" s="84"/>
+      <c r="J39" s="84" t="s">
         <v>23</v>
       </c>
-      <c r="K39" s="125"/>
-[...132 lines deleted...]
-      <c r="R46" s="36"/>
+      <c r="K39" s="84"/>
+      <c r="L39" s="26"/>
+      <c r="O39" s="8"/>
+    </row>
+    <row r="40" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="7"/>
+      <c r="C40" s="77" t="s">
+        <v>97</v>
+      </c>
+      <c r="D40" s="77"/>
+      <c r="E40" s="77"/>
+      <c r="F40" s="77"/>
+      <c r="G40" s="77"/>
+      <c r="H40" s="77"/>
+      <c r="I40" s="77"/>
+      <c r="J40" s="78"/>
+      <c r="K40" s="78"/>
+      <c r="L40" s="26"/>
+      <c r="O40" s="8"/>
+    </row>
+    <row r="41" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="7"/>
+      <c r="C41" s="77" t="s">
+        <v>63</v>
+      </c>
+      <c r="D41" s="77"/>
+      <c r="E41" s="77"/>
+      <c r="F41" s="77"/>
+      <c r="G41" s="77"/>
+      <c r="H41" s="77"/>
+      <c r="I41" s="77"/>
+      <c r="J41" s="78"/>
+      <c r="K41" s="78"/>
+      <c r="L41" s="26"/>
+      <c r="O41" s="8"/>
+    </row>
+    <row r="42" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="7"/>
+      <c r="C42" s="77" t="s">
+        <v>62</v>
+      </c>
+      <c r="D42" s="77"/>
+      <c r="E42" s="77"/>
+      <c r="F42" s="77"/>
+      <c r="G42" s="77"/>
+      <c r="H42" s="77"/>
+      <c r="I42" s="77"/>
+      <c r="J42" s="78"/>
+      <c r="K42" s="78"/>
+      <c r="L42" s="13"/>
+      <c r="M42" s="5"/>
+      <c r="O42" s="8"/>
+    </row>
+    <row r="43" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A43" s="7"/>
+      <c r="O43" s="8"/>
+    </row>
+    <row r="44" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A44" s="114"/>
+      <c r="B44" s="115"/>
+      <c r="C44" s="115"/>
+      <c r="D44" s="115"/>
+      <c r="E44" s="115"/>
+      <c r="F44" s="115"/>
+      <c r="G44" s="115"/>
+      <c r="H44" s="115"/>
+      <c r="I44" s="115"/>
+      <c r="J44" s="115"/>
+      <c r="K44" s="115"/>
+      <c r="L44" s="115"/>
+      <c r="M44" s="115"/>
+      <c r="N44" s="115"/>
+      <c r="O44" s="116"/>
+    </row>
+    <row r="45" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="23"/>
+      <c r="B45" s="23"/>
+      <c r="C45" s="85" t="s">
+        <v>101</v>
+      </c>
+      <c r="D45" s="85"/>
+      <c r="E45" s="85"/>
+      <c r="F45" s="85"/>
+      <c r="G45" s="85"/>
+      <c r="H45" s="85"/>
+      <c r="I45" s="85"/>
+      <c r="J45" s="85"/>
+      <c r="K45" s="85"/>
+      <c r="L45" s="23"/>
+      <c r="M45" s="23"/>
+      <c r="N45" s="23"/>
+      <c r="O45" s="23"/>
+      <c r="P45" s="2"/>
+    </row>
+    <row r="46" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="C46" s="79"/>
+      <c r="D46" s="79"/>
+      <c r="E46" s="79"/>
+      <c r="F46" s="79"/>
+      <c r="G46" s="79"/>
+      <c r="H46" s="79"/>
+      <c r="I46" s="79"/>
+      <c r="J46" s="79"/>
+      <c r="K46" s="79"/>
+      <c r="R46" s="24"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="74">
-    <mergeCell ref="C40:D40"/>
-[...4 lines deleted...]
-    <mergeCell ref="J41:K41"/>
+    <mergeCell ref="A5:O5"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="K1:N1"/>
+    <mergeCell ref="A30:O30"/>
+    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="C8:E8"/>
+    <mergeCell ref="C9:E9"/>
+    <mergeCell ref="A6:O6"/>
+    <mergeCell ref="E19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J9:O9"/>
+    <mergeCell ref="J8:O8"/>
+    <mergeCell ref="J14:O14"/>
+    <mergeCell ref="A11:O11"/>
+    <mergeCell ref="E20:G20"/>
+    <mergeCell ref="E42:I42"/>
+    <mergeCell ref="A7:O7"/>
+    <mergeCell ref="A44:O44"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="E37:I37"/>
+    <mergeCell ref="E38:I38"/>
+    <mergeCell ref="H23:N25"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:E23"/>
+    <mergeCell ref="E13:I13"/>
+    <mergeCell ref="E14:I14"/>
+    <mergeCell ref="C16:O17"/>
+    <mergeCell ref="C27:N27"/>
+    <mergeCell ref="E33:I33"/>
+    <mergeCell ref="E34:I34"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="E35:I35"/>
+    <mergeCell ref="E32:I32"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="K19:M19"/>
+    <mergeCell ref="K20:M20"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="J22:N22"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="C14:D14"/>
     <mergeCell ref="E36:I36"/>
     <mergeCell ref="C46:K46"/>
     <mergeCell ref="J13:O13"/>
     <mergeCell ref="G8:I8"/>
     <mergeCell ref="G9:I9"/>
     <mergeCell ref="J39:K39"/>
     <mergeCell ref="J42:K42"/>
     <mergeCell ref="J33:K33"/>
     <mergeCell ref="J34:K34"/>
     <mergeCell ref="J35:K35"/>
     <mergeCell ref="J36:K36"/>
     <mergeCell ref="J37:K37"/>
     <mergeCell ref="J38:K38"/>
     <mergeCell ref="C42:D42"/>
     <mergeCell ref="C45:K45"/>
     <mergeCell ref="E39:I39"/>
-    <mergeCell ref="C27:N27"/>
-[...50 lines deleted...]
-    <mergeCell ref="E20:G20"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="E40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="E41:I41"/>
+    <mergeCell ref="J41:K41"/>
   </mergeCells>
   <dataValidations count="5">
-    <dataValidation type="textLength" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" sqref="E20 A20:B21 C21:G21">
+    <dataValidation type="textLength" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" sqref="E20 A20:B21 C21:G21" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>30</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H20:I20">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H20:I20" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>2</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K20:M20">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K20:M20" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>7</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N20">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N20" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>8</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J20">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J20" xr:uid="{00000000-0002-0000-0000-000004000000}">
       <formula1>5</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.55000000000000004" right="0.55000000000000004" top="0.55000000000000004" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:W100"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:P40"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A76" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A6" workbookViewId="0">
       <selection activeCell="D20" sqref="D20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="3" max="3" width="0.81640625" customWidth="1"/>
-    <col min="4" max="4" width="33.26953125" customWidth="1"/>
+    <col min="3" max="3" width="0.85546875" customWidth="1"/>
+    <col min="4" max="4" width="33.28515625" customWidth="1"/>
     <col min="5" max="5" width="1" customWidth="1"/>
-    <col min="6" max="6" width="4.453125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="9.54296875" customWidth="1"/>
+    <col min="6" max="6" width="4.42578125" customWidth="1"/>
+    <col min="8" max="8" width="0.85546875" customWidth="1"/>
+    <col min="10" max="10" width="9.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
-[...27 lines deleted...]
-      <c r="A2" s="108" t="s">
+    <row r="1" spans="1:16" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="39"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="43" t="s">
+        <v>100</v>
+      </c>
+      <c r="J1" s="44"/>
+    </row>
+    <row r="2" spans="1:16" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A2" s="124" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2" s="125"/>
+      <c r="C2" s="125"/>
+      <c r="D2" s="125"/>
+      <c r="E2" s="125"/>
+      <c r="F2" s="125"/>
+      <c r="G2" s="125"/>
+      <c r="H2" s="125"/>
+      <c r="I2" s="125"/>
+      <c r="J2" s="126"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="15"/>
+    </row>
+    <row r="3" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="66"/>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="68"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="53"/>
+      <c r="O3" s="53"/>
+      <c r="P3" s="15"/>
+    </row>
+    <row r="4" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="46"/>
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="48"/>
+    </row>
+    <row r="5" spans="1:16" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="56"/>
+      <c r="B5" s="53"/>
+      <c r="J5" s="8"/>
+    </row>
+    <row r="6" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="133" t="s">
+        <v>86</v>
+      </c>
+      <c r="B6" s="134"/>
+      <c r="C6" s="134"/>
+      <c r="D6" s="134"/>
+      <c r="E6" s="134"/>
+      <c r="F6" s="134"/>
+      <c r="G6" s="134"/>
+      <c r="H6" s="134"/>
+      <c r="I6" s="134"/>
+      <c r="J6" s="135"/>
+    </row>
+    <row r="7" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="7"/>
+      <c r="J7" s="8"/>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A8" s="57"/>
+      <c r="B8" s="74" t="s">
+        <v>93</v>
+      </c>
+      <c r="C8" s="58"/>
+      <c r="D8" s="58" t="s">
+        <v>91</v>
+      </c>
+      <c r="E8" s="58"/>
+      <c r="F8" s="58"/>
+      <c r="G8" s="58"/>
+      <c r="H8" s="58"/>
+      <c r="I8" s="58"/>
+      <c r="J8" s="59"/>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A9" s="7"/>
+      <c r="B9" s="1"/>
+      <c r="J9" s="8"/>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A10" s="57"/>
+      <c r="B10" s="74" t="s">
+        <v>94</v>
+      </c>
+      <c r="C10" s="58"/>
+      <c r="D10" s="75">
+        <v>73050</v>
+      </c>
+      <c r="E10" s="58"/>
+      <c r="F10" s="58"/>
+      <c r="G10" s="58"/>
+      <c r="H10" s="58"/>
+      <c r="I10" s="58"/>
+      <c r="J10" s="59"/>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A11" s="7"/>
+      <c r="B11" s="1"/>
+      <c r="J11" s="8"/>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A12" s="57"/>
+      <c r="B12" s="74" t="s">
         <v>95</v>
       </c>
-      <c r="B2" s="109"/>
-[...312 lines deleted...]
-      <c r="C14" s="76">
+      <c r="C12" s="58"/>
+      <c r="D12" s="58" t="s">
+        <v>91</v>
+      </c>
+      <c r="E12" s="58"/>
+      <c r="F12" s="58"/>
+      <c r="G12" s="58"/>
+      <c r="H12" s="58"/>
+      <c r="I12" s="58"/>
+      <c r="J12" s="59"/>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A13" s="7"/>
+      <c r="B13" s="1"/>
+      <c r="J13" s="8"/>
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A14" s="57"/>
+      <c r="B14" s="74" t="s">
+        <v>96</v>
+      </c>
+      <c r="C14" s="58">
         <v>1</v>
       </c>
-      <c r="D14" s="89">
+      <c r="D14" s="70">
         <v>1</v>
       </c>
-      <c r="E14" s="76"/>
-[...48 lines deleted...]
-      <c r="D16" s="98">
+      <c r="E14" s="58"/>
+      <c r="F14" s="58"/>
+      <c r="G14" s="58"/>
+      <c r="H14" s="58"/>
+      <c r="I14" s="58"/>
+      <c r="J14" s="59"/>
+    </row>
+    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A15" s="7"/>
+      <c r="B15" s="1"/>
+      <c r="D15" s="76"/>
+      <c r="J15" s="8"/>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A16" s="57"/>
+      <c r="B16" s="74" t="s">
+        <v>98</v>
+      </c>
+      <c r="C16" s="58"/>
+      <c r="D16" s="70">
         <f>('Request Form'!E20)</f>
         <v>0</v>
       </c>
-      <c r="E16" s="76"/>
-[...100 lines deleted...]
-      <c r="D20" s="90" t="s">
+      <c r="E16" s="58"/>
+      <c r="F16" s="58"/>
+      <c r="G16" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="H16" s="58"/>
+      <c r="I16" s="58"/>
+      <c r="J16" s="59"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="7"/>
+      <c r="J17" s="8"/>
+    </row>
+    <row r="18" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A18" s="133" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="134"/>
+      <c r="C18" s="134"/>
+      <c r="D18" s="134"/>
+      <c r="E18" s="134"/>
+      <c r="F18" s="134"/>
+      <c r="G18" s="134"/>
+      <c r="H18" s="134"/>
+      <c r="I18" s="134"/>
+      <c r="J18" s="135"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="7"/>
+      <c r="J19" s="8"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="57"/>
+      <c r="B20" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="C20" s="58"/>
+      <c r="D20" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="E20" s="58"/>
+      <c r="F20" s="58"/>
+      <c r="G20" s="58"/>
+      <c r="H20" s="58"/>
+      <c r="I20" s="58"/>
+      <c r="J20" s="59"/>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="7"/>
+      <c r="B21" s="1"/>
+      <c r="J21" s="8"/>
+    </row>
+    <row r="22" spans="1:10" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="7"/>
+      <c r="B22" s="1"/>
+      <c r="D22" s="69"/>
+      <c r="J22" s="8"/>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="57"/>
+      <c r="B23" s="73" t="s">
+        <v>87</v>
+      </c>
+      <c r="C23" s="58"/>
+      <c r="D23" s="55" t="s">
+        <v>43</v>
+      </c>
+      <c r="E23" s="58"/>
+      <c r="F23" s="58"/>
+      <c r="G23" s="58"/>
+      <c r="H23" s="58"/>
+      <c r="I23" s="58"/>
+      <c r="J23" s="59"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="7"/>
+      <c r="B24" s="1"/>
+      <c r="J24" s="8"/>
+    </row>
+    <row r="25" spans="1:10" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="7"/>
+      <c r="B25" s="1"/>
+      <c r="D25" s="5"/>
+      <c r="J25" s="8"/>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="57"/>
+      <c r="B26" s="74" t="s">
+        <v>90</v>
+      </c>
+      <c r="C26" s="58"/>
+      <c r="D26" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="E26" s="58"/>
+      <c r="F26" s="58"/>
+      <c r="G26" s="58"/>
+      <c r="H26" s="58"/>
+      <c r="I26" s="58"/>
+      <c r="J26" s="59"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="7"/>
+      <c r="B27" s="1"/>
+      <c r="J27" s="8"/>
+    </row>
+    <row r="28" spans="1:10" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="7"/>
+      <c r="B28" s="1"/>
+      <c r="D28" s="69"/>
+      <c r="J28" s="8"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A29" s="57"/>
+      <c r="B29" s="73" t="s">
+        <v>88</v>
+      </c>
+      <c r="C29" s="58"/>
+      <c r="D29" s="72" t="s">
         <v>92</v>
       </c>
-      <c r="E20" s="76"/>
-[...450 lines deleted...]
-      <c r="B38" s="46" t="s">
+      <c r="E29" s="58"/>
+      <c r="F29" s="58"/>
+      <c r="G29" s="58"/>
+      <c r="H29" s="58"/>
+      <c r="I29" s="58"/>
+      <c r="J29" s="59"/>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A30" s="7"/>
+      <c r="J30" s="8"/>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A31" s="7"/>
+      <c r="J31" s="8"/>
+    </row>
+    <row r="32" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A32" s="133" t="s">
+        <v>66</v>
+      </c>
+      <c r="B32" s="134"/>
+      <c r="C32" s="134"/>
+      <c r="D32" s="134"/>
+      <c r="E32" s="134"/>
+      <c r="F32" s="134"/>
+      <c r="G32" s="134"/>
+      <c r="H32" s="134"/>
+      <c r="I32" s="134"/>
+      <c r="J32" s="135"/>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A33" s="7"/>
+      <c r="J33" s="8"/>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A34" s="7"/>
+      <c r="B34" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="C34" s="5"/>
+      <c r="D34" s="55"/>
+      <c r="J34" s="8"/>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A35" s="7"/>
+      <c r="B35" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="C35" s="5"/>
+      <c r="D35" s="55"/>
+      <c r="J35" s="8"/>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A36" s="7"/>
+      <c r="B36" s="5"/>
+      <c r="C36" s="5"/>
+      <c r="D36" s="5"/>
+      <c r="J36" s="8"/>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A37" s="7"/>
+      <c r="B37" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="C37" s="5"/>
+      <c r="D37" s="55" t="s">
         <v>81</v>
       </c>
-      <c r="C38" s="78"/>
-[...1533 lines deleted...]
-      <c r="U100" s="8"/>
+      <c r="J37" s="8"/>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A38" s="7"/>
+      <c r="B38" s="31" t="s">
+        <v>70</v>
+      </c>
+      <c r="C38" s="5"/>
+      <c r="D38" s="55" t="s">
+        <v>82</v>
+      </c>
+      <c r="J38" s="8"/>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A39" s="7"/>
+      <c r="B39" s="60"/>
+      <c r="J39" s="8"/>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A40" s="61"/>
+      <c r="B40" s="62"/>
+      <c r="C40" s="62"/>
+      <c r="D40" s="62"/>
+      <c r="E40" s="62"/>
+      <c r="F40" s="62"/>
+      <c r="G40" s="62"/>
+      <c r="H40" s="62"/>
+      <c r="I40" s="62"/>
+      <c r="J40" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A32:J32"/>
     <mergeCell ref="A18:J18"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A6:J6"/>
   </mergeCells>
   <dataValidations count="4">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D37">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D37" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>RE_U</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D38">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D38" xr:uid="{00000000-0002-0000-0100-000001000000}">
       <formula1>UNP</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D22 D20">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D22 D20" xr:uid="{00000000-0002-0000-0100-000002000000}">
       <formula1>COREcodes</formula1>
     </dataValidation>
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="D28 D26">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="D28 D26" xr:uid="{00000000-0002-0000-0100-000003000000}">
       <formula1>AUXcode</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B4:E64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="B4:E68"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E24" sqref="E24:E26"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="69.26953125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="40.1796875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="69.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="40.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="2:5" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="B5" s="68" t="s">
+    <row r="4" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B4" s="52" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="5" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B5" s="52" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="6" spans="2:5" x14ac:dyDescent="0.35">
-      <c r="B6" s="68" t="s">
+    <row r="6" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B6" s="52" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="7" spans="2:5" x14ac:dyDescent="0.35">
-      <c r="B7" s="68" t="s">
+    <row r="7" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B7" s="52" t="s">
         <v>31</v>
       </c>
       <c r="E7" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      <c r="B8" s="68" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="8" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B8" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="E8" s="70" t="s">
+      <c r="E8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="9" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B9" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B10" s="52" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B11" s="52" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B12" s="52" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="13" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B13" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="E13" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="9" spans="2:5" x14ac:dyDescent="0.35">
-[...18 lines deleted...]
-      <c r="B12" s="68" t="s">
+    <row r="14" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B14" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="E14" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="15" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B15" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="E15" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="16" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B16" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="E16" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="17" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B17" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="E17" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="18" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B18" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="E18" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B19" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="E19" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="20" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B20" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="E20" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="21" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B21" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="E21" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="22" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B22" s="52" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="23" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B23" s="52" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="24" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B24" s="52" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="25" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B25" s="52" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="26" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B26" s="52" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="27" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B27" s="52" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="13" spans="2:5" x14ac:dyDescent="0.35">
-      <c r="B13" s="68" t="s">
+    <row r="28" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B28" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="E13" s="70" t="s">
-[...4 lines deleted...]
-      <c r="B14" s="68" t="s">
+    </row>
+    <row r="29" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B29" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="E14" s="70" t="s">
-[...4 lines deleted...]
-      <c r="B15" s="68" t="s">
+    </row>
+    <row r="30" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B30" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="E15" s="70" t="s">
-[...4 lines deleted...]
-      <c r="B16" s="68" t="s">
+    </row>
+    <row r="31" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B31" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="E16" s="70" t="s">
-[...4 lines deleted...]
-      <c r="B17" s="68" t="s">
+    </row>
+    <row r="32" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B32" s="52" t="s">
         <v>41</v>
       </c>
-      <c r="E17" s="70" t="s">
-[...4 lines deleted...]
-      <c r="B18" s="68" t="s">
+    </row>
+    <row r="33" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B33" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="E18" s="70" t="s">
-[...12 lines deleted...]
-      <c r="B20" s="68" t="s">
+    </row>
+    <row r="34" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B34" s="52"/>
+    </row>
+    <row r="35" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B35" s="52"/>
+    </row>
+    <row r="36" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B36" s="52"/>
+    </row>
+    <row r="37" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B37" s="52" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="38" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B38" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="E20" s="70" t="s">
-[...4 lines deleted...]
-      <c r="B21" s="68" t="s">
+    </row>
+    <row r="39" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B39" s="52" t="s">
         <v>45</v>
       </c>
-      <c r="E21" s="70" t="s">
-[...4 lines deleted...]
-      <c r="B22" s="68" t="s">
+    </row>
+    <row r="40" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B40" s="52" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="23" spans="2:5" x14ac:dyDescent="0.35">
-      <c r="B23" s="68" t="s">
+    <row r="41" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B41" s="52" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="24" spans="2:5" x14ac:dyDescent="0.35">
-      <c r="B24" s="68" t="s">
+    <row r="42" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B42" s="52" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="25" spans="2:5" x14ac:dyDescent="0.35">
-      <c r="B25" s="68" t="s">
+    <row r="43" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B43" s="52" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="26" spans="2:5" x14ac:dyDescent="0.35">
-      <c r="B26" s="68" t="s">
+    <row r="44" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B44" s="52" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="27" spans="2:5" x14ac:dyDescent="0.35">
-      <c r="B27" s="68" t="s">
+    <row r="45" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B45" s="52" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="28" spans="2:5" x14ac:dyDescent="0.35">
-      <c r="B28" s="68" t="s">
+    <row r="46" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B46" s="52" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="29" spans="2:5" x14ac:dyDescent="0.35">
-      <c r="B29" s="68" t="s">
+    <row r="47" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B47" s="52" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="30" spans="2:5" x14ac:dyDescent="0.35">
-[...14 lines deleted...]
-      <c r="B34" s="68" t="s">
+    <row r="48" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B48" s="52" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="49" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B49" s="52" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="50" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B50" s="52" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="51" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B51" s="52" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="52" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B52" s="52" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="53" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B53" s="52" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="35" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B35" s="68" t="s">
+    <row r="54" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B54" s="52" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="36" spans="2:2" x14ac:dyDescent="0.35">
-[...107 lines deleted...]
-      <c r="B64" s="68"/>
+    <row r="55" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B55" s="52"/>
+    </row>
+    <row r="57" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B57" s="52"/>
+    </row>
+    <row r="58" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B58" s="52"/>
+    </row>
+    <row r="59" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B59" s="52"/>
+    </row>
+    <row r="60" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B60" s="52"/>
+    </row>
+    <row r="61" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B61" s="52"/>
+    </row>
+    <row r="64" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B64" s="52"/>
+    </row>
+    <row r="65" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B65" s="52"/>
+    </row>
+    <row r="66" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B66" s="52"/>
+    </row>
+    <row r="67" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B67" s="52"/>
+    </row>
+    <row r="68" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B68" s="52"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>