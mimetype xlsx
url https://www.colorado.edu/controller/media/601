--- v0 (2026-01-31)
+++ v1 (2026-09-06)
@@ -1,125 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\General Accounting\Cost Accounting\FRINGE BENEFITS\FY24 FOR FY26\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://o365coloradoedu-my.sharepoint.com/personal/batr4918_colorado_edu/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{22DE0ED7-E40A-44F9-AFD0-7219B9E8E0C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{84B95EF8-21A4-40AA-B0FA-20A5ACF1B268}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F45FAC91-F162-42A5-BE23-A9A2CB33ED0C}"/>
+    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DC268542-60B3-437E-834E-08B2F465A1AD}"/>
   </bookViews>
   <sheets>
-    <sheet name="Componets" sheetId="1" r:id="rId1"/>
+    <sheet name="Components" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="Current_Year">'[1]Fringe Benefits forecast'!$B$2</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Componets!$A$1:$I$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Components!$A$1:$I$36</definedName>
     <definedName name="Regular_Faculty">'[1]Data collation index'!$B$16</definedName>
     <definedName name="University_Staff">'[1]Data collation index'!$B$17:$B$18</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D21" i="1" l="1"/>
+  <c r="I21" i="1" l="1"/>
+  <c r="I27" i="1" s="1"/>
+  <c r="I32" i="1" s="1"/>
+  <c r="H21" i="1"/>
+  <c r="H27" i="1" s="1"/>
+  <c r="H32" i="1" s="1"/>
+  <c r="G21" i="1"/>
+  <c r="G27" i="1" s="1"/>
+  <c r="G32" i="1" s="1"/>
+  <c r="F21" i="1"/>
+  <c r="F27" i="1" s="1"/>
+  <c r="F32" i="1" s="1"/>
   <c r="E21" i="1"/>
-  <c r="F21" i="1"/>
-[...3 lines deleted...]
-  <c r="D27" i="1" l="1"/>
+  <c r="E27" i="1" s="1"/>
+  <c r="E32" i="1" s="1"/>
+  <c r="D21" i="1"/>
+  <c r="D27" i="1" s="1"/>
   <c r="D32" i="1" s="1"/>
-  <c r="G27" i="1"/>
-[...8 lines deleted...]
-  <c r="E32" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
     <t>UNIVERSITY OF COLORADO BOULDER</t>
   </si>
   <si>
-    <t>FRINGE BENEFITS PROJECTIONS TO FY2026</t>
-[...2 lines deleted...]
-    <t>FY2026 Fringe Benefits - Projected</t>
+    <t>FRINGE BENEFITS PROJECTIONS TO FY2027</t>
+  </si>
+  <si>
+    <t>FY2027 Fringe Benefits - Projected</t>
   </si>
   <si>
     <t>Regular Faculty</t>
   </si>
   <si>
     <t>FT Prof &amp;</t>
   </si>
   <si>
     <t>PT Prof &amp;</t>
   </si>
   <si>
     <t>Student</t>
   </si>
   <si>
     <t xml:space="preserve">Athl </t>
   </si>
   <si>
     <t>by Employee Group</t>
   </si>
   <si>
     <t>Full-time</t>
   </si>
   <si>
     <t>Perm Classified</t>
   </si>
@@ -174,84 +177,83 @@
   <si>
     <t>Workers' Compensation Insurance</t>
   </si>
   <si>
     <t>FAMLI</t>
   </si>
   <si>
     <t>Subtotal Total Benefits Adjusted</t>
   </si>
   <si>
     <t>ADD BENEFITS RECORDED AS SALARY</t>
   </si>
   <si>
     <t>Termination Annual Leave</t>
   </si>
   <si>
     <t>Termination Sick Leave</t>
   </si>
   <si>
     <t>Parental Leave</t>
   </si>
   <si>
     <t>TOTAL FRINGE BENEFIT EXP - SCH B-1</t>
   </si>
   <si>
-    <t>FY2024 (Over)Under Recovery to be</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">   Carried Forward to FY2026 - Sch A-2</t>
+    <t>FY2025 (Over)Under Recovery to be</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Carried Forward to FY2027 - Sch A-2</t>
   </si>
   <si>
     <t>Total Fringe Benefit Costs - Adjusted</t>
   </si>
   <si>
-    <t>FY2026 RATE CALCULATION</t>
+    <t>FY2027 RATE CALCULATION</t>
+  </si>
+  <si>
+    <t>LESS: LASP RATE ADJUSTMENT (Term Annual/Sick Leave)</t>
+  </si>
+  <si>
+    <t>FY27 LASP FT Prof/Perm Class</t>
   </si>
   <si>
     <t>FRINGE RATE COMPONENTS</t>
-  </si>
-[...4 lines deleted...]
-    <t>FY26 LASP FT Prof/Perm Class</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="6">
+  <numFmts count="5">
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="&quot;FY&quot;yyyy"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
-    <numFmt numFmtId="167" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
@@ -273,72 +275,79 @@
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="31">
+  <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -473,58 +482,67 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
@@ -541,290 +559,262 @@
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...27 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...33 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="37" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="37" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="37" fontId="0" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="37" fontId="6" fillId="2" borderId="13" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="37" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="0" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="37" fontId="0" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="37" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="2" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="2" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="6" fillId="2" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="6" fillId="2" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="6" fillId="2" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="24" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="22" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="25" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="23" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="17" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="10" fontId="11" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="5" fillId="2" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="2" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="6" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="2" borderId="17" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="24" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="6" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="28" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="6" fillId="2" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="7">
-[...2 lines deleted...]
-    <cellStyle name="Comma 3" xfId="3" xr:uid="{8BB9AC25-F190-40A0-A9A5-1E14B7A1ADDD}"/>
+  <cellStyles count="6">
+    <cellStyle name="Comma 2" xfId="3" xr:uid="{8ADCE224-56B3-4501-B95D-DA3FCB8F1855}"/>
+    <cellStyle name="Comma 3" xfId="2" xr:uid="{76BDC108-D6FD-4526-B5C2-DF6615FAD207}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="5" xr:uid="{95D416B7-BF60-4AD5-819E-FE8F290EDC3C}"/>
-[...1 lines deleted...]
-    <cellStyle name="Percent 2 2" xfId="6" xr:uid="{7903EED8-9C62-4545-9938-5500310800CE}"/>
+    <cellStyle name="Normal 2" xfId="4" xr:uid="{F618DD53-4CDF-4C9C-AF73-20EDCDAD7B86}"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Percent 2 2" xfId="5" xr:uid="{B7559CC5-516B-42B5-8D55-BAEEB8C5079C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///P:\Budget%20Development\Benefits\flat%20rate%20calc%20fall%202020\Benefits%20FY22%20rate%20proposal%20use%20V11%2011-22-2020.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
@@ -1230,937 +1220,899 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{79774A00-76B6-43E6-98F6-C33C0904D781}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F351708E-745A-474E-802C-3F9FCF4BB3DC}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:L41"/>
+  <dimension ref="B1:L39"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="K18" sqref="K18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K24" sqref="K24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.54296875" style="5" customWidth="1"/>
     <col min="2" max="2" width="4.54296875" style="5" customWidth="1"/>
-    <col min="3" max="3" width="36.81640625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="36.7265625" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.26953125" style="5" customWidth="1"/>
     <col min="5" max="5" width="17" style="5" customWidth="1"/>
     <col min="6" max="6" width="17.453125" style="5" customWidth="1"/>
     <col min="7" max="7" width="16.26953125" style="5" customWidth="1"/>
     <col min="8" max="8" width="13.54296875" style="5" customWidth="1"/>
     <col min="9" max="9" width="15.7265625" style="5" customWidth="1"/>
     <col min="10" max="10" width="12.26953125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="16.453125" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.7265625" style="5" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="13.54296875" style="5" bestFit="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.1796875" style="5"/>
+    <col min="14" max="16384" width="9.26953125" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="13" x14ac:dyDescent="0.3">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="3"/>
       <c r="E1" s="2"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="4"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
     </row>
     <row r="2" spans="2:12" ht="13" x14ac:dyDescent="0.3">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="6"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3" spans="2:12" ht="13" x14ac:dyDescent="0.3">
-      <c r="B3" s="1" t="s">
-        <v>39</v>
+      <c r="B3" s="63" t="s">
+        <v>41</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="6"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="2:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
     </row>
     <row r="5" spans="2:12" ht="13" x14ac:dyDescent="0.3">
-      <c r="B5" s="71" t="s">
+      <c r="B5" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="72"/>
-      <c r="D5" s="73" t="s">
+      <c r="C5" s="8"/>
+      <c r="D5" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="73" t="s">
+      <c r="E5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="73" t="s">
+      <c r="F5" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="74" t="s">
+      <c r="G5" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="H5" s="73"/>
-      <c r="I5" s="75" t="s">
+      <c r="H5" s="9"/>
+      <c r="I5" s="11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="2:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="76"/>
-      <c r="C6" s="77" t="s">
+      <c r="B6" s="12"/>
+      <c r="C6" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="D6" s="78" t="s">
+      <c r="D6" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="E6" s="78" t="s">
+      <c r="E6" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="F6" s="78" t="s">
+      <c r="F6" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="G6" s="79" t="s">
+      <c r="G6" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="H6" s="78" t="s">
+      <c r="H6" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="I6" s="80" t="s">
+      <c r="I6" s="16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B7" s="7"/>
-      <c r="C7" s="8" t="s">
+      <c r="B7" s="17"/>
+      <c r="C7" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="D7" s="47">
-[...18 lines deleted...]
-      <c r="K7" s="12"/>
+      <c r="D7" s="66">
+        <v>1.0567628315837092E-2</v>
+      </c>
+      <c r="E7" s="84">
+        <v>1.3060812586128814E-2</v>
+      </c>
+      <c r="F7" s="76">
+        <v>4.158600302122414E-3</v>
+      </c>
+      <c r="G7" s="76">
+        <v>4.1207710104962658E-2</v>
+      </c>
+      <c r="H7" s="76">
+        <v>0</v>
+      </c>
+      <c r="I7" s="77">
+        <v>9.6684865612064429E-3</v>
+      </c>
+      <c r="J7" s="65"/>
+      <c r="K7" s="21"/>
     </row>
     <row r="8" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B8" s="7"/>
-      <c r="C8" s="8" t="s">
+      <c r="B8" s="17"/>
+      <c r="C8" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="47">
-[...18 lines deleted...]
-      <c r="K8" s="12"/>
+      <c r="D8" s="66">
+        <v>3.5489149322151083E-3</v>
+      </c>
+      <c r="E8" s="84">
+        <v>4.2134692949565905E-3</v>
+      </c>
+      <c r="F8" s="76">
+        <v>6.4919229137743416E-4</v>
+      </c>
+      <c r="G8" s="76">
+        <v>0</v>
+      </c>
+      <c r="H8" s="76">
+        <v>0</v>
+      </c>
+      <c r="I8" s="77">
+        <v>2.8542695585826541E-3</v>
+      </c>
+      <c r="J8" s="65"/>
+      <c r="K8" s="21"/>
     </row>
     <row r="9" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B9" s="7"/>
-      <c r="C9" s="8" t="s">
+      <c r="B9" s="17"/>
+      <c r="C9" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="D9" s="47">
-[...18 lines deleted...]
-      <c r="K9" s="12"/>
+      <c r="D9" s="66">
+        <v>0.16144107229898405</v>
+      </c>
+      <c r="E9" s="84">
+        <v>0.10521763762855613</v>
+      </c>
+      <c r="F9" s="76">
+        <v>0.43151488030165891</v>
+      </c>
+      <c r="G9" s="76">
+        <v>0</v>
+      </c>
+      <c r="H9" s="76">
+        <v>1.523847480957363E-3</v>
+      </c>
+      <c r="I9" s="77">
+        <v>0.23090575712805528</v>
+      </c>
+      <c r="J9" s="65"/>
+      <c r="K9" s="21"/>
     </row>
     <row r="10" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B10" s="7"/>
-      <c r="C10" s="8" t="s">
+      <c r="B10" s="17"/>
+      <c r="C10" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="D10" s="47">
-[...19 lines deleted...]
-      <c r="L10" s="13"/>
+      <c r="D10" s="66">
+        <v>0.34055636723554883</v>
+      </c>
+      <c r="E10" s="84">
+        <v>0.38621698502392859</v>
+      </c>
+      <c r="F10" s="76">
+        <v>0.12252374396466933</v>
+      </c>
+      <c r="G10" s="76">
+        <v>0.85240084217542311</v>
+      </c>
+      <c r="H10" s="76">
+        <v>2.0159984224056619E-2</v>
+      </c>
+      <c r="I10" s="77">
+        <v>0.38551699122739863</v>
+      </c>
+      <c r="J10" s="65"/>
+      <c r="K10" s="21"/>
+      <c r="L10" s="22"/>
     </row>
     <row r="11" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B11" s="7"/>
-      <c r="C11" s="8" t="s">
+      <c r="B11" s="17"/>
+      <c r="C11" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="D11" s="47">
-[...18 lines deleted...]
-      <c r="K11" s="12"/>
+      <c r="D11" s="66">
+        <v>1.70019829250716E-3</v>
+      </c>
+      <c r="E11" s="84">
+        <v>2.310031534468935E-3</v>
+      </c>
+      <c r="F11" s="76">
+        <v>7.5297373835701788E-4</v>
+      </c>
+      <c r="G11" s="76">
+        <v>0</v>
+      </c>
+      <c r="H11" s="76">
+        <v>0</v>
+      </c>
+      <c r="I11" s="77">
+        <v>1.7116201645299188E-3</v>
+      </c>
+      <c r="J11" s="65"/>
+      <c r="K11" s="21"/>
     </row>
     <row r="12" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B12" s="7"/>
-      <c r="C12" s="8" t="s">
+      <c r="B12" s="17"/>
+      <c r="C12" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="D12" s="47">
-[...18 lines deleted...]
-      <c r="K12" s="12"/>
+      <c r="D12" s="66">
+        <v>4.050015918286301E-2</v>
+      </c>
+      <c r="E12" s="84">
+        <v>3.5617701709622397E-2</v>
+      </c>
+      <c r="F12" s="76">
+        <v>0.11089031255680952</v>
+      </c>
+      <c r="G12" s="76">
+        <v>8.4621993048081667E-3</v>
+      </c>
+      <c r="H12" s="76">
+        <v>0.22066180847114134</v>
+      </c>
+      <c r="I12" s="77">
+        <v>0.12609848810449015</v>
+      </c>
+      <c r="J12" s="65"/>
+      <c r="K12" s="21"/>
     </row>
     <row r="13" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B13" s="7"/>
-      <c r="C13" s="8" t="s">
+      <c r="B13" s="17"/>
+      <c r="C13" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="D13" s="47">
-[...18 lines deleted...]
-      <c r="K13" s="12"/>
+      <c r="D13" s="66">
+        <v>0.28720845020371671</v>
+      </c>
+      <c r="E13" s="84">
+        <v>0.17963314141606934</v>
+      </c>
+      <c r="F13" s="76">
+        <v>2.7240537637407448E-2</v>
+      </c>
+      <c r="G13" s="76">
+        <v>0</v>
+      </c>
+      <c r="H13" s="76">
+        <v>0</v>
+      </c>
+      <c r="I13" s="77">
+        <v>0.48582153395856026</v>
+      </c>
+      <c r="J13" s="65"/>
+      <c r="K13" s="21"/>
     </row>
     <row r="14" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B14" s="7"/>
-      <c r="C14" s="14" t="s">
+      <c r="B14" s="17"/>
+      <c r="C14" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="D14" s="47">
-[...18 lines deleted...]
-      <c r="K14" s="12"/>
+      <c r="D14" s="66">
+        <v>3.7585845414848058E-2</v>
+      </c>
+      <c r="E14" s="84">
+        <v>0.13877466304996083</v>
+      </c>
+      <c r="F14" s="76">
+        <v>0.22001972707136785</v>
+      </c>
+      <c r="G14" s="76">
+        <v>0</v>
+      </c>
+      <c r="H14" s="76">
+        <v>8.7800588671632163E-4</v>
+      </c>
+      <c r="I14" s="77">
+        <v>6.9275088705339452E-2</v>
+      </c>
+      <c r="J14" s="65"/>
+      <c r="K14" s="21"/>
     </row>
     <row r="15" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B15" s="7"/>
-      <c r="C15" s="8" t="s">
+      <c r="B15" s="17"/>
+      <c r="C15" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="D15" s="47">
-[...18 lines deleted...]
-      <c r="K15" s="12"/>
+      <c r="D15" s="66">
+        <v>3.4055731589545603E-3</v>
+      </c>
+      <c r="E15" s="84">
+        <v>1.1900931937347931E-3</v>
+      </c>
+      <c r="F15" s="76">
+        <v>0</v>
+      </c>
+      <c r="G15" s="76">
+        <v>0</v>
+      </c>
+      <c r="H15" s="76">
+        <v>0</v>
+      </c>
+      <c r="I15" s="77">
+        <v>1.8196569840940818E-3</v>
+      </c>
+      <c r="J15" s="65"/>
+      <c r="K15" s="21"/>
     </row>
     <row r="16" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B16" s="7"/>
-      <c r="C16" s="8" t="s">
+      <c r="B16" s="17"/>
+      <c r="C16" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="D16" s="47">
-[...18 lines deleted...]
-      <c r="K16" s="12"/>
+      <c r="D16" s="66">
+        <v>6.3909872911167777E-4</v>
+      </c>
+      <c r="E16" s="84">
+        <v>4.8579266463329835E-4</v>
+      </c>
+      <c r="F16" s="76">
+        <v>2.138638730191213E-3</v>
+      </c>
+      <c r="G16" s="76">
+        <v>1.7013017373528863E-3</v>
+      </c>
+      <c r="H16" s="76">
+        <v>1.4710487781861733E-2</v>
+      </c>
+      <c r="I16" s="77">
+        <v>2.5322946691604411E-3</v>
+      </c>
+      <c r="J16" s="65"/>
+      <c r="K16" s="21"/>
     </row>
     <row r="17" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B17" s="7"/>
-      <c r="C17" s="8" t="s">
+      <c r="B17" s="17"/>
+      <c r="C17" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="D17" s="47">
-[...18 lines deleted...]
-      <c r="K17" s="12"/>
+      <c r="D17" s="66">
+        <v>7.7602671152000799E-2</v>
+      </c>
+      <c r="E17" s="84">
+        <v>1.8853237543870575E-2</v>
+      </c>
+      <c r="F17" s="76">
+        <v>8.7137173385157626E-2</v>
+      </c>
+      <c r="G17" s="76">
+        <v>0</v>
+      </c>
+      <c r="H17" s="76">
+        <v>0</v>
+      </c>
+      <c r="I17" s="77">
+        <v>0</v>
+      </c>
+      <c r="J17" s="65"/>
+      <c r="K17" s="21"/>
     </row>
     <row r="18" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B18" s="7"/>
-      <c r="C18" s="8" t="s">
+      <c r="B18" s="17"/>
+      <c r="C18" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="D18" s="47">
-[...18 lines deleted...]
-      <c r="K18" s="12"/>
+      <c r="D18" s="66">
+        <v>5.3109437245445754E-4</v>
+      </c>
+      <c r="E18" s="84">
+        <v>3.3868046702050028E-3</v>
+      </c>
+      <c r="F18" s="76">
+        <v>6.6944934005950266E-2</v>
+      </c>
+      <c r="G18" s="76">
+        <v>1.6528070470228325E-5</v>
+      </c>
+      <c r="H18" s="76">
+        <v>0</v>
+      </c>
+      <c r="I18" s="77">
+        <v>0</v>
+      </c>
+      <c r="J18" s="65"/>
+      <c r="K18" s="21"/>
     </row>
     <row r="19" spans="2:12" x14ac:dyDescent="0.25">
-      <c r="B19" s="7"/>
-      <c r="C19" s="8" t="s">
+      <c r="B19" s="17"/>
+      <c r="C19" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="D19" s="47">
-[...18 lines deleted...]
-      <c r="K19" s="12"/>
+      <c r="D19" s="66">
+        <v>2.3699924539004436E-2</v>
+      </c>
+      <c r="E19" s="84">
+        <v>1.8137998276827536E-2</v>
+      </c>
+      <c r="F19" s="76">
+        <v>7.6877702695503855E-2</v>
+      </c>
+      <c r="G19" s="76">
+        <v>6.235052672617452E-2</v>
+      </c>
+      <c r="H19" s="76">
+        <v>0.5412996840113844</v>
+      </c>
+      <c r="I19" s="77">
+        <v>9.8574109861757228E-2</v>
+      </c>
+      <c r="J19" s="65"/>
+      <c r="K19" s="21"/>
     </row>
     <row r="20" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="B20" s="7"/>
-      <c r="C20" s="15" t="s">
+      <c r="B20" s="17"/>
+      <c r="C20" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="D20" s="47">
-[...18 lines deleted...]
-      <c r="K20" s="12"/>
+      <c r="D20" s="66">
+        <v>1.2725706555392232E-2</v>
+      </c>
+      <c r="E20" s="84">
+        <v>1.1406841296952859E-2</v>
+      </c>
+      <c r="F20" s="76">
+        <v>0.11434792434123674</v>
+      </c>
+      <c r="G20" s="76">
+        <v>4.491699210999478E-2</v>
+      </c>
+      <c r="H20" s="76">
+        <v>0.3877586503018785</v>
+      </c>
+      <c r="I20" s="77">
+        <v>1.6612076113661136E-2</v>
+      </c>
+      <c r="J20" s="65"/>
+      <c r="K20" s="21"/>
     </row>
     <row r="21" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="B21" s="7" t="s">
+      <c r="B21" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="C21" s="16"/>
-[...4 lines deleted...]
-      <c r="E21" s="56">
+      <c r="C21" s="25"/>
+      <c r="D21" s="67">
+        <f>SUM(D7:D20)</f>
+        <v>1.0017127043834384</v>
+      </c>
+      <c r="E21" s="67">
+        <f>SUM(E7:E20)</f>
+        <v>0.91850520988991569</v>
+      </c>
+      <c r="F21" s="67">
+        <f>SUM(F7:F20)</f>
+        <v>1.2651963410218094</v>
+      </c>
+      <c r="G21" s="67">
+        <f>SUM(G7:G20)</f>
+        <v>1.0110561002291862</v>
+      </c>
+      <c r="H21" s="67">
+        <f>SUM(H7:H20)</f>
+        <v>1.1869924681579964</v>
+      </c>
+      <c r="I21" s="85">
+        <f>SUM(I7:I20)</f>
+        <v>1.4313903730368358</v>
+      </c>
+      <c r="J21" s="65"/>
+      <c r="K21" s="26"/>
+    </row>
+    <row r="22" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B22" s="27"/>
+      <c r="C22" s="25"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="29"/>
+      <c r="I22" s="30"/>
+      <c r="J22" s="20"/>
+      <c r="K22" s="21"/>
+    </row>
+    <row r="23" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B23" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="32"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="28"/>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="30"/>
+      <c r="J23" s="20"/>
+      <c r="K23" s="21"/>
+    </row>
+    <row r="24" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B24" s="17"/>
+      <c r="C24" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D24" s="68">
+        <v>0</v>
+      </c>
+      <c r="E24" s="74">
+        <v>2.0856653884410006E-2</v>
+      </c>
+      <c r="F24" s="68">
+        <v>0</v>
+      </c>
+      <c r="G24" s="68">
+        <v>0</v>
+      </c>
+      <c r="H24" s="68">
+        <v>0</v>
+      </c>
+      <c r="I24" s="75">
+        <v>0.15596677820587979</v>
+      </c>
+      <c r="J24" s="65"/>
+      <c r="K24" s="21"/>
+    </row>
+    <row r="25" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B25" s="17"/>
+      <c r="C25" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="D25" s="68">
+        <v>0</v>
+      </c>
+      <c r="E25" s="74">
+        <v>2.4507587929553159E-3</v>
+      </c>
+      <c r="F25" s="68">
+        <v>0</v>
+      </c>
+      <c r="G25" s="68">
+        <v>0</v>
+      </c>
+      <c r="H25" s="68">
+        <v>0</v>
+      </c>
+      <c r="I25" s="75">
+        <v>0</v>
+      </c>
+      <c r="J25" s="65"/>
+      <c r="K25" s="21"/>
+    </row>
+    <row r="26" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B26" s="17"/>
+      <c r="C26" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26" s="68">
+        <v>4.0209983793900985E-4</v>
+      </c>
+      <c r="E26" s="74">
+        <v>7.0554008783394783E-3</v>
+      </c>
+      <c r="F26" s="68">
+        <v>0</v>
+      </c>
+      <c r="G26" s="68">
+        <v>1.5261526703648921E-4</v>
+      </c>
+      <c r="H26" s="68">
+        <v>0</v>
+      </c>
+      <c r="I26" s="75">
+        <v>1.0842111788235896E-2</v>
+      </c>
+      <c r="J26" s="65"/>
+      <c r="K26" s="21"/>
+    </row>
+    <row r="27" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B27" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="34"/>
+      <c r="D27" s="70">
+        <f>D21+SUM(D24:D26)</f>
+        <v>1.0021148042213774</v>
+      </c>
+      <c r="E27" s="70">
+        <f>E21+SUM(E24:E26)</f>
+        <v>0.94886802344562049</v>
+      </c>
+      <c r="F27" s="70">
+        <f>F21+SUM(F24:F26)</f>
+        <v>1.2651963410218094</v>
+      </c>
+      <c r="G27" s="70">
+        <f>G21+SUM(G24:G26)</f>
+        <v>1.0112087154962228</v>
+      </c>
+      <c r="H27" s="70">
+        <f>H21+SUM(H24:H26)</f>
+        <v>1.1869924681579964</v>
+      </c>
+      <c r="I27" s="86">
+        <f>I21+SUM(I24:I26)</f>
+        <v>1.5981992630309514</v>
+      </c>
+      <c r="J27" s="20"/>
+      <c r="K27" s="26"/>
+    </row>
+    <row r="28" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B28" s="17"/>
+      <c r="C28" s="35"/>
+      <c r="D28" s="37"/>
+      <c r="E28" s="38"/>
+      <c r="F28" s="39"/>
+      <c r="G28" s="38"/>
+      <c r="H28" s="38"/>
+      <c r="I28" s="40"/>
+      <c r="K28" s="21"/>
+    </row>
+    <row r="29" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B29" s="41"/>
+      <c r="C29" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29" s="37"/>
+      <c r="E29" s="36"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="36"/>
+      <c r="H29" s="36"/>
+      <c r="I29" s="42"/>
+      <c r="K29" s="21"/>
+    </row>
+    <row r="30" spans="2:12" ht="13" x14ac:dyDescent="0.3">
+      <c r="B30" s="41"/>
+      <c r="C30" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30" s="72">
+        <v>-2.1148042213771164E-3</v>
+      </c>
+      <c r="E30" s="72">
+        <v>5.1131976554379281E-2</v>
+      </c>
+      <c r="F30" s="72">
+        <v>-0.26519634102180967</v>
+      </c>
+      <c r="G30" s="72">
+        <v>-1.1208715496222876E-2</v>
+      </c>
+      <c r="H30" s="72">
+        <v>-0.18699246815799628</v>
+      </c>
+      <c r="I30" s="73">
+        <v>-0.59819926303095161</v>
+      </c>
+      <c r="J30" s="71"/>
+      <c r="K30" s="21"/>
+    </row>
+    <row r="31" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B31" s="43"/>
+      <c r="C31" s="24"/>
+      <c r="D31" s="44"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="87"/>
+      <c r="G31" s="45"/>
+      <c r="H31" s="45"/>
+      <c r="I31" s="46"/>
+      <c r="J31" s="47"/>
+      <c r="K31" s="21"/>
+      <c r="L31" s="48"/>
+    </row>
+    <row r="32" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="B32" s="49"/>
+      <c r="C32" s="50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32" s="69">
+        <f>D27+D30</f>
+        <v>1.0000000000000002</v>
+      </c>
+      <c r="E32" s="69">
+        <f t="shared" ref="E32:I32" si="0">E27+E30</f>
+        <v>0.99999999999999978</v>
+      </c>
+      <c r="F32" s="69">
         <f t="shared" si="0"/>
-        <v>0.90679887411345961</v>
-[...1 lines deleted...]
-      <c r="F21" s="56">
+        <v>0.99999999999999978</v>
+      </c>
+      <c r="G32" s="69">
         <f t="shared" si="0"/>
-        <v>1.2192650446772346</v>
-[...1 lines deleted...]
-      <c r="G21" s="56">
+        <v>1</v>
+      </c>
+      <c r="H32" s="69">
         <f t="shared" si="0"/>
-        <v>0.92590269428626182</v>
-[...1 lines deleted...]
-      <c r="H21" s="56">
+        <v>1.0000000000000002</v>
+      </c>
+      <c r="I32" s="88">
         <f t="shared" si="0"/>
-        <v>0.89937332739515807</v>
-[...252 lines deleted...]
-      <c r="C34" s="38" t="s">
+        <v>0.99999999999999978</v>
+      </c>
+      <c r="K32" s="51"/>
+    </row>
+    <row r="33" spans="2:10" s="20" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="52"/>
+      <c r="C33" s="53"/>
+      <c r="D33" s="89"/>
+      <c r="E33" s="78"/>
+      <c r="F33" s="78"/>
+      <c r="G33" s="78"/>
+      <c r="H33" s="78"/>
+      <c r="I33" s="81"/>
+    </row>
+    <row r="34" spans="2:10" s="20" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="B34" s="54"/>
+      <c r="C34" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="D34" s="39">
-[...29 lines deleted...]
-    <row r="36" spans="2:11" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="D34" s="56">
+        <v>0.31967949721247463</v>
+      </c>
+      <c r="E34" s="79">
+        <v>0.40837118518685878</v>
+      </c>
+      <c r="F34" s="79">
+        <v>0.11665620627890863</v>
+      </c>
+      <c r="G34" s="79">
+        <v>0.1239183819266589</v>
+      </c>
+      <c r="H34" s="79">
+        <v>1.456300905285173E-2</v>
+      </c>
+      <c r="I34" s="82">
+        <v>0.10062769855522269</v>
+      </c>
+    </row>
+    <row r="35" spans="2:10" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="57"/>
+      <c r="C35" s="58"/>
+      <c r="D35" s="59"/>
+      <c r="E35" s="80"/>
+      <c r="F35" s="80"/>
+      <c r="G35" s="80"/>
+      <c r="H35" s="80"/>
+      <c r="I35" s="83"/>
+      <c r="J35" s="20"/>
+    </row>
+    <row r="36" spans="2:10" ht="14.5" x14ac:dyDescent="0.35">
       <c r="B36"/>
-      <c r="D36" s="13"/>
-[...7 lines deleted...]
-      <c r="B37"/>
+      <c r="D36" s="22"/>
+      <c r="E36" s="22"/>
+      <c r="F36" s="22"/>
+      <c r="G36" s="22"/>
+      <c r="H36" s="22"/>
+      <c r="I36" s="22"/>
+    </row>
+    <row r="37" spans="2:10" ht="14.5" x14ac:dyDescent="0.35">
       <c r="C37" s="60" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37" s="61"/>
+      <c r="E37" s="62">
+        <v>9.4999999999999998E-3</v>
+      </c>
+    </row>
+    <row r="38" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C38" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="D37" s="53"/>
-[...48 lines deleted...]
-    </row>
+      <c r="D38" s="61"/>
+      <c r="E38" s="64">
+        <v>0.39900000000000002</v>
+      </c>
+    </row>
+    <row r="39" spans="2:10" ht="13" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <printOptions verticalCentered="1"/>
   <pageMargins left="0.2" right="0.25" top="0.3" bottom="0" header="0.3" footer="0.3"/>
-  <pageSetup scale="74" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="76" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Componets</vt:lpstr>
-      <vt:lpstr>Componets!Print_Area</vt:lpstr>
+      <vt:lpstr>Components</vt:lpstr>
+      <vt:lpstr>Components!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Bayley Trego</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>