--- v0 (2025-11-05)
+++ v1 (2026-06-06)
@@ -1,63 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="123820"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ucbfiles.colorado.edu\CCO\Users\juch0153\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://o365coloradoedu-my.sharepoint.com/personal/rogu4761_colorado_edu/Documents/Desktop/TEMP/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7BDC84F9-D5C4-48CB-9196-0FEB453A5DD1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="65" documentId="13_ncr:1_{7BDC84F9-D5C4-48CB-9196-0FEB453A5DD1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D6BEDCD3-F742-4BC3-85FF-C629B5FC85D7}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="32811" yWindow="-103" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Step 1" sheetId="1" r:id="rId1"/>
     <sheet name="Step 2" sheetId="2" r:id="rId2"/>
     <sheet name="Step 3" sheetId="9" r:id="rId3"/>
     <sheet name="Step 4" sheetId="10" r:id="rId4"/>
     <sheet name="Step 5" sheetId="11" r:id="rId5"/>
     <sheet name="Step 6" sheetId="12" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028"/>
   <webPublishing codePage="1252"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -65,51 +66,51 @@
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G23" i="9" l="1"/>
   <c r="G22" i="9"/>
   <c r="G21" i="9"/>
   <c r="G20" i="9"/>
   <c r="G19" i="9"/>
   <c r="G18" i="9"/>
   <c r="G17" i="9"/>
   <c r="G16" i="9"/>
   <c r="G15" i="9"/>
   <c r="G14" i="9"/>
   <c r="G13" i="9"/>
   <c r="G12" i="9"/>
   <c r="G11" i="9"/>
   <c r="G10" i="9"/>
   <c r="G9" i="9"/>
   <c r="G8" i="9"/>
   <c r="G7" i="9"/>
   <c r="G6" i="9"/>
   <c r="G5" i="9"/>
   <c r="G4" i="9"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1109" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1105" uniqueCount="62">
   <si>
     <t>Scenario: A cost transfer needs to be entered to move twenty expenses from speedtype 11000000 to 13000000.</t>
   </si>
   <si>
     <t xml:space="preserve">Run a Financial Detail, export the Financial Detail to Excel, exclude any amounts that don't need to be transferred and keep the following columns.  </t>
   </si>
   <si>
     <t>ACCT CODE</t>
   </si>
   <si>
     <t>DESC</t>
   </si>
   <si>
     <t>ACTUALS</t>
   </si>
   <si>
     <t>BAE CODE</t>
   </si>
   <si>
     <t>SPDTYPE CODE</t>
   </si>
   <si>
     <t>JRNL ID</t>
   </si>
   <si>
@@ -238,102 +239,83 @@
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Ledger</t>
   </si>
   <si>
     <t>Account</t>
   </si>
   <si>
     <t>SpeedType</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>Journal Line Description</t>
   </si>
   <si>
     <t>Analysis</t>
   </si>
   <si>
     <t>Jrnl Line Reference</t>
   </si>
   <si>
-    <t>Jrnl Date column doesn't need to be uploaded but is instead included as a reference for the grant accountant</t>
-[...4 lines deleted...]
-  <si>
     <t>The journal entry description</t>
   </si>
   <si>
     <t>Your department's Source code, e.g. BG8 (so that the uploaded journal entry will be routed to your department for approval)</t>
   </si>
   <si>
     <t>These are instructions for preparing and uploading a large volume cost transfer into PeopleSoft.  For cost transfer documentation requirements, see the CCO website:</t>
   </si>
   <si>
     <t>If you'd like the CCO to upload the journal entry, email Rob Guinn (robert.guinn-1@colorado.edu) with the following information:</t>
   </si>
   <si>
     <t>Cost Transfer Policy and Guidance</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="#,##0.########"/>
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...11 lines deleted...]
-      <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
@@ -344,188 +326,215 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <i/>
-      <u/>
       <sz val="10"/>
-      <color theme="10"/>
+      <color theme="1"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
+      <i/>
       <u/>
       <sz val="10"/>
-      <color rgb="FFFF0000"/>
+      <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...13 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="4" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="43" fontId="1" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="1" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
+    <cellStyle name="Comma" xfId="2" builtinId="3"/>
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
@@ -810,5653 +819,5647 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/controller/policies/cost-transfer-policy-guidance" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/controller/training/finance-system-training/finance-system-learning-resources-journals/fin-journal" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F92"/>
+  <dimension ref="A1:F90"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="12.3828125" style="9" customWidth="1"/>
+    <col min="2" max="2" width="44.15234375" style="9" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.69140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.23046875" style="9" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.765625" style="9" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.15234375" style="9" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.15234375" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B1" s="24" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1" s="13"/>
+      <c r="C1" s="9"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="10" t="s">
         <v>61</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="A4" s="8" t="s">
+      <c r="B2" s="13"/>
+      <c r="C2" s="9"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="11" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A5" s="7" t="s">
+    <row r="5" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
+      <c r="A5" s="12" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A7" s="5" t="s">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="6" t="s">
+      <c r="C7" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="6" t="s">
+      <c r="E7" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="F7" s="6" t="s">
+      <c r="F7" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B8" s="1" t="s">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="19">
         <v>152.32</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F8" s="1" t="s">
+      <c r="D8" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="17">
+        <v>11000000</v>
+      </c>
+      <c r="F8" s="18" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B9" s="1" t="s">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="19">
         <v>524</v>
       </c>
-      <c r="D9" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F9" s="1" t="s">
+      <c r="D9" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" s="17">
+        <v>11000000</v>
+      </c>
+      <c r="F9" s="18" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B10" s="1" t="s">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="19">
         <v>115</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F10" s="1" t="s">
+      <c r="D10" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" s="17">
+        <v>11000000</v>
+      </c>
+      <c r="F10" s="18" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B11" s="1" t="s">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="19">
         <v>146.19999999999999</v>
       </c>
-      <c r="D11" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F11" s="1" t="s">
+      <c r="D11" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E11" s="17">
+        <v>11000000</v>
+      </c>
+      <c r="F11" s="18" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B12" s="1" t="s">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C12" s="19">
         <v>383.36</v>
       </c>
-      <c r="D12" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B13" s="1" t="s">
+      <c r="D12" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E12" s="17">
+        <v>11000000</v>
+      </c>
+      <c r="F12" s="18" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C13" s="19">
         <v>38.78</v>
       </c>
-      <c r="D13" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B14" s="1" t="s">
+      <c r="D13" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E13" s="17">
+        <v>11000000</v>
+      </c>
+      <c r="F13" s="18" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="C14" s="13">
+      <c r="C14" s="19">
         <v>43.16</v>
       </c>
-      <c r="D14" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B15" s="1" t="s">
+      <c r="D14" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E14" s="17">
+        <v>11000000</v>
+      </c>
+      <c r="F14" s="18" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="C15" s="13">
+      <c r="C15" s="19">
         <v>39.96</v>
       </c>
-      <c r="D15" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B16" s="1" t="s">
+      <c r="D15" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E15" s="17">
+        <v>11000000</v>
+      </c>
+      <c r="F15" s="18" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C16" s="13">
+      <c r="C16" s="19">
         <v>1962.22</v>
       </c>
-      <c r="D16" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B17" s="1" t="s">
+      <c r="D16" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E16" s="17">
+        <v>11000000</v>
+      </c>
+      <c r="F16" s="18" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A17" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="C17" s="13">
+      <c r="C17" s="19">
         <v>133.99</v>
       </c>
-      <c r="D17" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B18" s="1" t="s">
+      <c r="D17" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E17" s="17">
+        <v>11000000</v>
+      </c>
+      <c r="F17" s="18" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A18" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="13">
+      <c r="C18" s="19">
         <v>61.91</v>
       </c>
-      <c r="D18" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F18" s="1" t="s">
+      <c r="D18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E18" s="17">
+        <v>11000000</v>
+      </c>
+      <c r="F18" s="18" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B19" s="1" t="s">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A19" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="C19" s="13">
+      <c r="C19" s="19">
         <v>56.88</v>
       </c>
-      <c r="D19" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F19" s="1" t="s">
+      <c r="D19" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" s="17">
+        <v>11000000</v>
+      </c>
+      <c r="F19" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B20" s="1" t="s">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A20" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="C20" s="13">
+      <c r="C20" s="19">
         <v>12.84</v>
       </c>
-      <c r="D20" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B21" s="1" t="s">
+      <c r="D20" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" s="17">
+        <v>11000000</v>
+      </c>
+      <c r="F20" s="18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A21" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="13">
+      <c r="C21" s="19">
         <v>22.64</v>
       </c>
-      <c r="D21" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B22" s="1" t="s">
+      <c r="D21" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E21" s="17">
+        <v>11000000</v>
+      </c>
+      <c r="F21" s="18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A22" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="13">
+      <c r="C22" s="19">
         <v>147.41999999999999</v>
       </c>
-      <c r="D22" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B23" s="1" t="s">
+      <c r="D22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E22" s="17">
+        <v>11000000</v>
+      </c>
+      <c r="F22" s="18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A23" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="C23" s="13">
+      <c r="C23" s="19">
         <v>103.8</v>
       </c>
-      <c r="D23" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B24" s="1" t="s">
+      <c r="D23" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E23" s="17">
+        <v>11000000</v>
+      </c>
+      <c r="F23" s="18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A24" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="C24" s="13">
+      <c r="C24" s="19">
         <v>93.62</v>
       </c>
-      <c r="D24" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B25" s="1" t="s">
+      <c r="D24" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E24" s="17">
+        <v>11000000</v>
+      </c>
+      <c r="F24" s="18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A25" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="13">
+      <c r="C25" s="19">
         <v>23.08</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B26" s="1" t="s">
+      <c r="D25" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E25" s="17">
+        <v>11000000</v>
+      </c>
+      <c r="F25" s="18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A26" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="C26" s="13">
+      <c r="C26" s="19">
         <v>62.48</v>
       </c>
-      <c r="D26" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B27" s="1" t="s">
+      <c r="D26" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E26" s="17">
+        <v>11000000</v>
+      </c>
+      <c r="F26" s="18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A27" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="C27" s="13">
+      <c r="C27" s="19">
         <v>15.9</v>
       </c>
-      <c r="D27" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F27" s="1" t="s">
+      <c r="D27" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E27" s="17">
+        <v>11000000</v>
+      </c>
+      <c r="F27" s="18" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.2">
-[...192 lines deleted...]
-      <c r="C92" s="2"/>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="C28" s="14"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="C29" s="14"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="C30" s="14"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="C31" s="14"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="C32" s="14"/>
+    </row>
+    <row r="33" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C33" s="14"/>
+    </row>
+    <row r="34" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C34" s="14"/>
+    </row>
+    <row r="35" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C35" s="14"/>
+    </row>
+    <row r="36" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C36" s="14"/>
+    </row>
+    <row r="37" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C37" s="14"/>
+    </row>
+    <row r="38" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C38" s="14"/>
+    </row>
+    <row r="39" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C39" s="14"/>
+    </row>
+    <row r="40" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C40" s="14"/>
+    </row>
+    <row r="41" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C41" s="14"/>
+    </row>
+    <row r="42" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C42" s="14"/>
+    </row>
+    <row r="43" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C43" s="14"/>
+    </row>
+    <row r="44" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C44" s="14"/>
+    </row>
+    <row r="45" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C45" s="14"/>
+    </row>
+    <row r="46" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C46" s="14"/>
+    </row>
+    <row r="47" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C47" s="14"/>
+    </row>
+    <row r="48" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C48" s="14"/>
+    </row>
+    <row r="49" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C49" s="14"/>
+    </row>
+    <row r="50" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C50" s="14"/>
+    </row>
+    <row r="51" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C51" s="14"/>
+    </row>
+    <row r="52" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C52" s="14"/>
+    </row>
+    <row r="53" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C53" s="14"/>
+    </row>
+    <row r="54" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C54" s="14"/>
+    </row>
+    <row r="55" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C55" s="14"/>
+    </row>
+    <row r="56" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C56" s="14"/>
+    </row>
+    <row r="57" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C57" s="14"/>
+    </row>
+    <row r="58" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C58" s="14"/>
+    </row>
+    <row r="59" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C59" s="14"/>
+    </row>
+    <row r="60" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C60" s="14"/>
+    </row>
+    <row r="61" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C61" s="14"/>
+    </row>
+    <row r="62" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C62" s="14"/>
+    </row>
+    <row r="63" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C63" s="14"/>
+    </row>
+    <row r="64" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C64" s="14"/>
+    </row>
+    <row r="65" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C65" s="14"/>
+    </row>
+    <row r="66" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C66" s="14"/>
+    </row>
+    <row r="67" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C67" s="14"/>
+    </row>
+    <row r="68" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C68" s="14"/>
+    </row>
+    <row r="69" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C69" s="14"/>
+    </row>
+    <row r="70" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C70" s="14"/>
+    </row>
+    <row r="71" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C71" s="14"/>
+    </row>
+    <row r="72" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C72" s="14"/>
+    </row>
+    <row r="73" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C73" s="14"/>
+    </row>
+    <row r="74" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C74" s="14"/>
+    </row>
+    <row r="75" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C75" s="14"/>
+    </row>
+    <row r="76" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C76" s="14"/>
+    </row>
+    <row r="77" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C77" s="14"/>
+    </row>
+    <row r="78" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C78" s="14"/>
+    </row>
+    <row r="79" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C79" s="14"/>
+    </row>
+    <row r="80" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C80" s="14"/>
+    </row>
+    <row r="81" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C81" s="14"/>
+    </row>
+    <row r="82" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C82" s="14"/>
+    </row>
+    <row r="83" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C83" s="14"/>
+    </row>
+    <row r="84" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C84" s="14"/>
+    </row>
+    <row r="85" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C85" s="14"/>
+    </row>
+    <row r="86" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C86" s="14"/>
+    </row>
+    <row r="87" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C87" s="14"/>
+    </row>
+    <row r="88" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C88" s="14"/>
+    </row>
+    <row r="89" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C89" s="14"/>
+    </row>
+    <row r="90" spans="3:3" x14ac:dyDescent="0.3">
+      <c r="C90" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" xr:uid="{A467FA0D-6D01-48A7-A0A7-29C366BE1921}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="A8:A27" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:F44"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="11.61328125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="44.15234375" style="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.69140625" style="20" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.23046875" style="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.765625" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.15234375" style="7" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.15234375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:6" s="36" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="35" t="s">
         <v>35</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A3" s="5" t="s">
+      <c r="C1" s="37"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="6" t="s">
+      <c r="B3" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="6" t="s">
+      <c r="C3" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="6" t="s">
+      <c r="E3" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="6" t="s">
+      <c r="F3" s="22" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B4" s="1" t="s">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="13">
+      <c r="C4" s="26">
         <v>152.32</v>
       </c>
-      <c r="D4" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F4" s="1" t="s">
+      <c r="D4" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F4" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B5" s="1" t="s">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C5" s="26">
         <v>524</v>
       </c>
-      <c r="D5" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="D5" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F5" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B6" s="1" t="s">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="26">
         <v>115</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F6" s="1" t="s">
+      <c r="D6" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F6" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B7" s="1" t="s">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C7" s="26">
         <v>146.19999999999999</v>
       </c>
-      <c r="D7" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F7" s="1" t="s">
+      <c r="D7" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E7" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F7" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B8" s="1" t="s">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="26">
         <v>383.36</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B9" s="1" t="s">
+      <c r="D8" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F8" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="26">
         <v>38.78</v>
       </c>
-      <c r="D9" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B10" s="1" t="s">
+      <c r="D9" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F9" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="26">
         <v>43.16</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B11" s="1" t="s">
+      <c r="D10" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F10" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="26">
         <v>39.96</v>
       </c>
-      <c r="D11" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B12" s="1" t="s">
+      <c r="D11" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E11" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F11" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C12" s="26">
         <v>1962.22</v>
       </c>
-      <c r="D12" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B13" s="1" t="s">
+      <c r="D12" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E12" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F12" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C13" s="26">
         <v>133.99</v>
       </c>
-      <c r="D13" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B14" s="1" t="s">
+      <c r="D13" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E13" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F13" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="13">
+      <c r="C14" s="26">
         <v>61.91</v>
       </c>
-      <c r="D14" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F14" s="1" t="s">
+      <c r="D14" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E14" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F14" s="25" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B15" s="1" t="s">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="13">
+      <c r="C15" s="26">
         <v>56.88</v>
       </c>
-      <c r="D15" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F15" s="1" t="s">
+      <c r="D15" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E15" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F15" s="25" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B16" s="1" t="s">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="C16" s="13">
+      <c r="C16" s="26">
         <v>12.84</v>
       </c>
-      <c r="D16" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B17" s="1" t="s">
+      <c r="D16" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E16" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F16" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A17" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="C17" s="13">
+      <c r="C17" s="26">
         <v>22.64</v>
       </c>
-      <c r="D17" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B18" s="1" t="s">
+      <c r="D17" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E17" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F17" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A18" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="13">
+      <c r="C18" s="26">
         <v>147.41999999999999</v>
       </c>
-      <c r="D18" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B19" s="1" t="s">
+      <c r="D18" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E18" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F18" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A19" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="C19" s="13">
+      <c r="C19" s="26">
         <v>103.8</v>
       </c>
-      <c r="D19" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B20" s="1" t="s">
+      <c r="D19" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F19" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A20" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="C20" s="13">
+      <c r="C20" s="26">
         <v>93.62</v>
       </c>
-      <c r="D20" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B21" s="1" t="s">
+      <c r="D20" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F20" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A21" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="C21" s="13">
+      <c r="C21" s="26">
         <v>23.08</v>
       </c>
-      <c r="D21" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B22" s="1" t="s">
+      <c r="D21" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E21" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F21" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A22" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="C22" s="13">
+      <c r="C22" s="26">
         <v>62.48</v>
       </c>
-      <c r="D22" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B23" s="1" t="s">
+      <c r="D22" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E22" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F22" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A23" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="C23" s="13">
+      <c r="C23" s="26">
         <v>15.9</v>
       </c>
-      <c r="D23" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F23" s="1" t="s">
+      <c r="D23" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E23" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F23" s="25" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="B25" s="9" t="s">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A24" s="8"/>
+      <c r="E24" s="8"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A25" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="C25" s="14">
+      <c r="C25" s="29">
         <v>152.32</v>
       </c>
-      <c r="D25" s="9" t="s">
-[...5 lines deleted...]
-      <c r="F25" s="9" t="s">
+      <c r="D25" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E25" s="27">
+        <v>13000000</v>
+      </c>
+      <c r="F25" s="28" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B26" s="9" t="s">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A26" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="C26" s="14">
+      <c r="C26" s="29">
         <v>524</v>
       </c>
-      <c r="D26" s="9" t="s">
-[...5 lines deleted...]
-      <c r="F26" s="9" t="s">
+      <c r="D26" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E26" s="27">
+        <v>13000000</v>
+      </c>
+      <c r="F26" s="28" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B27" s="9" t="s">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A27" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="14">
+      <c r="C27" s="29">
         <v>115</v>
       </c>
-      <c r="D27" s="9" t="s">
-[...5 lines deleted...]
-      <c r="F27" s="9" t="s">
+      <c r="D27" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E27" s="27">
+        <v>13000000</v>
+      </c>
+      <c r="F27" s="28" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B28" s="9" t="s">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A28" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="C28" s="14">
+      <c r="C28" s="29">
         <v>146.19999999999999</v>
       </c>
-      <c r="D28" s="9" t="s">
-[...5 lines deleted...]
-      <c r="F28" s="9" t="s">
+      <c r="D28" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E28" s="27">
+        <v>13000000</v>
+      </c>
+      <c r="F28" s="28" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B29" s="9" t="s">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A29" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="C29" s="14">
+      <c r="C29" s="29">
         <v>383.36</v>
       </c>
-      <c r="D29" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B30" s="9" t="s">
+      <c r="D29" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E29" s="27">
+        <v>13000000</v>
+      </c>
+      <c r="F29" s="28" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A30" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="C30" s="14">
+      <c r="C30" s="29">
         <v>38.78</v>
       </c>
-      <c r="D30" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B31" s="9" t="s">
+      <c r="D30" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E30" s="27">
+        <v>13000000</v>
+      </c>
+      <c r="F30" s="28" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A31" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="C31" s="14">
+      <c r="C31" s="29">
         <v>43.16</v>
       </c>
-      <c r="D31" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B32" s="9" t="s">
+      <c r="D31" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E31" s="27">
+        <v>13000000</v>
+      </c>
+      <c r="F31" s="28" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A32" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="C32" s="14">
+      <c r="C32" s="29">
         <v>39.96</v>
       </c>
-      <c r="D32" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B33" s="9" t="s">
+      <c r="D32" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E32" s="27">
+        <v>13000000</v>
+      </c>
+      <c r="F32" s="28" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A33" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="C33" s="14">
+      <c r="C33" s="29">
         <v>1962.22</v>
       </c>
-      <c r="D33" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B34" s="9" t="s">
+      <c r="D33" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E33" s="27">
+        <v>13000000</v>
+      </c>
+      <c r="F33" s="28" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A34" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="C34" s="14">
+      <c r="C34" s="29">
         <v>133.99</v>
       </c>
-      <c r="D34" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B35" s="9" t="s">
+      <c r="D34" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E34" s="27">
+        <v>13000000</v>
+      </c>
+      <c r="F34" s="28" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A35" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B35" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="C35" s="14">
+      <c r="C35" s="29">
         <v>61.91</v>
       </c>
-      <c r="D35" s="9" t="s">
-[...5 lines deleted...]
-      <c r="F35" s="9" t="s">
+      <c r="D35" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E35" s="27">
+        <v>13000000</v>
+      </c>
+      <c r="F35" s="28" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B36" s="9" t="s">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A36" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B36" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="C36" s="14">
+      <c r="C36" s="29">
         <v>56.88</v>
       </c>
-      <c r="D36" s="9" t="s">
-[...5 lines deleted...]
-      <c r="F36" s="9" t="s">
+      <c r="D36" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E36" s="27">
+        <v>13000000</v>
+      </c>
+      <c r="F36" s="28" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B37" s="9" t="s">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A37" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="C37" s="14">
+      <c r="C37" s="29">
         <v>12.84</v>
       </c>
-      <c r="D37" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B38" s="9" t="s">
+      <c r="D37" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E37" s="27">
+        <v>13000000</v>
+      </c>
+      <c r="F37" s="28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A38" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="C38" s="14">
+      <c r="C38" s="29">
         <v>22.64</v>
       </c>
-      <c r="D38" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B39" s="9" t="s">
+      <c r="D38" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E38" s="27">
+        <v>13000000</v>
+      </c>
+      <c r="F38" s="28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A39" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="C39" s="14">
+      <c r="C39" s="29">
         <v>147.41999999999999</v>
       </c>
-      <c r="D39" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B40" s="9" t="s">
+      <c r="D39" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E39" s="27">
+        <v>13000000</v>
+      </c>
+      <c r="F39" s="28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A40" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="C40" s="14">
+      <c r="C40" s="29">
         <v>103.8</v>
       </c>
-      <c r="D40" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B41" s="9" t="s">
+      <c r="D40" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E40" s="27">
+        <v>13000000</v>
+      </c>
+      <c r="F40" s="28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A41" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="C41" s="14">
+      <c r="C41" s="29">
         <v>93.62</v>
       </c>
-      <c r="D41" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B42" s="9" t="s">
+      <c r="D41" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E41" s="27">
+        <v>13000000</v>
+      </c>
+      <c r="F41" s="28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A42" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" s="28" t="s">
         <v>31</v>
       </c>
-      <c r="C42" s="14">
+      <c r="C42" s="29">
         <v>23.08</v>
       </c>
-      <c r="D42" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B43" s="9" t="s">
+      <c r="D42" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E42" s="27">
+        <v>13000000</v>
+      </c>
+      <c r="F42" s="28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A43" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B43" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="C43" s="14">
+      <c r="C43" s="29">
         <v>62.48</v>
       </c>
-      <c r="D43" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B44" s="9" t="s">
+      <c r="D43" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E43" s="27">
+        <v>13000000</v>
+      </c>
+      <c r="F43" s="28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A44" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" s="28" t="s">
         <v>33</v>
       </c>
-      <c r="C44" s="14">
+      <c r="C44" s="29">
         <v>15.9</v>
       </c>
-      <c r="D44" s="9" t="s">
-[...5 lines deleted...]
-      <c r="F44" s="9" t="s">
+      <c r="D44" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E44" s="27">
+        <v>13000000</v>
+      </c>
+      <c r="F44" s="28" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A4:A44" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:G44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="12.15234375" style="7" customWidth="1"/>
+    <col min="2" max="2" width="44.15234375" style="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.69140625" style="20" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.23046875" style="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.765625" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.15234375" style="7" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.53515625" style="20" customWidth="1"/>
+    <col min="8" max="16384" width="9.15234375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:7" s="36" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="35" t="s">
         <v>36</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A3" s="5" t="s">
+      <c r="C1" s="37"/>
+      <c r="G1" s="37"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="6" t="s">
+      <c r="B3" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="6" t="s">
+      <c r="C3" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="6" t="s">
+      <c r="E3" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="6" t="s">
+      <c r="F3" s="22" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B4" s="1" t="s">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A4" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="13">
+      <c r="C4" s="26">
         <v>152.32</v>
       </c>
-      <c r="D4" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F4" s="1" t="s">
+      <c r="D4" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F4" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="G4" s="14">
+      <c r="G4" s="21">
         <f t="shared" ref="G4:G23" si="0">-C4</f>
         <v>-152.32</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B5" s="1" t="s">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A5" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C5" s="26">
         <v>524</v>
       </c>
-      <c r="D5" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="D5" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F5" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="14">
+      <c r="G5" s="21">
         <f t="shared" si="0"/>
         <v>-524</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B6" s="1" t="s">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A6" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="26">
         <v>115</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F6" s="1" t="s">
+      <c r="D6" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F6" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="14">
+      <c r="G6" s="21">
         <f t="shared" si="0"/>
         <v>-115</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B7" s="1" t="s">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A7" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C7" s="26">
         <v>146.19999999999999</v>
       </c>
-      <c r="D7" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F7" s="1" t="s">
+      <c r="D7" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E7" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F7" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="14">
+      <c r="G7" s="21">
         <f t="shared" si="0"/>
         <v>-146.19999999999999</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B8" s="1" t="s">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A8" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="26">
         <v>383.36</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G8" s="14">
+      <c r="D8" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F8" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="21">
         <f t="shared" si="0"/>
         <v>-383.36</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B9" s="1" t="s">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="26">
         <v>38.78</v>
       </c>
-      <c r="D9" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G9" s="14">
+      <c r="D9" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F9" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="21">
         <f t="shared" si="0"/>
         <v>-38.78</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B10" s="1" t="s">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A10" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="26">
         <v>43.16</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G10" s="14">
+      <c r="D10" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F10" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="21">
         <f t="shared" si="0"/>
         <v>-43.16</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B11" s="1" t="s">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A11" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="26">
         <v>39.96</v>
       </c>
-      <c r="D11" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G11" s="14">
+      <c r="D11" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E11" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F11" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="21">
         <f t="shared" si="0"/>
         <v>-39.96</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B12" s="1" t="s">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A12" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C12" s="26">
         <v>1962.22</v>
       </c>
-      <c r="D12" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G12" s="14">
+      <c r="D12" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E12" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F12" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="21">
         <f t="shared" si="0"/>
         <v>-1962.22</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B13" s="1" t="s">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A13" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C13" s="26">
         <v>133.99</v>
       </c>
-      <c r="D13" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G13" s="14">
+      <c r="D13" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E13" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F13" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" s="21">
         <f t="shared" si="0"/>
         <v>-133.99</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B14" s="1" t="s">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A14" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="13">
+      <c r="C14" s="26">
         <v>61.91</v>
       </c>
-      <c r="D14" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F14" s="1" t="s">
+      <c r="D14" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E14" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F14" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="G14" s="14">
+      <c r="G14" s="21">
         <f t="shared" si="0"/>
         <v>-61.91</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B15" s="1" t="s">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A15" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="13">
+      <c r="C15" s="26">
         <v>56.88</v>
       </c>
-      <c r="D15" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F15" s="1" t="s">
+      <c r="D15" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E15" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F15" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="G15" s="14">
+      <c r="G15" s="21">
         <f t="shared" si="0"/>
         <v>-56.88</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B16" s="1" t="s">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A16" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="C16" s="13">
+      <c r="C16" s="26">
         <v>12.84</v>
       </c>
-      <c r="D16" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G16" s="14">
+      <c r="D16" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E16" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F16" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="G16" s="21">
         <f t="shared" si="0"/>
         <v>-12.84</v>
       </c>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B17" s="1" t="s">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A17" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="C17" s="13">
+      <c r="C17" s="26">
         <v>22.64</v>
       </c>
-      <c r="D17" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G17" s="14">
+      <c r="D17" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E17" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F17" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="G17" s="21">
         <f t="shared" si="0"/>
         <v>-22.64</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B18" s="1" t="s">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A18" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="13">
+      <c r="C18" s="26">
         <v>147.41999999999999</v>
       </c>
-      <c r="D18" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G18" s="14">
+      <c r="D18" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E18" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F18" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="G18" s="21">
         <f t="shared" si="0"/>
         <v>-147.41999999999999</v>
       </c>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B19" s="1" t="s">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A19" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="C19" s="13">
+      <c r="C19" s="26">
         <v>103.8</v>
       </c>
-      <c r="D19" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G19" s="14">
+      <c r="D19" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F19" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="G19" s="21">
         <f t="shared" si="0"/>
         <v>-103.8</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B20" s="1" t="s">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A20" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="C20" s="13">
+      <c r="C20" s="26">
         <v>93.62</v>
       </c>
-      <c r="D20" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G20" s="14">
+      <c r="D20" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F20" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="G20" s="21">
         <f t="shared" si="0"/>
         <v>-93.62</v>
       </c>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B21" s="1" t="s">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A21" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="C21" s="13">
+      <c r="C21" s="26">
         <v>23.08</v>
       </c>
-      <c r="D21" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G21" s="14">
+      <c r="D21" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E21" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F21" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="G21" s="21">
         <f t="shared" si="0"/>
         <v>-23.08</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B22" s="1" t="s">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A22" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="C22" s="13">
+      <c r="C22" s="26">
         <v>62.48</v>
       </c>
-      <c r="D22" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G22" s="14">
+      <c r="D22" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E22" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F22" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="G22" s="21">
         <f t="shared" si="0"/>
         <v>-62.48</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B23" s="1" t="s">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A23" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="C23" s="13">
+      <c r="C23" s="26">
         <v>15.9</v>
       </c>
-      <c r="D23" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F23" s="1" t="s">
+      <c r="D23" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E23" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F23" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="G23" s="14">
+      <c r="G23" s="21">
         <f t="shared" si="0"/>
         <v>-15.9</v>
       </c>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="B25" s="1" t="s">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A24" s="8"/>
+      <c r="E24" s="8"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A25" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="C25" s="13">
+      <c r="C25" s="26">
         <v>152.32</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F25" s="1" t="s">
+      <c r="D25" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E25" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F25" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B26" s="1" t="s">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A26" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="C26" s="13">
+      <c r="C26" s="26">
         <v>524</v>
       </c>
-      <c r="D26" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F26" s="1" t="s">
+      <c r="D26" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E26" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F26" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B27" s="1" t="s">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A27" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="13">
+      <c r="C27" s="26">
         <v>115</v>
       </c>
-      <c r="D27" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F27" s="1" t="s">
+      <c r="D27" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E27" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F27" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B28" s="1" t="s">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A28" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="C28" s="13">
+      <c r="C28" s="26">
         <v>146.19999999999999</v>
       </c>
-      <c r="D28" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F28" s="1" t="s">
+      <c r="D28" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E28" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F28" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B29" s="1" t="s">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A29" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="C29" s="13">
+      <c r="C29" s="26">
         <v>383.36</v>
       </c>
-      <c r="D29" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B30" s="1" t="s">
+      <c r="D29" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E29" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F29" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A30" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="C30" s="13">
+      <c r="C30" s="26">
         <v>38.78</v>
       </c>
-      <c r="D30" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B31" s="1" t="s">
+      <c r="D30" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E30" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F30" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A31" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="C31" s="13">
+      <c r="C31" s="26">
         <v>43.16</v>
       </c>
-      <c r="D31" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B32" s="1" t="s">
+      <c r="D31" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E31" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F31" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A32" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="C32" s="13">
+      <c r="C32" s="26">
         <v>39.96</v>
       </c>
-      <c r="D32" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B33" s="1" t="s">
+      <c r="D32" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E32" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F32" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A33" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="C33" s="13">
+      <c r="C33" s="26">
         <v>1962.22</v>
       </c>
-      <c r="D33" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B34" s="1" t="s">
+      <c r="D33" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E33" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F33" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A34" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="C34" s="13">
+      <c r="C34" s="26">
         <v>133.99</v>
       </c>
-      <c r="D34" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B35" s="1" t="s">
+      <c r="D34" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E34" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F34" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A35" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B35" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="C35" s="13">
+      <c r="C35" s="26">
         <v>61.91</v>
       </c>
-      <c r="D35" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F35" s="1" t="s">
+      <c r="D35" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E35" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F35" s="25" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B36" s="1" t="s">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A36" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B36" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="C36" s="13">
+      <c r="C36" s="26">
         <v>56.88</v>
       </c>
-      <c r="D36" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F36" s="1" t="s">
+      <c r="D36" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E36" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F36" s="25" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B37" s="1" t="s">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A37" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="C37" s="13">
+      <c r="C37" s="26">
         <v>12.84</v>
       </c>
-      <c r="D37" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B38" s="1" t="s">
+      <c r="D37" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E37" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F37" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A38" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="C38" s="13">
+      <c r="C38" s="26">
         <v>22.64</v>
       </c>
-      <c r="D38" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B39" s="1" t="s">
+      <c r="D38" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E38" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F38" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A39" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="C39" s="13">
+      <c r="C39" s="26">
         <v>147.41999999999999</v>
       </c>
-      <c r="D39" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B40" s="1" t="s">
+      <c r="D39" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E39" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F39" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A40" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="C40" s="13">
+      <c r="C40" s="26">
         <v>103.8</v>
       </c>
-      <c r="D40" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B41" s="1" t="s">
+      <c r="D40" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E40" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F40" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A41" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="C41" s="13">
+      <c r="C41" s="26">
         <v>93.62</v>
       </c>
-      <c r="D41" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B42" s="1" t="s">
+      <c r="D41" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E41" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F41" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A42" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="C42" s="13">
+      <c r="C42" s="26">
         <v>23.08</v>
       </c>
-      <c r="D42" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B43" s="1" t="s">
+      <c r="D42" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E42" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F42" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A43" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B43" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="C43" s="13">
+      <c r="C43" s="26">
         <v>62.48</v>
       </c>
-      <c r="D43" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B44" s="1" t="s">
+      <c r="D43" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E43" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F43" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A44" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="C44" s="13">
+      <c r="C44" s="26">
         <v>15.9</v>
       </c>
-      <c r="D44" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F44" s="1" t="s">
+      <c r="D44" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E44" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F44" s="25" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A4:A44" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:F43"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="12.53515625" style="7" customWidth="1"/>
+    <col min="2" max="2" width="44.15234375" style="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.69140625" style="20" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.23046875" style="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.765625" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.15234375" style="7" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.15234375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:6" s="36" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="35" t="s">
         <v>37</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A3" s="5" t="s">
+      <c r="C1" s="37"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="6" t="s">
+      <c r="B3" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="6" t="s">
+      <c r="C3" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="6" t="s">
+      <c r="E3" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="6" t="s">
+      <c r="F3" s="22" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B4" s="1" t="s">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="14">
+      <c r="C4" s="29">
         <v>-152.32</v>
       </c>
-      <c r="D4" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F4" s="1" t="s">
+      <c r="D4" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F4" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B5" s="1" t="s">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="14">
+      <c r="C5" s="29">
         <v>-524</v>
       </c>
-      <c r="D5" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="D5" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F5" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B6" s="1" t="s">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="14">
+      <c r="C6" s="29">
         <v>-115</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F6" s="1" t="s">
+      <c r="D6" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F6" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B7" s="1" t="s">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="14">
+      <c r="C7" s="29">
         <v>-146.19999999999999</v>
       </c>
-      <c r="D7" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F7" s="1" t="s">
+      <c r="D7" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E7" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F7" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B8" s="1" t="s">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="14">
+      <c r="C8" s="29">
         <v>-383.36</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B9" s="1" t="s">
+      <c r="D8" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F8" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="C9" s="14">
+      <c r="C9" s="29">
         <v>-38.78</v>
       </c>
-      <c r="D9" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B10" s="1" t="s">
+      <c r="D9" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F9" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="C10" s="14">
+      <c r="C10" s="29">
         <v>-43.16</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B11" s="1" t="s">
+      <c r="D10" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F10" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="14">
+      <c r="C11" s="29">
         <v>-39.96</v>
       </c>
-      <c r="D11" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B12" s="1" t="s">
+      <c r="D11" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E11" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F11" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="C12" s="14">
+      <c r="C12" s="29">
         <v>-1962.22</v>
       </c>
-      <c r="D12" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B13" s="1" t="s">
+      <c r="D12" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E12" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F12" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="C13" s="14">
+      <c r="C13" s="29">
         <v>-133.99</v>
       </c>
-      <c r="D13" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B14" s="1" t="s">
+      <c r="D13" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E13" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F13" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="14">
+      <c r="C14" s="29">
         <v>-61.91</v>
       </c>
-      <c r="D14" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F14" s="1" t="s">
+      <c r="D14" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E14" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F14" s="25" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B15" s="1" t="s">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="14">
+      <c r="C15" s="29">
         <v>-56.88</v>
       </c>
-      <c r="D15" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F15" s="1" t="s">
+      <c r="D15" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E15" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F15" s="25" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B16" s="1" t="s">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="C16" s="14">
+      <c r="C16" s="29">
         <v>-12.84</v>
       </c>
-      <c r="D16" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B17" s="1" t="s">
+      <c r="D16" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E16" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F16" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A17" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="C17" s="14">
+      <c r="C17" s="29">
         <v>-22.64</v>
       </c>
-      <c r="D17" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B18" s="1" t="s">
+      <c r="D17" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E17" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F17" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A18" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="14">
+      <c r="C18" s="29">
         <v>-147.41999999999999</v>
       </c>
-      <c r="D18" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B19" s="1" t="s">
+      <c r="D18" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E18" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F18" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A19" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="C19" s="14">
+      <c r="C19" s="29">
         <v>-103.8</v>
       </c>
-      <c r="D19" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B20" s="1" t="s">
+      <c r="D19" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F19" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A20" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="C20" s="14">
+      <c r="C20" s="29">
         <v>-93.62</v>
       </c>
-      <c r="D20" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B21" s="1" t="s">
+      <c r="D20" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F20" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A21" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="C21" s="14">
+      <c r="C21" s="29">
         <v>-23.08</v>
       </c>
-      <c r="D21" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B22" s="1" t="s">
+      <c r="D21" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E21" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F21" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A22" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="C22" s="14">
+      <c r="C22" s="29">
         <v>-62.48</v>
       </c>
-      <c r="D22" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B23" s="1" t="s">
+      <c r="D22" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E22" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F22" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A23" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="C23" s="14">
+      <c r="C23" s="29">
         <v>-15.9</v>
       </c>
-      <c r="D23" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F23" s="1" t="s">
+      <c r="D23" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E23" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="F23" s="25" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B24" s="1" t="s">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A24" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="C24" s="13">
+      <c r="C24" s="26">
         <v>152.32</v>
       </c>
-      <c r="D24" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F24" s="1" t="s">
+      <c r="D24" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E24" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F24" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B25" s="1" t="s">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A25" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="C25" s="13">
+      <c r="C25" s="26">
         <v>524</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F25" s="1" t="s">
+      <c r="D25" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E25" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F25" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B26" s="1" t="s">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A26" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="C26" s="13">
+      <c r="C26" s="26">
         <v>115</v>
       </c>
-      <c r="D26" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F26" s="1" t="s">
+      <c r="D26" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E26" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F26" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B27" s="1" t="s">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A27" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="C27" s="13">
+      <c r="C27" s="26">
         <v>146.19999999999999</v>
       </c>
-      <c r="D27" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F27" s="1" t="s">
+      <c r="D27" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E27" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F27" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B28" s="1" t="s">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A28" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="C28" s="13">
+      <c r="C28" s="26">
         <v>383.36</v>
       </c>
-      <c r="D28" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B29" s="1" t="s">
+      <c r="D28" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E28" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F28" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A29" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="C29" s="13">
+      <c r="C29" s="26">
         <v>38.78</v>
       </c>
-      <c r="D29" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B30" s="1" t="s">
+      <c r="D29" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E29" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F29" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A30" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="C30" s="13">
+      <c r="C30" s="26">
         <v>43.16</v>
       </c>
-      <c r="D30" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B31" s="1" t="s">
+      <c r="D30" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E30" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F30" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A31" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="C31" s="13">
+      <c r="C31" s="26">
         <v>39.96</v>
       </c>
-      <c r="D31" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B32" s="1" t="s">
+      <c r="D31" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E31" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F31" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A32" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="C32" s="13">
+      <c r="C32" s="26">
         <v>1962.22</v>
       </c>
-      <c r="D32" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B33" s="1" t="s">
+      <c r="D32" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E32" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F32" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A33" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="C33" s="13">
+      <c r="C33" s="26">
         <v>133.99</v>
       </c>
-      <c r="D33" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B34" s="1" t="s">
+      <c r="D33" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E33" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F33" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A34" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="C34" s="13">
+      <c r="C34" s="26">
         <v>61.91</v>
       </c>
-      <c r="D34" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F34" s="1" t="s">
+      <c r="D34" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E34" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F34" s="25" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B35" s="1" t="s">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A35" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B35" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="C35" s="13">
+      <c r="C35" s="26">
         <v>56.88</v>
       </c>
-      <c r="D35" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F35" s="1" t="s">
+      <c r="D35" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E35" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F35" s="25" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B36" s="1" t="s">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A36" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B36" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="C36" s="13">
+      <c r="C36" s="26">
         <v>12.84</v>
       </c>
-      <c r="D36" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B37" s="1" t="s">
+      <c r="D36" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E36" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F36" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A37" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="C37" s="13">
+      <c r="C37" s="26">
         <v>22.64</v>
       </c>
-      <c r="D37" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B38" s="1" t="s">
+      <c r="D37" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E37" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F37" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A38" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="C38" s="13">
+      <c r="C38" s="26">
         <v>147.41999999999999</v>
       </c>
-      <c r="D38" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B39" s="1" t="s">
+      <c r="D38" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E38" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F38" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A39" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="C39" s="13">
+      <c r="C39" s="26">
         <v>103.8</v>
       </c>
-      <c r="D39" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B40" s="1" t="s">
+      <c r="D39" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E39" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F39" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A40" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="C40" s="13">
+      <c r="C40" s="26">
         <v>93.62</v>
       </c>
-      <c r="D40" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B41" s="1" t="s">
+      <c r="D40" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E40" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F40" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A41" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="C41" s="13">
+      <c r="C41" s="26">
         <v>23.08</v>
       </c>
-      <c r="D41" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B42" s="1" t="s">
+      <c r="D41" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E41" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F41" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A42" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="C42" s="13">
+      <c r="C42" s="26">
         <v>62.48</v>
       </c>
-      <c r="D42" s="1" t="s">
-[...13 lines deleted...]
-      <c r="B43" s="1" t="s">
+      <c r="D42" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E42" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F42" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A43" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B43" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="C43" s="13">
+      <c r="C43" s="26">
         <v>15.9</v>
       </c>
-      <c r="D43" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F43" s="1" t="s">
+      <c r="D43" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E43" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="F43" s="25" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A4:A43" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:H48"/>
+  <dimension ref="A1:H43"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="9.15234375" style="7"/>
+    <col min="2" max="2" width="12.4609375" style="7" customWidth="1"/>
+    <col min="3" max="3" width="44.15234375" style="7" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.69140625" style="20" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.23046875" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.765625" style="7" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.69140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.15234375" style="7" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:8" s="36" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="B1" s="8"/>
-[...26 lines deleted...]
-      <c r="A6" s="8">
+      <c r="B1" s="35"/>
+      <c r="D1" s="37"/>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A3" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...11 lines deleted...]
-      <c r="C8" s="6" t="s">
+      <c r="C3" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="D8" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="6" t="s">
+      <c r="D3" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="F8" s="6" t="s">
+      <c r="F3" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="G8" s="16" t="s">
+      <c r="G3" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="H8" s="6" t="s">
+      <c r="H3" s="22" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C9" s="1" t="s">
+    <row r="4" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A4" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D4" s="26">
         <v>-152.32</v>
       </c>
-      <c r="E9" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H9" s="1" t="s">
+      <c r="E4" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="G4" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H4" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C10" s="1" t="s">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A5" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D5" s="26">
         <v>-524</v>
       </c>
-      <c r="E10" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H10" s="1" t="s">
+      <c r="E5" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="G5" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H5" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C11" s="1" t="s">
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A6" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D6" s="26">
         <v>-115</v>
       </c>
-      <c r="E11" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H11" s="1" t="s">
+      <c r="E6" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F6" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="G6" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C12" s="1" t="s">
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A7" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D7" s="26">
         <v>-146.19999999999999</v>
       </c>
-      <c r="E12" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H12" s="1" t="s">
+      <c r="E7" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="G7" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H7" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C13" s="1" t="s">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A8" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D8" s="26">
         <v>-383.36</v>
       </c>
-      <c r="E13" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C14" s="1" t="s">
+      <c r="E8" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F8" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="G8" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H8" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A9" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D9" s="26">
         <v>-38.78</v>
       </c>
-      <c r="E14" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C15" s="1" t="s">
+      <c r="E9" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="G9" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A10" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D10" s="26">
         <v>-43.16</v>
       </c>
-      <c r="E15" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C16" s="1" t="s">
+      <c r="E10" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F10" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="G10" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H10" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A11" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="D16" s="13">
+      <c r="D11" s="26">
         <v>-39.96</v>
       </c>
-      <c r="E16" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C17" s="1" t="s">
+      <c r="E11" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="G11" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H11" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A12" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D12" s="26">
         <v>-1962.22</v>
       </c>
-      <c r="E17" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C18" s="1" t="s">
+      <c r="E12" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F12" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="G12" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H12" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A13" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="D18" s="13">
+      <c r="D13" s="26">
         <v>-133.99</v>
       </c>
-      <c r="E18" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C19" s="1" t="s">
+      <c r="E13" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F13" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="G13" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H13" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A14" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="D19" s="13">
+      <c r="D14" s="26">
         <v>-61.91</v>
       </c>
-      <c r="E19" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H19" s="1" t="s">
+      <c r="E14" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F14" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="G14" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H14" s="25" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C20" s="1" t="s">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A15" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="D20" s="13">
+      <c r="D15" s="26">
         <v>-56.88</v>
       </c>
-      <c r="E20" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H20" s="1" t="s">
+      <c r="E15" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="G15" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H15" s="25" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C21" s="1" t="s">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A16" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="D21" s="13">
+      <c r="D16" s="26">
         <v>-12.84</v>
       </c>
-      <c r="E21" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C22" s="1" t="s">
+      <c r="E16" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F16" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="G16" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H16" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A17" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="D22" s="13">
+      <c r="D17" s="26">
         <v>-22.64</v>
       </c>
-      <c r="E22" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C23" s="1" t="s">
+      <c r="E17" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F17" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="G17" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H17" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A18" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="D23" s="13">
+      <c r="D18" s="26">
         <v>-147.41999999999999</v>
       </c>
-      <c r="E23" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C24" s="1" t="s">
+      <c r="E18" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F18" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="G18" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H18" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A19" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="D24" s="13">
+      <c r="D19" s="26">
         <v>-103.8</v>
       </c>
-      <c r="E24" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C25" s="1" t="s">
+      <c r="E19" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="G19" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H19" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A20" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="D25" s="13">
+      <c r="D20" s="26">
         <v>-93.62</v>
       </c>
-      <c r="E25" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C26" s="1" t="s">
+      <c r="E20" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F20" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="G20" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H20" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A21" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="D26" s="13">
+      <c r="D21" s="26">
         <v>-23.08</v>
       </c>
-      <c r="E26" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C27" s="1" t="s">
+      <c r="E21" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F21" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="G21" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H21" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A22" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="D27" s="13">
+      <c r="D22" s="26">
         <v>-62.48</v>
       </c>
-      <c r="E27" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C28" s="1" t="s">
+      <c r="E22" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F22" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="G22" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H22" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A23" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="D28" s="13">
+      <c r="D23" s="26">
         <v>-15.9</v>
       </c>
-      <c r="E28" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H28" s="1" t="s">
+      <c r="E23" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F23" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="G23" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H23" s="25" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C29" s="1" t="s">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A24" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="D29" s="13">
+      <c r="D24" s="26">
         <v>152.32</v>
       </c>
-      <c r="E29" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H29" s="1" t="s">
+      <c r="E24" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F24" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="G24" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H24" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C30" s="1" t="s">
+    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A25" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C25" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="D30" s="13">
+      <c r="D25" s="26">
         <v>524</v>
       </c>
-      <c r="E30" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H30" s="1" t="s">
+      <c r="E25" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F25" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="G25" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H25" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C31" s="1" t="s">
+    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A26" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="D31" s="13">
+      <c r="D26" s="26">
         <v>115</v>
       </c>
-      <c r="E31" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H31" s="1" t="s">
+      <c r="E26" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F26" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="G26" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H26" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C32" s="1" t="s">
+    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A27" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="D32" s="13">
+      <c r="D27" s="26">
         <v>146.19999999999999</v>
       </c>
-      <c r="E32" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H32" s="1" t="s">
+      <c r="E27" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F27" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="G27" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H27" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C33" s="1" t="s">
+    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A28" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="D33" s="13">
+      <c r="D28" s="26">
         <v>383.36</v>
       </c>
-      <c r="E33" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C34" s="1" t="s">
+      <c r="E28" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F28" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="G28" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H28" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A29" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C29" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="D34" s="13">
+      <c r="D29" s="26">
         <v>38.78</v>
       </c>
-      <c r="E34" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C35" s="1" t="s">
+      <c r="E29" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F29" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="G29" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H29" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A30" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="D35" s="13">
+      <c r="D30" s="26">
         <v>43.16</v>
       </c>
-      <c r="E35" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C36" s="1" t="s">
+      <c r="E30" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F30" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="G30" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H30" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A31" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="D36" s="13">
+      <c r="D31" s="26">
         <v>39.96</v>
       </c>
-      <c r="E36" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C37" s="1" t="s">
+      <c r="E31" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F31" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="G31" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H31" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A32" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B32" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="D37" s="13">
+      <c r="D32" s="26">
         <v>1962.22</v>
       </c>
-      <c r="E37" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C38" s="1" t="s">
+      <c r="E32" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F32" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="G32" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H32" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A33" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B33" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C33" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="D38" s="13">
+      <c r="D33" s="26">
         <v>133.99</v>
       </c>
-      <c r="E38" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C39" s="1" t="s">
+      <c r="E33" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F33" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="G33" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H33" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A34" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B34" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="D39" s="13">
+      <c r="D34" s="26">
         <v>61.91</v>
       </c>
-      <c r="E39" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H39" s="1" t="s">
+      <c r="E34" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F34" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="G34" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H34" s="25" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="40" spans="1:8" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C40" s="1" t="s">
+    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A35" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="D40" s="13">
+      <c r="D35" s="26">
         <v>56.88</v>
       </c>
-      <c r="E40" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H40" s="1" t="s">
+      <c r="E35" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F35" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="G35" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H35" s="25" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C41" s="1" t="s">
+    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A36" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C36" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="D41" s="13">
+      <c r="D36" s="26">
         <v>12.84</v>
       </c>
-      <c r="E41" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C42" s="1" t="s">
+      <c r="E36" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F36" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="G36" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H36" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A37" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B37" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="D42" s="13">
+      <c r="D37" s="26">
         <v>22.64</v>
       </c>
-      <c r="E42" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C43" s="1" t="s">
+      <c r="E37" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F37" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="G37" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H37" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A38" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B38" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="D43" s="13">
+      <c r="D38" s="26">
         <v>147.41999999999999</v>
       </c>
-      <c r="E43" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C44" s="1" t="s">
+      <c r="E38" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F38" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="G38" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H38" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A39" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B39" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="D44" s="13">
+      <c r="D39" s="26">
         <v>103.8</v>
       </c>
-      <c r="E44" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C45" s="1" t="s">
+      <c r="E39" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F39" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="G39" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H39" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A40" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B40" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="D45" s="13">
+      <c r="D40" s="26">
         <v>93.62</v>
       </c>
-      <c r="E45" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C46" s="1" t="s">
+      <c r="E40" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F40" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="G40" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H40" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A41" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B41" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="D46" s="13">
+      <c r="D41" s="26">
         <v>23.08</v>
       </c>
-      <c r="E46" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C47" s="1" t="s">
+      <c r="E41" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F41" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="G41" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H41" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A42" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B42" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="D47" s="13">
+      <c r="D42" s="26">
         <v>62.48</v>
       </c>
-      <c r="E47" s="1" t="s">
-[...19 lines deleted...]
-      <c r="C48" s="1" t="s">
+      <c r="E42" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F42" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="G42" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H42" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A43" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B43" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="D48" s="13">
+      <c r="D43" s="26">
         <v>15.9</v>
       </c>
-      <c r="E48" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H48" s="1" t="s">
+      <c r="E43" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F43" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="G43" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H43" s="25" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="B9:B48" numberStoredAsText="1"/>
+    <ignoredError sqref="B4:B43" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96470816-2F2B-41FA-B0FE-5EEFE653EBBC}">
-  <dimension ref="A1:H52"/>
+  <dimension ref="A1:H54"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.42578125" style="15" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="15"/>
+    <col min="1" max="1" width="7.3828125" style="7" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.4609375" style="7" customWidth="1"/>
+    <col min="3" max="3" width="13.3828125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="15.3828125" style="7" customWidth="1"/>
+    <col min="5" max="5" width="10.69140625" style="20" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="41.3046875" style="7" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.69140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="18.07421875" style="7" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:8" s="36" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="35" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="8" t="s">
+      <c r="E1" s="37"/>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A3" s="18" t="s">
+    <row r="3" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A3" s="3" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="A5" s="19" t="s">
+    <row r="4" spans="1:8" ht="12.9" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="B5" s="20" t="s">
+      <c r="B4" s="5" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A7" s="8" t="s">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A5" s="3"/>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A6" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B6" s="2"/>
+      <c r="D6" s="20"/>
+      <c r="E6" s="7"/>
+    </row>
+    <row r="7" spans="1:8" ht="12.9" x14ac:dyDescent="0.35">
+      <c r="A7" s="2">
+        <v>1</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D7" s="20"/>
+      <c r="E7" s="7"/>
+    </row>
+    <row r="8" spans="1:8" ht="12.9" x14ac:dyDescent="0.35">
+      <c r="A8" s="2">
+        <v>2</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D8" s="20"/>
+      <c r="E8" s="7"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A9" s="3"/>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A10" s="2" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="A10" s="21" t="s">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A12" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="21" t="s">
+      <c r="B12" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="C10" s="21" t="s">
+      <c r="C12" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="D10" s="21" t="s">
+      <c r="D12" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="E10" s="21" t="s">
+      <c r="E12" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="F10" s="21" t="s">
+      <c r="F12" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="G10" s="21" t="s">
+      <c r="G12" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="H10" s="21" t="s">
+      <c r="H12" s="6" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A12" s="5" t="s">
+    <row r="13" spans="1:8" ht="5.6" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A14" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="16" t="s">
+      <c r="B14" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="C12" s="16" t="s">
+      <c r="C14" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="D12" s="16" t="s">
+      <c r="D14" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="E12" s="16" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="16" t="s">
+      <c r="E14" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="F14" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="G12" s="6" t="s">
+      <c r="G14" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="H12" s="6" t="s">
+      <c r="H14" s="22" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E13" s="13">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A15" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="E15" s="26">
         <v>-152.32</v>
       </c>
-      <c r="F13" s="1" t="s">
+      <c r="F15" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="G13" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="4" t="s">
+      <c r="G15" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H15" s="24" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E14" s="13">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A16" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="E16" s="26">
         <v>-524</v>
       </c>
-      <c r="F14" s="1" t="s">
+      <c r="F16" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="G14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="4" t="s">
+      <c r="G16" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H16" s="24" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E15" s="13">
+    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A17" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="E17" s="26">
         <v>-115</v>
       </c>
-      <c r="F15" s="1" t="s">
+      <c r="F17" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="G15" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="4" t="s">
+      <c r="G17" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H17" s="24" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E16" s="13">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A18" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="E18" s="26">
         <v>-146.19999999999999</v>
       </c>
-      <c r="F16" s="1" t="s">
+      <c r="F18" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="G16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="4" t="s">
+      <c r="G18" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H18" s="24" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E17" s="13">
+    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A19" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="E19" s="26">
         <v>-383.36</v>
       </c>
-      <c r="F17" s="1" t="s">
+      <c r="F19" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="G17" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E18" s="13">
+      <c r="G19" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A20" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C20" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="E20" s="26">
         <v>-38.78</v>
       </c>
-      <c r="F18" s="1" t="s">
+      <c r="F20" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="G18" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E19" s="13">
+      <c r="G20" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H20" s="24" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A21" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="E21" s="26">
         <v>-43.16</v>
       </c>
-      <c r="F19" s="1" t="s">
+      <c r="F21" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="G19" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E20" s="13">
+      <c r="G21" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A22" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="E22" s="26">
         <v>-39.96</v>
       </c>
-      <c r="F20" s="1" t="s">
+      <c r="F22" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="G20" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E21" s="13">
+      <c r="G22" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H22" s="24" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A23" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B23" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="E23" s="26">
         <v>-1962.22</v>
       </c>
-      <c r="F21" s="1" t="s">
+      <c r="F23" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="G21" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E22" s="13">
+      <c r="G23" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H23" s="24" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A24" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="E24" s="26">
         <v>-133.99</v>
       </c>
-      <c r="F22" s="1" t="s">
+      <c r="F24" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="G22" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E23" s="13">
+      <c r="G24" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H24" s="24" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A25" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B25" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C25" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="E25" s="26">
         <v>-61.91</v>
       </c>
-      <c r="F23" s="1" t="s">
+      <c r="F25" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="G23" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H23" s="4" t="s">
+      <c r="G25" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H25" s="24" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E24" s="13">
+    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A26" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C26" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="E26" s="26">
         <v>-56.88</v>
       </c>
-      <c r="F24" s="1" t="s">
+      <c r="F26" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="G24" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H24" s="4" t="s">
+      <c r="G26" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H26" s="24" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E25" s="13">
+    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A27" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C27" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="E27" s="26">
         <v>-12.84</v>
       </c>
-      <c r="F25" s="1" t="s">
+      <c r="F27" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="G25" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E26" s="13">
+      <c r="G27" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H27" s="24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A28" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C28" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="E28" s="26">
         <v>-22.64</v>
       </c>
-      <c r="F26" s="1" t="s">
+      <c r="F28" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="G26" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E27" s="13">
+      <c r="G28" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H28" s="24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A29" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C29" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="E29" s="26">
         <v>-147.41999999999999</v>
       </c>
-      <c r="F27" s="1" t="s">
+      <c r="F29" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="G27" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E28" s="13">
+      <c r="G29" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H29" s="24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A30" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C30" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="E30" s="26">
         <v>-103.8</v>
       </c>
-      <c r="F28" s="1" t="s">
+      <c r="F30" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="G28" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E29" s="13">
+      <c r="G30" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H30" s="24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A31" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="E31" s="26">
         <v>-93.62</v>
       </c>
-      <c r="F29" s="1" t="s">
+      <c r="F31" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="G29" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E30" s="13">
+      <c r="G31" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H31" s="24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A32" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B32" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C32" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="E32" s="26">
         <v>-23.08</v>
       </c>
-      <c r="F30" s="1" t="s">
+      <c r="F32" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="G30" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E31" s="13">
+      <c r="G32" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H32" s="24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A33" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B33" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C33" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="E33" s="26">
         <v>-62.48</v>
       </c>
-      <c r="F31" s="1" t="s">
+      <c r="F33" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="G31" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E32" s="13">
+      <c r="G33" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H33" s="24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A34" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B34" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C34" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="24">
+        <v>11000000</v>
+      </c>
+      <c r="E34" s="26">
         <v>-15.9</v>
       </c>
-      <c r="F32" s="1" t="s">
+      <c r="F34" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="G32" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H32" s="4" t="s">
+      <c r="G34" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H34" s="24" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E33" s="13">
+    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A35" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B35" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C35" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="E35" s="26">
         <v>152.32</v>
       </c>
-      <c r="F33" s="1" t="s">
+      <c r="F35" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="G33" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H33" s="4" t="s">
+      <c r="G35" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H35" s="24" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E34" s="13">
+    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A36" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="E36" s="26">
         <v>524</v>
       </c>
-      <c r="F34" s="1" t="s">
+      <c r="F36" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="G34" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H34" s="4" t="s">
+      <c r="G36" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H36" s="24" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E35" s="13">
+    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A37" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B37" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="E37" s="26">
         <v>115</v>
       </c>
-      <c r="F35" s="1" t="s">
+      <c r="F37" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="G35" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H35" s="4" t="s">
+      <c r="G37" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H37" s="24" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E36" s="13">
+    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A38" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B38" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="E38" s="26">
         <v>146.19999999999999</v>
       </c>
-      <c r="F36" s="1" t="s">
+      <c r="F38" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="G36" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H36" s="4" t="s">
+      <c r="G38" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H38" s="24" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E37" s="13">
+    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A39" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B39" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C39" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="E39" s="26">
         <v>383.36</v>
       </c>
-      <c r="F37" s="1" t="s">
+      <c r="F39" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="G37" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E38" s="13">
+      <c r="G39" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H39" s="24" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A40" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B40" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="E40" s="26">
         <v>38.78</v>
       </c>
-      <c r="F38" s="1" t="s">
+      <c r="F40" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E39" s="13">
+      <c r="G40" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H40" s="24" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A41" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B41" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="E41" s="26">
         <v>43.16</v>
       </c>
-      <c r="F39" s="1" t="s">
+      <c r="F41" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="G39" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E40" s="13">
+      <c r="G41" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H41" s="24" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A42" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B42" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C42" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="E42" s="26">
         <v>39.96</v>
       </c>
-      <c r="F40" s="1" t="s">
+      <c r="F42" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="G40" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E41" s="13">
+      <c r="G42" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H42" s="24" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A43" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B43" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C43" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="E43" s="26">
         <v>1962.22</v>
       </c>
-      <c r="F41" s="1" t="s">
+      <c r="F43" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="G41" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E42" s="13">
+      <c r="G43" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H43" s="24" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A44" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B44" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="E44" s="26">
         <v>133.99</v>
       </c>
-      <c r="F42" s="1" t="s">
+      <c r="F44" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="G42" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E43" s="13">
+      <c r="G44" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H44" s="24" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A45" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B45" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="E45" s="26">
         <v>61.91</v>
       </c>
-      <c r="F43" s="1" t="s">
+      <c r="F45" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="G43" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H43" s="4" t="s">
+      <c r="G45" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H45" s="24" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E44" s="13">
+    <row r="46" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A46" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B46" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="E46" s="26">
         <v>56.88</v>
       </c>
-      <c r="F44" s="1" t="s">
+      <c r="F46" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="G44" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H44" s="4" t="s">
+      <c r="G46" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H46" s="24" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="45" spans="1:8" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E45" s="13">
+    <row r="47" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A47" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B47" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="E47" s="26">
         <v>12.84</v>
       </c>
-      <c r="F45" s="1" t="s">
+      <c r="F47" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="G45" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E46" s="13">
+      <c r="G47" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H47" s="24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A48" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B48" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C48" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="E48" s="26">
         <v>22.64</v>
       </c>
-      <c r="F46" s="1" t="s">
+      <c r="F48" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="G46" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E47" s="13">
+      <c r="G48" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H48" s="24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A49" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B49" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C49" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="E49" s="26">
         <v>147.41999999999999</v>
       </c>
-      <c r="F47" s="1" t="s">
+      <c r="F49" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="G47" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E48" s="13">
+      <c r="G49" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H49" s="24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A50" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B50" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C50" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="E50" s="26">
         <v>103.8</v>
       </c>
-      <c r="F48" s="1" t="s">
+      <c r="F50" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="G48" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E49" s="13">
+      <c r="G50" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H50" s="24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A51" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B51" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C51" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D51" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="E51" s="26">
         <v>93.62</v>
       </c>
-      <c r="F49" s="1" t="s">
+      <c r="F51" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="G49" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E50" s="13">
+      <c r="G51" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H51" s="24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A52" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B52" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C52" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D52" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="E52" s="26">
         <v>23.08</v>
       </c>
-      <c r="F50" s="1" t="s">
+      <c r="F52" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="G50" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E51" s="13">
+      <c r="G52" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H52" s="24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A53" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B53" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C53" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D53" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="E53" s="26">
         <v>62.48</v>
       </c>
-      <c r="F51" s="1" t="s">
+      <c r="F53" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="G51" s="17" t="s">
-[...19 lines deleted...]
-      <c r="E52" s="13">
+      <c r="G53" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H53" s="24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A54" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B54" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C54" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="24">
+        <v>13000000</v>
+      </c>
+      <c r="E54" s="26">
         <v>15.9</v>
       </c>
-      <c r="F52" s="1" t="s">
+      <c r="F54" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="G52" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H52" s="4" t="s">
+      <c r="G54" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="H54" s="24" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" xr:uid="{4C730D02-ABE5-43E6-AAEE-F294A091B305}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Step 1</vt:lpstr>
       <vt:lpstr>Step 2</vt:lpstr>
       <vt:lpstr>Step 3</vt:lpstr>
       <vt:lpstr>Step 4</vt:lpstr>
       <vt:lpstr>Step 5</vt:lpstr>
       <vt:lpstr>Step 6</vt:lpstr>