--- v1 (2026-06-06)
+++ v2 (2026-07-03)
@@ -5,60 +5,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="123820"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://o365coloradoedu-my.sharepoint.com/personal/rogu4761_colorado_edu/Documents/Desktop/TEMP/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\napo9289\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="65" documentId="13_ncr:1_{7BDC84F9-D5C4-48CB-9196-0FEB453A5DD1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D6BEDCD3-F742-4BC3-85FF-C629B5FC85D7}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B005130-7266-4954-9804-A1414764C9A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="32811" yWindow="-103" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1236" yWindow="1140" windowWidth="18900" windowHeight="10896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Step 1" sheetId="1" r:id="rId1"/>
     <sheet name="Step 2" sheetId="2" r:id="rId2"/>
     <sheet name="Step 3" sheetId="9" r:id="rId3"/>
     <sheet name="Step 4" sheetId="10" r:id="rId4"/>
     <sheet name="Step 5" sheetId="11" r:id="rId5"/>
     <sheet name="Step 6" sheetId="12" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028"/>
   <webPublishing codePage="1252"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -66,51 +66,51 @@
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G23" i="9" l="1"/>
   <c r="G22" i="9"/>
   <c r="G21" i="9"/>
   <c r="G20" i="9"/>
   <c r="G19" i="9"/>
   <c r="G18" i="9"/>
   <c r="G17" i="9"/>
   <c r="G16" i="9"/>
   <c r="G15" i="9"/>
   <c r="G14" i="9"/>
   <c r="G13" i="9"/>
   <c r="G12" i="9"/>
   <c r="G11" i="9"/>
   <c r="G10" i="9"/>
   <c r="G9" i="9"/>
   <c r="G8" i="9"/>
   <c r="G7" i="9"/>
   <c r="G6" i="9"/>
   <c r="G5" i="9"/>
   <c r="G4" i="9"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1105" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1106" uniqueCount="63">
   <si>
     <t>Scenario: A cost transfer needs to be entered to move twenty expenses from speedtype 11000000 to 13000000.</t>
   </si>
   <si>
     <t xml:space="preserve">Run a Financial Detail, export the Financial Detail to Excel, exclude any amounts that don't need to be transferred and keep the following columns.  </t>
   </si>
   <si>
     <t>ACCT CODE</t>
   </si>
   <si>
     <t>DESC</t>
   </si>
   <si>
     <t>ACTUALS</t>
   </si>
   <si>
     <t>BAE CODE</t>
   </si>
   <si>
     <t>SPDTYPE CODE</t>
   </si>
   <si>
     <t>JRNL ID</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
   </si>
   <si>
     <t>Journal Line Description</t>
   </si>
   <si>
     <t>Analysis</t>
   </si>
   <si>
     <t>Jrnl Line Reference</t>
   </si>
   <si>
     <t>The journal entry description</t>
   </si>
   <si>
     <t>Your department's Source code, e.g. BG8 (so that the uploaded journal entry will be routed to your department for approval)</t>
   </si>
   <si>
     <t>These are instructions for preparing and uploading a large volume cost transfer into PeopleSoft.  For cost transfer documentation requirements, see the CCO website:</t>
   </si>
   <si>
     <t>If you'd like the CCO to upload the journal entry, email Rob Guinn (robert.guinn-1@colorado.edu) with the following information:</t>
   </si>
   <si>
     <t>Cost Transfer Policy and Guidance</t>
   </si>
+  <si>
+    <t>updated 6.17.2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
@@ -397,51 +400,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -485,52 +488,50 @@
     <xf numFmtId="43" fontId="1" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="1" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="10" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="2" builtinId="3"/>
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -823,5606 +824,5609 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/controller/training/finance-system-training/finance-system-learning-resources-journals/fin-journal" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F90"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.3828125" style="9" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.15234375" style="9"/>
+    <col min="1" max="1" width="12.33203125" style="9" customWidth="1"/>
+    <col min="2" max="2" width="44.109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.6640625" style="13" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.21875" style="9" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.77734375" style="9" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.109375" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="13"/>
       <c r="C1" s="9"/>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B2" s="13"/>
       <c r="C2" s="9"/>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="11" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="12" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="15" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="18" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="19">
         <v>152.32</v>
       </c>
       <c r="D8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="17">
         <v>11000000</v>
       </c>
       <c r="F8" s="18" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="19">
         <v>524</v>
       </c>
       <c r="D9" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="17">
         <v>11000000</v>
       </c>
       <c r="F9" s="18" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="19">
         <v>115</v>
       </c>
       <c r="D10" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E10" s="17">
         <v>11000000</v>
       </c>
       <c r="F10" s="18" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="19">
         <v>146.19999999999999</v>
       </c>
       <c r="D11" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E11" s="17">
         <v>11000000</v>
       </c>
       <c r="F11" s="18" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="19">
         <v>383.36</v>
       </c>
       <c r="D12" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E12" s="17">
         <v>11000000</v>
       </c>
       <c r="F12" s="18" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="19">
         <v>38.78</v>
       </c>
       <c r="D13" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E13" s="17">
         <v>11000000</v>
       </c>
       <c r="F13" s="18" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="19">
         <v>43.16</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E14" s="17">
         <v>11000000</v>
       </c>
       <c r="F14" s="18" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="19">
         <v>39.96</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E15" s="17">
         <v>11000000</v>
       </c>
       <c r="F15" s="18" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="19">
         <v>1962.22</v>
       </c>
       <c r="D16" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E16" s="17">
         <v>11000000</v>
       </c>
       <c r="F16" s="18" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="19">
         <v>133.99</v>
       </c>
       <c r="D17" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E17" s="17">
         <v>11000000</v>
       </c>
       <c r="F17" s="18" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="19">
         <v>61.91</v>
       </c>
       <c r="D18" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E18" s="17">
         <v>11000000</v>
       </c>
       <c r="F18" s="18" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="19">
         <v>56.88</v>
       </c>
       <c r="D19" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E19" s="17">
         <v>11000000</v>
       </c>
       <c r="F19" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="19">
         <v>12.84</v>
       </c>
       <c r="D20" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E20" s="17">
         <v>11000000</v>
       </c>
       <c r="F20" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="19">
         <v>22.64</v>
       </c>
       <c r="D21" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E21" s="17">
         <v>11000000</v>
       </c>
       <c r="F21" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="18" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="19">
         <v>147.41999999999999</v>
       </c>
       <c r="D22" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E22" s="17">
         <v>11000000</v>
       </c>
       <c r="F22" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="18" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="19">
         <v>103.8</v>
       </c>
       <c r="D23" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E23" s="17">
         <v>11000000</v>
       </c>
       <c r="F23" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="18" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="19">
         <v>93.62</v>
       </c>
       <c r="D24" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E24" s="17">
         <v>11000000</v>
       </c>
       <c r="F24" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="18" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="19">
         <v>23.08</v>
       </c>
       <c r="D25" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E25" s="17">
         <v>11000000</v>
       </c>
       <c r="F25" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="19">
         <v>62.48</v>
       </c>
       <c r="D26" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E26" s="17">
         <v>11000000</v>
       </c>
       <c r="F26" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="18" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="19">
         <v>15.9</v>
       </c>
       <c r="D27" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E27" s="17">
         <v>11000000</v>
       </c>
       <c r="F27" s="18" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="C28" s="14"/>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="9" t="s">
+        <v>62</v>
+      </c>
       <c r="C29" s="14"/>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="C30" s="14"/>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="C31" s="14"/>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="C32" s="14"/>
     </row>
-    <row r="33" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="33" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C33" s="14"/>
     </row>
-    <row r="34" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="34" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C34" s="14"/>
     </row>
-    <row r="35" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="35" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C35" s="14"/>
     </row>
-    <row r="36" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="36" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C36" s="14"/>
     </row>
-    <row r="37" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="37" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C37" s="14"/>
     </row>
-    <row r="38" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="38" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C38" s="14"/>
     </row>
-    <row r="39" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="39" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C39" s="14"/>
     </row>
-    <row r="40" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="40" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C40" s="14"/>
     </row>
-    <row r="41" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="41" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C41" s="14"/>
     </row>
-    <row r="42" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="42" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C42" s="14"/>
     </row>
-    <row r="43" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="43" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C43" s="14"/>
     </row>
-    <row r="44" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="44" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C44" s="14"/>
     </row>
-    <row r="45" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="45" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C45" s="14"/>
     </row>
-    <row r="46" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="46" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C46" s="14"/>
     </row>
-    <row r="47" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="47" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C47" s="14"/>
     </row>
-    <row r="48" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="48" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C48" s="14"/>
     </row>
-    <row r="49" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="49" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C49" s="14"/>
     </row>
-    <row r="50" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="50" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C50" s="14"/>
     </row>
-    <row r="51" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="51" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C51" s="14"/>
     </row>
-    <row r="52" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="52" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C52" s="14"/>
     </row>
-    <row r="53" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="53" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C53" s="14"/>
     </row>
-    <row r="54" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="54" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C54" s="14"/>
     </row>
-    <row r="55" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="55" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C55" s="14"/>
     </row>
-    <row r="56" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="56" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C56" s="14"/>
     </row>
-    <row r="57" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="57" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C57" s="14"/>
     </row>
-    <row r="58" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="58" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C58" s="14"/>
     </row>
-    <row r="59" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="59" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C59" s="14"/>
     </row>
-    <row r="60" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="60" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C60" s="14"/>
     </row>
-    <row r="61" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="61" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C61" s="14"/>
     </row>
-    <row r="62" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="62" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C62" s="14"/>
     </row>
-    <row r="63" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="63" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C63" s="14"/>
     </row>
-    <row r="64" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="64" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C64" s="14"/>
     </row>
-    <row r="65" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="65" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C65" s="14"/>
     </row>
-    <row r="66" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="66" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C66" s="14"/>
     </row>
-    <row r="67" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="67" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C67" s="14"/>
     </row>
-    <row r="68" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="68" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C68" s="14"/>
     </row>
-    <row r="69" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="69" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C69" s="14"/>
     </row>
-    <row r="70" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="70" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C70" s="14"/>
     </row>
-    <row r="71" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="71" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C71" s="14"/>
     </row>
-    <row r="72" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="72" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C72" s="14"/>
     </row>
-    <row r="73" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="73" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C73" s="14"/>
     </row>
-    <row r="74" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="74" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C74" s="14"/>
     </row>
-    <row r="75" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="75" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C75" s="14"/>
     </row>
-    <row r="76" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="76" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C76" s="14"/>
     </row>
-    <row r="77" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="77" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C77" s="14"/>
     </row>
-    <row r="78" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="78" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C78" s="14"/>
     </row>
-    <row r="79" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="79" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C79" s="14"/>
     </row>
-    <row r="80" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="80" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C80" s="14"/>
     </row>
-    <row r="81" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="81" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C81" s="14"/>
     </row>
-    <row r="82" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="82" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C82" s="14"/>
     </row>
-    <row r="83" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="83" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C83" s="14"/>
     </row>
-    <row r="84" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="84" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C84" s="14"/>
     </row>
-    <row r="85" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="85" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C85" s="14"/>
     </row>
-    <row r="86" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="86" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C86" s="14"/>
     </row>
-    <row r="87" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="87" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C87" s="14"/>
     </row>
-    <row r="88" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="88" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C88" s="14"/>
     </row>
-    <row r="89" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="89" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C89" s="14"/>
     </row>
-    <row r="90" spans="3:3" x14ac:dyDescent="0.3">
+    <row r="90" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C90" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" xr:uid="{A467FA0D-6D01-48A7-A0A7-29C366BE1921}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="A8:A27" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:F44"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.61328125" style="7" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.15234375" style="7"/>
+    <col min="1" max="1" width="11.6640625" style="7" customWidth="1"/>
+    <col min="2" max="2" width="44.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.6640625" style="20" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.21875" style="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.77734375" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="36" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="C1" s="37"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="C1" s="35"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="23" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="22" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="26">
         <v>152.32</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="24">
         <v>11000000</v>
       </c>
       <c r="F4" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="26">
         <v>524</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="24">
         <v>11000000</v>
       </c>
       <c r="F5" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="25" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="26">
         <v>115</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="24">
         <v>11000000</v>
       </c>
       <c r="F6" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="25" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="26">
         <v>146.19999999999999</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="24">
         <v>11000000</v>
       </c>
       <c r="F7" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="26">
         <v>383.36</v>
       </c>
       <c r="D8" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="24">
         <v>11000000</v>
       </c>
       <c r="F8" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="26">
         <v>38.78</v>
       </c>
       <c r="D9" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="24">
         <v>11000000</v>
       </c>
       <c r="F9" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="26">
         <v>43.16</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E10" s="24">
         <v>11000000</v>
       </c>
       <c r="F10" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="26">
         <v>39.96</v>
       </c>
       <c r="D11" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E11" s="24">
         <v>11000000</v>
       </c>
       <c r="F11" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="26">
         <v>1962.22</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E12" s="24">
         <v>11000000</v>
       </c>
       <c r="F12" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="26">
         <v>133.99</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E13" s="24">
         <v>11000000</v>
       </c>
       <c r="F13" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="26">
         <v>61.91</v>
       </c>
       <c r="D14" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E14" s="24">
         <v>11000000</v>
       </c>
       <c r="F14" s="25" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="26">
         <v>56.88</v>
       </c>
       <c r="D15" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E15" s="24">
         <v>11000000</v>
       </c>
       <c r="F15" s="25" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="25" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="26">
         <v>12.84</v>
       </c>
       <c r="D16" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E16" s="24">
         <v>11000000</v>
       </c>
       <c r="F16" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="26">
         <v>22.64</v>
       </c>
       <c r="D17" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E17" s="24">
         <v>11000000</v>
       </c>
       <c r="F17" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="26">
         <v>147.41999999999999</v>
       </c>
       <c r="D18" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E18" s="24">
         <v>11000000</v>
       </c>
       <c r="F18" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="25" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="26">
         <v>103.8</v>
       </c>
       <c r="D19" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E19" s="24">
         <v>11000000</v>
       </c>
       <c r="F19" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="26">
         <v>93.62</v>
       </c>
       <c r="D20" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E20" s="24">
         <v>11000000</v>
       </c>
       <c r="F20" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="26">
         <v>23.08</v>
       </c>
       <c r="D21" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E21" s="24">
         <v>11000000</v>
       </c>
       <c r="F21" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="26">
         <v>62.48</v>
       </c>
       <c r="D22" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E22" s="24">
         <v>11000000</v>
       </c>
       <c r="F22" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="25" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="26">
         <v>15.9</v>
       </c>
       <c r="D23" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E23" s="24">
         <v>11000000</v>
       </c>
       <c r="F23" s="25" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" s="8"/>
       <c r="E24" s="8"/>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="28" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="29">
         <v>152.32</v>
       </c>
       <c r="D25" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E25" s="27">
         <v>13000000</v>
       </c>
       <c r="F25" s="28" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="28" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="29">
         <v>524</v>
       </c>
       <c r="D26" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E26" s="27">
         <v>13000000</v>
       </c>
       <c r="F26" s="28" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="29">
         <v>115</v>
       </c>
       <c r="D27" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E27" s="27">
         <v>13000000</v>
       </c>
       <c r="F27" s="28" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="28" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="29">
         <v>146.19999999999999</v>
       </c>
       <c r="D28" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E28" s="27">
         <v>13000000</v>
       </c>
       <c r="F28" s="28" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="28" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="29">
         <v>383.36</v>
       </c>
       <c r="D29" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E29" s="27">
         <v>13000000</v>
       </c>
       <c r="F29" s="28" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="29">
         <v>38.78</v>
       </c>
       <c r="D30" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E30" s="27">
         <v>13000000</v>
       </c>
       <c r="F30" s="28" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="29">
         <v>43.16</v>
       </c>
       <c r="D31" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E31" s="27">
         <v>13000000</v>
       </c>
       <c r="F31" s="28" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="28" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="29">
         <v>39.96</v>
       </c>
       <c r="D32" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E32" s="27">
         <v>13000000</v>
       </c>
       <c r="F32" s="28" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="28" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="29">
         <v>1962.22</v>
       </c>
       <c r="D33" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E33" s="27">
         <v>13000000</v>
       </c>
       <c r="F33" s="28" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="28" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="29">
         <v>133.99</v>
       </c>
       <c r="D34" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E34" s="27">
         <v>13000000</v>
       </c>
       <c r="F34" s="28" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="28" t="s">
         <v>21</v>
       </c>
       <c r="C35" s="29">
         <v>61.91</v>
       </c>
       <c r="D35" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E35" s="27">
         <v>13000000</v>
       </c>
       <c r="F35" s="28" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="28" t="s">
         <v>23</v>
       </c>
       <c r="C36" s="29">
         <v>56.88</v>
       </c>
       <c r="D36" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E36" s="27">
         <v>13000000</v>
       </c>
       <c r="F36" s="28" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="28" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="29">
         <v>12.84</v>
       </c>
       <c r="D37" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E37" s="27">
         <v>13000000</v>
       </c>
       <c r="F37" s="28" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="28" t="s">
         <v>27</v>
       </c>
       <c r="C38" s="29">
         <v>22.64</v>
       </c>
       <c r="D38" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E38" s="27">
         <v>13000000</v>
       </c>
       <c r="F38" s="28" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="28" t="s">
         <v>28</v>
       </c>
       <c r="C39" s="29">
         <v>147.41999999999999</v>
       </c>
       <c r="D39" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E39" s="27">
         <v>13000000</v>
       </c>
       <c r="F39" s="28" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="28" t="s">
         <v>29</v>
       </c>
       <c r="C40" s="29">
         <v>103.8</v>
       </c>
       <c r="D40" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E40" s="27">
         <v>13000000</v>
       </c>
       <c r="F40" s="28" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="28" t="s">
         <v>30</v>
       </c>
       <c r="C41" s="29">
         <v>93.62</v>
       </c>
       <c r="D41" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E41" s="27">
         <v>13000000</v>
       </c>
       <c r="F41" s="28" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="28" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="29">
         <v>23.08</v>
       </c>
       <c r="D42" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E42" s="27">
         <v>13000000</v>
       </c>
       <c r="F42" s="28" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="43" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="28" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="29">
         <v>62.48</v>
       </c>
       <c r="D43" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E43" s="27">
         <v>13000000</v>
       </c>
       <c r="F43" s="28" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="28" t="s">
         <v>33</v>
       </c>
       <c r="C44" s="29">
         <v>15.9</v>
       </c>
       <c r="D44" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E44" s="27">
         <v>13000000</v>
       </c>
       <c r="F44" s="28" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A4:A44" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:G44"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.15234375" style="7" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.15234375" style="7"/>
+    <col min="1" max="1" width="12.109375" style="7" customWidth="1"/>
+    <col min="2" max="2" width="44.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.6640625" style="20" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.21875" style="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.77734375" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.5546875" style="20" customWidth="1"/>
+    <col min="8" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="36" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="C1" s="37"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="C1" s="35"/>
+      <c r="G1" s="35"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="23" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="22" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="26">
         <v>152.32</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="24">
         <v>11000000</v>
       </c>
       <c r="F4" s="25" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="21">
         <f t="shared" ref="G4:G23" si="0">-C4</f>
         <v>-152.32</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="26">
         <v>524</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="24">
         <v>11000000</v>
       </c>
       <c r="F5" s="25" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="21">
         <f t="shared" si="0"/>
         <v>-524</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="25" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="26">
         <v>115</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="24">
         <v>11000000</v>
       </c>
       <c r="F6" s="25" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="21">
         <f t="shared" si="0"/>
         <v>-115</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="25" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="26">
         <v>146.19999999999999</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="24">
         <v>11000000</v>
       </c>
       <c r="F7" s="25" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="21">
         <f t="shared" si="0"/>
         <v>-146.19999999999999</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="26">
         <v>383.36</v>
       </c>
       <c r="D8" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="24">
         <v>11000000</v>
       </c>
       <c r="F8" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="21">
         <f t="shared" si="0"/>
         <v>-383.36</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="26">
         <v>38.78</v>
       </c>
       <c r="D9" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="24">
         <v>11000000</v>
       </c>
       <c r="F9" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="21">
         <f t="shared" si="0"/>
         <v>-38.78</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="26">
         <v>43.16</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E10" s="24">
         <v>11000000</v>
       </c>
       <c r="F10" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="21">
         <f t="shared" si="0"/>
         <v>-43.16</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="26">
         <v>39.96</v>
       </c>
       <c r="D11" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E11" s="24">
         <v>11000000</v>
       </c>
       <c r="F11" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="21">
         <f t="shared" si="0"/>
         <v>-39.96</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="26">
         <v>1962.22</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E12" s="24">
         <v>11000000</v>
       </c>
       <c r="F12" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="21">
         <f t="shared" si="0"/>
         <v>-1962.22</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="26">
         <v>133.99</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E13" s="24">
         <v>11000000</v>
       </c>
       <c r="F13" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="21">
         <f t="shared" si="0"/>
         <v>-133.99</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="26">
         <v>61.91</v>
       </c>
       <c r="D14" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E14" s="24">
         <v>11000000</v>
       </c>
       <c r="F14" s="25" t="s">
         <v>22</v>
       </c>
       <c r="G14" s="21">
         <f t="shared" si="0"/>
         <v>-61.91</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="26">
         <v>56.88</v>
       </c>
       <c r="D15" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E15" s="24">
         <v>11000000</v>
       </c>
       <c r="F15" s="25" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="21">
         <f t="shared" si="0"/>
         <v>-56.88</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="25" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="26">
         <v>12.84</v>
       </c>
       <c r="D16" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E16" s="24">
         <v>11000000</v>
       </c>
       <c r="F16" s="25" t="s">
         <v>26</v>
       </c>
       <c r="G16" s="21">
         <f t="shared" si="0"/>
         <v>-12.84</v>
       </c>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="26">
         <v>22.64</v>
       </c>
       <c r="D17" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E17" s="24">
         <v>11000000</v>
       </c>
       <c r="F17" s="25" t="s">
         <v>26</v>
       </c>
       <c r="G17" s="21">
         <f t="shared" si="0"/>
         <v>-22.64</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="26">
         <v>147.41999999999999</v>
       </c>
       <c r="D18" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E18" s="24">
         <v>11000000</v>
       </c>
       <c r="F18" s="25" t="s">
         <v>26</v>
       </c>
       <c r="G18" s="21">
         <f t="shared" si="0"/>
         <v>-147.41999999999999</v>
       </c>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="25" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="26">
         <v>103.8</v>
       </c>
       <c r="D19" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E19" s="24">
         <v>11000000</v>
       </c>
       <c r="F19" s="25" t="s">
         <v>26</v>
       </c>
       <c r="G19" s="21">
         <f t="shared" si="0"/>
         <v>-103.8</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="26">
         <v>93.62</v>
       </c>
       <c r="D20" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E20" s="24">
         <v>11000000</v>
       </c>
       <c r="F20" s="25" t="s">
         <v>26</v>
       </c>
       <c r="G20" s="21">
         <f t="shared" si="0"/>
         <v>-93.62</v>
       </c>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="26">
         <v>23.08</v>
       </c>
       <c r="D21" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E21" s="24">
         <v>11000000</v>
       </c>
       <c r="F21" s="25" t="s">
         <v>26</v>
       </c>
       <c r="G21" s="21">
         <f t="shared" si="0"/>
         <v>-23.08</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="26">
         <v>62.48</v>
       </c>
       <c r="D22" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E22" s="24">
         <v>11000000</v>
       </c>
       <c r="F22" s="25" t="s">
         <v>26</v>
       </c>
       <c r="G22" s="21">
         <f t="shared" si="0"/>
         <v>-62.48</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="25" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="26">
         <v>15.9</v>
       </c>
       <c r="D23" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E23" s="24">
         <v>11000000</v>
       </c>
       <c r="F23" s="25" t="s">
         <v>34</v>
       </c>
       <c r="G23" s="21">
         <f t="shared" si="0"/>
         <v>-15.9</v>
       </c>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="8"/>
       <c r="E24" s="8"/>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="25" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="26">
         <v>152.32</v>
       </c>
       <c r="D25" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E25" s="24">
         <v>13000000</v>
       </c>
       <c r="F25" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="26">
         <v>524</v>
       </c>
       <c r="D26" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E26" s="24">
         <v>13000000</v>
       </c>
       <c r="F26" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="25" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="26">
         <v>115</v>
       </c>
       <c r="D27" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E27" s="24">
         <v>13000000</v>
       </c>
       <c r="F27" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="25" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="26">
         <v>146.19999999999999</v>
       </c>
       <c r="D28" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E28" s="24">
         <v>13000000</v>
       </c>
       <c r="F28" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="25" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="26">
         <v>383.36</v>
       </c>
       <c r="D29" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E29" s="24">
         <v>13000000</v>
       </c>
       <c r="F29" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="26">
         <v>38.78</v>
       </c>
       <c r="D30" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E30" s="24">
         <v>13000000</v>
       </c>
       <c r="F30" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="26">
         <v>43.16</v>
       </c>
       <c r="D31" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E31" s="24">
         <v>13000000</v>
       </c>
       <c r="F31" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="25" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="26">
         <v>39.96</v>
       </c>
       <c r="D32" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E32" s="24">
         <v>13000000</v>
       </c>
       <c r="F32" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="25" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="26">
         <v>1962.22</v>
       </c>
       <c r="D33" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E33" s="24">
         <v>13000000</v>
       </c>
       <c r="F33" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="25" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="26">
         <v>133.99</v>
       </c>
       <c r="D34" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E34" s="24">
         <v>13000000</v>
       </c>
       <c r="F34" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="25" t="s">
         <v>21</v>
       </c>
       <c r="C35" s="26">
         <v>61.91</v>
       </c>
       <c r="D35" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E35" s="24">
         <v>13000000</v>
       </c>
       <c r="F35" s="25" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C36" s="26">
         <v>56.88</v>
       </c>
       <c r="D36" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E36" s="24">
         <v>13000000</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="25" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="26">
         <v>12.84</v>
       </c>
       <c r="D37" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E37" s="24">
         <v>13000000</v>
       </c>
       <c r="F37" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="25" t="s">
         <v>27</v>
       </c>
       <c r="C38" s="26">
         <v>22.64</v>
       </c>
       <c r="D38" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E38" s="24">
         <v>13000000</v>
       </c>
       <c r="F38" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="25" t="s">
         <v>28</v>
       </c>
       <c r="C39" s="26">
         <v>147.41999999999999</v>
       </c>
       <c r="D39" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E39" s="24">
         <v>13000000</v>
       </c>
       <c r="F39" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="25" t="s">
         <v>29</v>
       </c>
       <c r="C40" s="26">
         <v>103.8</v>
       </c>
       <c r="D40" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E40" s="24">
         <v>13000000</v>
       </c>
       <c r="F40" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="25" t="s">
         <v>30</v>
       </c>
       <c r="C41" s="26">
         <v>93.62</v>
       </c>
       <c r="D41" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E41" s="24">
         <v>13000000</v>
       </c>
       <c r="F41" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="26">
         <v>23.08</v>
       </c>
       <c r="D42" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E42" s="24">
         <v>13000000</v>
       </c>
       <c r="F42" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="43" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="26">
         <v>62.48</v>
       </c>
       <c r="D43" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E43" s="24">
         <v>13000000</v>
       </c>
       <c r="F43" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="25" t="s">
         <v>33</v>
       </c>
       <c r="C44" s="26">
         <v>15.9</v>
       </c>
       <c r="D44" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E44" s="24">
         <v>13000000</v>
       </c>
       <c r="F44" s="25" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A4:A44" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:F43"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.53515625" style="7" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.15234375" style="7"/>
+    <col min="1" max="1" width="12.5546875" style="7" customWidth="1"/>
+    <col min="2" max="2" width="44.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.6640625" style="20" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.21875" style="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.77734375" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="36" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="C1" s="37"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="C1" s="35"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="23" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="22" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="29">
         <v>-152.32</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="24">
         <v>11000000</v>
       </c>
       <c r="F4" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="29">
         <v>-524</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="24">
         <v>11000000</v>
       </c>
       <c r="F5" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="25" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="29">
         <v>-115</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="24">
         <v>11000000</v>
       </c>
       <c r="F6" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="25" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="29">
         <v>-146.19999999999999</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="24">
         <v>11000000</v>
       </c>
       <c r="F7" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="29">
         <v>-383.36</v>
       </c>
       <c r="D8" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="24">
         <v>11000000</v>
       </c>
       <c r="F8" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="29">
         <v>-38.78</v>
       </c>
       <c r="D9" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="24">
         <v>11000000</v>
       </c>
       <c r="F9" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="29">
         <v>-43.16</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E10" s="24">
         <v>11000000</v>
       </c>
       <c r="F10" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="29">
         <v>-39.96</v>
       </c>
       <c r="D11" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E11" s="24">
         <v>11000000</v>
       </c>
       <c r="F11" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="29">
         <v>-1962.22</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E12" s="24">
         <v>11000000</v>
       </c>
       <c r="F12" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="29">
         <v>-133.99</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E13" s="24">
         <v>11000000</v>
       </c>
       <c r="F13" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="29">
         <v>-61.91</v>
       </c>
       <c r="D14" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E14" s="24">
         <v>11000000</v>
       </c>
       <c r="F14" s="25" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="29">
         <v>-56.88</v>
       </c>
       <c r="D15" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E15" s="24">
         <v>11000000</v>
       </c>
       <c r="F15" s="25" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="25" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="29">
         <v>-12.84</v>
       </c>
       <c r="D16" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E16" s="24">
         <v>11000000</v>
       </c>
       <c r="F16" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="29">
         <v>-22.64</v>
       </c>
       <c r="D17" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E17" s="24">
         <v>11000000</v>
       </c>
       <c r="F17" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="29">
         <v>-147.41999999999999</v>
       </c>
       <c r="D18" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E18" s="24">
         <v>11000000</v>
       </c>
       <c r="F18" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="25" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="29">
         <v>-103.8</v>
       </c>
       <c r="D19" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E19" s="24">
         <v>11000000</v>
       </c>
       <c r="F19" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="29">
         <v>-93.62</v>
       </c>
       <c r="D20" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E20" s="24">
         <v>11000000</v>
       </c>
       <c r="F20" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="29">
         <v>-23.08</v>
       </c>
       <c r="D21" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E21" s="24">
         <v>11000000</v>
       </c>
       <c r="F21" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="29">
         <v>-62.48</v>
       </c>
       <c r="D22" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E22" s="24">
         <v>11000000</v>
       </c>
       <c r="F22" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="25" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="29">
         <v>-15.9</v>
       </c>
       <c r="D23" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E23" s="24">
         <v>11000000</v>
       </c>
       <c r="F23" s="25" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="25" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="26">
         <v>152.32</v>
       </c>
       <c r="D24" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E24" s="24">
         <v>13000000</v>
       </c>
       <c r="F24" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="26">
         <v>524</v>
       </c>
       <c r="D25" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E25" s="24">
         <v>13000000</v>
       </c>
       <c r="F25" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="25" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="26">
         <v>115</v>
       </c>
       <c r="D26" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E26" s="24">
         <v>13000000</v>
       </c>
       <c r="F26" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="25" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="26">
         <v>146.19999999999999</v>
       </c>
       <c r="D27" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E27" s="24">
         <v>13000000</v>
       </c>
       <c r="F27" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="25" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="26">
         <v>383.36</v>
       </c>
       <c r="D28" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E28" s="24">
         <v>13000000</v>
       </c>
       <c r="F28" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="26">
         <v>38.78</v>
       </c>
       <c r="D29" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E29" s="24">
         <v>13000000</v>
       </c>
       <c r="F29" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="26">
         <v>43.16</v>
       </c>
       <c r="D30" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E30" s="24">
         <v>13000000</v>
       </c>
       <c r="F30" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="25" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="26">
         <v>39.96</v>
       </c>
       <c r="D31" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E31" s="24">
         <v>13000000</v>
       </c>
       <c r="F31" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="25" t="s">
         <v>19</v>
       </c>
       <c r="C32" s="26">
         <v>1962.22</v>
       </c>
       <c r="D32" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E32" s="24">
         <v>13000000</v>
       </c>
       <c r="F32" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="25" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="26">
         <v>133.99</v>
       </c>
       <c r="D33" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E33" s="24">
         <v>13000000</v>
       </c>
       <c r="F33" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="25" t="s">
         <v>21</v>
       </c>
       <c r="C34" s="26">
         <v>61.91</v>
       </c>
       <c r="D34" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E34" s="24">
         <v>13000000</v>
       </c>
       <c r="F34" s="25" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C35" s="26">
         <v>56.88</v>
       </c>
       <c r="D35" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E35" s="24">
         <v>13000000</v>
       </c>
       <c r="F35" s="25" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="25" t="s">
         <v>25</v>
       </c>
       <c r="C36" s="26">
         <v>12.84</v>
       </c>
       <c r="D36" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E36" s="24">
         <v>13000000</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="25" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="26">
         <v>22.64</v>
       </c>
       <c r="D37" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E37" s="24">
         <v>13000000</v>
       </c>
       <c r="F37" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="25" t="s">
         <v>28</v>
       </c>
       <c r="C38" s="26">
         <v>147.41999999999999</v>
       </c>
       <c r="D38" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E38" s="24">
         <v>13000000</v>
       </c>
       <c r="F38" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="25" t="s">
         <v>29</v>
       </c>
       <c r="C39" s="26">
         <v>103.8</v>
       </c>
       <c r="D39" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E39" s="24">
         <v>13000000</v>
       </c>
       <c r="F39" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="25" t="s">
         <v>30</v>
       </c>
       <c r="C40" s="26">
         <v>93.62</v>
       </c>
       <c r="D40" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E40" s="24">
         <v>13000000</v>
       </c>
       <c r="F40" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="26">
         <v>23.08</v>
       </c>
       <c r="D41" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E41" s="24">
         <v>13000000</v>
       </c>
       <c r="F41" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C42" s="26">
         <v>62.48</v>
       </c>
       <c r="D42" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E42" s="24">
         <v>13000000</v>
       </c>
       <c r="F42" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="43" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="25" t="s">
         <v>33</v>
       </c>
       <c r="C43" s="26">
         <v>15.9</v>
       </c>
       <c r="D43" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E43" s="24">
         <v>13000000</v>
       </c>
       <c r="F43" s="25" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A4:A43" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.15234375" style="7"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9.15234375" style="7"/>
+    <col min="1" max="1" width="9.109375" style="7"/>
+    <col min="2" max="2" width="12.44140625" style="7" customWidth="1"/>
+    <col min="3" max="3" width="44.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.6640625" style="20" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.21875" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.77734375" style="7" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.6640625" style="7" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="36" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="B1" s="35"/>
-[...2 lines deleted...]
-    <row r="2" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B1" s="2"/>
+      <c r="D1" s="35"/>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="23" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="31" t="s">
         <v>41</v>
       </c>
       <c r="H3" s="22" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="25" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="26">
         <v>-152.32</v>
       </c>
       <c r="E4" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="24">
         <v>11000000</v>
       </c>
       <c r="G4" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H4" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="26">
         <v>-524</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="24">
         <v>11000000</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H5" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="25" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="26">
         <v>-115</v>
       </c>
       <c r="E6" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="24">
         <v>11000000</v>
       </c>
       <c r="G6" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="25" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="26">
         <v>-146.19999999999999</v>
       </c>
       <c r="E7" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="24">
         <v>11000000</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H7" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="25" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="26">
         <v>-383.36</v>
       </c>
       <c r="E8" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F8" s="24">
         <v>11000000</v>
       </c>
       <c r="G8" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H8" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="26">
         <v>-38.78</v>
       </c>
       <c r="E9" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="24">
         <v>11000000</v>
       </c>
       <c r="G9" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H9" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="25" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="26">
         <v>-43.16</v>
       </c>
       <c r="E10" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F10" s="24">
         <v>11000000</v>
       </c>
       <c r="G10" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H10" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="25" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="26">
         <v>-39.96</v>
       </c>
       <c r="E11" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F11" s="24">
         <v>11000000</v>
       </c>
       <c r="G11" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H11" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="26">
         <v>-1962.22</v>
       </c>
       <c r="E12" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F12" s="24">
         <v>11000000</v>
       </c>
       <c r="G12" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H12" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="25" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="26">
         <v>-133.99</v>
       </c>
       <c r="E13" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F13" s="24">
         <v>11000000</v>
       </c>
       <c r="G13" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H13" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="25" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="26">
         <v>-61.91</v>
       </c>
       <c r="E14" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F14" s="24">
         <v>11000000</v>
       </c>
       <c r="G14" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H14" s="25" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="26">
         <v>-56.88</v>
       </c>
       <c r="E15" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F15" s="24">
         <v>11000000</v>
       </c>
       <c r="G15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H15" s="25" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="25" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="26">
         <v>-12.84</v>
       </c>
       <c r="E16" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F16" s="24">
         <v>11000000</v>
       </c>
       <c r="G16" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H16" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="25" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="26">
         <v>-22.64</v>
       </c>
       <c r="E17" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F17" s="24">
         <v>11000000</v>
       </c>
       <c r="G17" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H17" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="25" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="26">
         <v>-147.41999999999999</v>
       </c>
       <c r="E18" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F18" s="24">
         <v>11000000</v>
       </c>
       <c r="G18" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H18" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="25" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="26">
         <v>-103.8</v>
       </c>
       <c r="E19" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F19" s="24">
         <v>11000000</v>
       </c>
       <c r="G19" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H19" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="25" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="26">
         <v>-93.62</v>
       </c>
       <c r="E20" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F20" s="24">
         <v>11000000</v>
       </c>
       <c r="G20" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H20" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C21" s="25" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="26">
         <v>-23.08</v>
       </c>
       <c r="E21" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F21" s="24">
         <v>11000000</v>
       </c>
       <c r="G21" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="25" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="26">
         <v>-62.48</v>
       </c>
       <c r="E22" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F22" s="24">
         <v>11000000</v>
       </c>
       <c r="G22" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H22" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="25" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="26">
         <v>-15.9</v>
       </c>
       <c r="E23" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F23" s="24">
         <v>11000000</v>
       </c>
       <c r="G23" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H23" s="25" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C24" s="25" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="26">
         <v>152.32</v>
       </c>
       <c r="E24" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F24" s="24">
         <v>13000000</v>
       </c>
       <c r="G24" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H24" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C25" s="25" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="26">
         <v>524</v>
       </c>
       <c r="E25" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F25" s="24">
         <v>13000000</v>
       </c>
       <c r="G25" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H25" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C26" s="25" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="26">
         <v>115</v>
       </c>
       <c r="E26" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F26" s="24">
         <v>13000000</v>
       </c>
       <c r="G26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H26" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C27" s="25" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="26">
         <v>146.19999999999999</v>
       </c>
       <c r="E27" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F27" s="24">
         <v>13000000</v>
       </c>
       <c r="G27" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H27" s="25" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C28" s="25" t="s">
         <v>14</v>
       </c>
       <c r="D28" s="26">
         <v>383.36</v>
       </c>
       <c r="E28" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F28" s="24">
         <v>13000000</v>
       </c>
       <c r="G28" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H28" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="26">
         <v>38.78</v>
       </c>
       <c r="E29" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F29" s="24">
         <v>13000000</v>
       </c>
       <c r="G29" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H29" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B30" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C30" s="25" t="s">
         <v>17</v>
       </c>
       <c r="D30" s="26">
         <v>43.16</v>
       </c>
       <c r="E30" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F30" s="24">
         <v>13000000</v>
       </c>
       <c r="G30" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H30" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C31" s="25" t="s">
         <v>18</v>
       </c>
       <c r="D31" s="26">
         <v>39.96</v>
       </c>
       <c r="E31" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F31" s="24">
         <v>13000000</v>
       </c>
       <c r="G31" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H31" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C32" s="25" t="s">
         <v>19</v>
       </c>
       <c r="D32" s="26">
         <v>1962.22</v>
       </c>
       <c r="E32" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F32" s="24">
         <v>13000000</v>
       </c>
       <c r="G32" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H32" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C33" s="25" t="s">
         <v>20</v>
       </c>
       <c r="D33" s="26">
         <v>133.99</v>
       </c>
       <c r="E33" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F33" s="24">
         <v>13000000</v>
       </c>
       <c r="G33" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H33" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C34" s="25" t="s">
         <v>21</v>
       </c>
       <c r="D34" s="26">
         <v>61.91</v>
       </c>
       <c r="E34" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F34" s="24">
         <v>13000000</v>
       </c>
       <c r="G34" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H34" s="25" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C35" s="25" t="s">
         <v>23</v>
       </c>
       <c r="D35" s="26">
         <v>56.88</v>
       </c>
       <c r="E35" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F35" s="24">
         <v>13000000</v>
       </c>
       <c r="G35" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H35" s="25" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C36" s="25" t="s">
         <v>25</v>
       </c>
       <c r="D36" s="26">
         <v>12.84</v>
       </c>
       <c r="E36" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F36" s="24">
         <v>13000000</v>
       </c>
       <c r="G36" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H36" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C37" s="25" t="s">
         <v>27</v>
       </c>
       <c r="D37" s="26">
         <v>22.64</v>
       </c>
       <c r="E37" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="24">
         <v>13000000</v>
       </c>
       <c r="G37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H37" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B38" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C38" s="25" t="s">
         <v>28</v>
       </c>
       <c r="D38" s="26">
         <v>147.41999999999999</v>
       </c>
       <c r="E38" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F38" s="24">
         <v>13000000</v>
       </c>
       <c r="G38" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H38" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C39" s="25" t="s">
         <v>29</v>
       </c>
       <c r="D39" s="26">
         <v>103.8</v>
       </c>
       <c r="E39" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="24">
         <v>13000000</v>
       </c>
       <c r="G39" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H39" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C40" s="25" t="s">
         <v>30</v>
       </c>
       <c r="D40" s="26">
         <v>93.62</v>
       </c>
       <c r="E40" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F40" s="24">
         <v>13000000</v>
       </c>
       <c r="G40" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H40" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C41" s="25" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="26">
         <v>23.08</v>
       </c>
       <c r="E41" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F41" s="24">
         <v>13000000</v>
       </c>
       <c r="G41" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H41" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C42" s="25" t="s">
         <v>32</v>
       </c>
       <c r="D42" s="26">
         <v>62.48</v>
       </c>
       <c r="E42" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F42" s="24">
         <v>13000000</v>
       </c>
       <c r="G42" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H42" s="25" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="24" t="s">
         <v>8</v>
       </c>
       <c r="C43" s="25" t="s">
         <v>33</v>
       </c>
       <c r="D43" s="26">
         <v>15.9</v>
       </c>
       <c r="E43" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F43" s="24">
         <v>13000000</v>
       </c>
       <c r="G43" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H43" s="25" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B4:B43" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96470816-2F2B-41FA-B0FE-5EEFE653EBBC}">
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="7.3828125" style="7" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9.15234375" style="7"/>
+    <col min="1" max="1" width="7.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.44140625" style="7" customWidth="1"/>
+    <col min="3" max="3" width="13.33203125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="15.33203125" style="7" customWidth="1"/>
+    <col min="5" max="5" width="10.6640625" style="20" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="41.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.6640625" style="7" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="18.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="36" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="E1" s="37"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="E1" s="35"/>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="12.9" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="3"/>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B6" s="2"/>
       <c r="D6" s="20"/>
       <c r="E6" s="7"/>
     </row>
-    <row r="7" spans="1:8" ht="12.9" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
         <v>1</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D7" s="20"/>
       <c r="E7" s="7"/>
     </row>
-    <row r="8" spans="1:8" ht="12.9" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
         <v>2</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D8" s="20"/>
       <c r="E8" s="7"/>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="3"/>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E12" s="32" t="s">
         <v>53</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>55</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="5.6" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:8" ht="5.55" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="31" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="31" t="s">
         <v>6</v>
       </c>
       <c r="E14" s="33" t="s">
         <v>4</v>
       </c>
       <c r="F14" s="31" t="s">
         <v>3</v>
       </c>
       <c r="G14" s="22" t="s">
         <v>41</v>
       </c>
       <c r="H14" s="22" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="24">
         <v>11000000</v>
       </c>
       <c r="E15" s="26">
         <v>-152.32</v>
       </c>
       <c r="F15" s="25" t="s">
         <v>9</v>
       </c>
       <c r="G15" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H15" s="24" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="24">
         <v>11000000</v>
       </c>
       <c r="E16" s="26">
         <v>-524</v>
       </c>
       <c r="F16" s="25" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="24">
         <v>11000000</v>
       </c>
       <c r="E17" s="26">
         <v>-115</v>
       </c>
       <c r="F17" s="25" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="24">
         <v>11000000</v>
       </c>
       <c r="E18" s="26">
         <v>-146.19999999999999</v>
       </c>
       <c r="F18" s="25" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="24">
         <v>11000000</v>
       </c>
       <c r="E19" s="26">
         <v>-383.36</v>
       </c>
       <c r="F19" s="25" t="s">
         <v>14</v>
       </c>
       <c r="G19" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C20" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="24">
         <v>11000000</v>
       </c>
       <c r="E20" s="26">
         <v>-38.78</v>
       </c>
       <c r="F20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H20" s="24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C21" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="24">
         <v>11000000</v>
       </c>
       <c r="E21" s="26">
         <v>-43.16</v>
       </c>
       <c r="F21" s="25" t="s">
         <v>17</v>
       </c>
       <c r="G21" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="24">
         <v>11000000</v>
       </c>
       <c r="E22" s="26">
         <v>-39.96</v>
       </c>
       <c r="F22" s="25" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="24">
         <v>11000000</v>
       </c>
       <c r="E23" s="26">
         <v>-1962.22</v>
       </c>
       <c r="F23" s="25" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H23" s="24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="24">
         <v>11000000</v>
       </c>
       <c r="E24" s="26">
         <v>-133.99</v>
       </c>
       <c r="F24" s="25" t="s">
         <v>20</v>
       </c>
       <c r="G24" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H24" s="24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C25" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="24">
         <v>11000000</v>
       </c>
       <c r="E25" s="26">
         <v>-61.91</v>
       </c>
       <c r="F25" s="25" t="s">
         <v>21</v>
       </c>
       <c r="G25" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H25" s="24" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="24">
         <v>11000000</v>
       </c>
       <c r="E26" s="26">
         <v>-56.88</v>
       </c>
       <c r="F26" s="25" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H26" s="24" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B27" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C27" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="24">
         <v>11000000</v>
       </c>
       <c r="E27" s="26">
         <v>-12.84</v>
       </c>
       <c r="F27" s="25" t="s">
         <v>25</v>
       </c>
       <c r="G27" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H27" s="24" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C28" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="24">
         <v>11000000</v>
       </c>
       <c r="E28" s="26">
         <v>-22.64</v>
       </c>
       <c r="F28" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G28" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H28" s="24" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C29" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="24">
         <v>11000000</v>
       </c>
       <c r="E29" s="26">
         <v>-147.41999999999999</v>
       </c>
       <c r="F29" s="25" t="s">
         <v>28</v>
       </c>
       <c r="G29" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H29" s="24" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B30" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="24">
         <v>11000000</v>
       </c>
       <c r="E30" s="26">
         <v>-103.8</v>
       </c>
       <c r="F30" s="25" t="s">
         <v>29</v>
       </c>
       <c r="G30" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H30" s="24" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="24">
         <v>11000000</v>
       </c>
       <c r="E31" s="26">
         <v>-93.62</v>
       </c>
       <c r="F31" s="25" t="s">
         <v>30</v>
       </c>
       <c r="G31" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H31" s="24" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C32" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="24">
         <v>11000000</v>
       </c>
       <c r="E32" s="26">
         <v>-23.08</v>
       </c>
       <c r="F32" s="25" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H32" s="24" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C33" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="24">
         <v>11000000</v>
       </c>
       <c r="E33" s="26">
         <v>-62.48</v>
       </c>
       <c r="F33" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G33" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H33" s="24" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C34" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="24">
         <v>11000000</v>
       </c>
       <c r="E34" s="26">
         <v>-15.9</v>
       </c>
       <c r="F34" s="25" t="s">
         <v>33</v>
       </c>
       <c r="G34" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H34" s="24" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C35" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="24">
         <v>13000000</v>
       </c>
       <c r="E35" s="26">
         <v>152.32</v>
       </c>
       <c r="F35" s="25" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H35" s="24" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="24">
         <v>13000000</v>
       </c>
       <c r="E36" s="26">
         <v>524</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H36" s="24" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="24">
         <v>13000000</v>
       </c>
       <c r="E37" s="26">
         <v>115</v>
       </c>
       <c r="F37" s="25" t="s">
         <v>12</v>
       </c>
       <c r="G37" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H37" s="24" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B38" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C38" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="24">
         <v>13000000</v>
       </c>
       <c r="E38" s="26">
         <v>146.19999999999999</v>
       </c>
       <c r="F38" s="25" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H38" s="24" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B39" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C39" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="24">
         <v>13000000</v>
       </c>
       <c r="E39" s="26">
         <v>383.36</v>
       </c>
       <c r="F39" s="25" t="s">
         <v>14</v>
       </c>
       <c r="G39" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H39" s="24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C40" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="24">
         <v>13000000</v>
       </c>
       <c r="E40" s="26">
         <v>38.78</v>
       </c>
       <c r="F40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H40" s="24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C41" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="24">
         <v>13000000</v>
       </c>
       <c r="E41" s="26">
         <v>43.16</v>
       </c>
       <c r="F41" s="25" t="s">
         <v>17</v>
       </c>
       <c r="G41" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H41" s="24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C42" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="24">
         <v>13000000</v>
       </c>
       <c r="E42" s="26">
         <v>39.96</v>
       </c>
       <c r="F42" s="25" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H42" s="24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C43" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="24">
         <v>13000000</v>
       </c>
       <c r="E43" s="26">
         <v>1962.22</v>
       </c>
       <c r="F43" s="25" t="s">
         <v>19</v>
       </c>
       <c r="G43" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H43" s="24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B44" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="24">
         <v>13000000</v>
       </c>
       <c r="E44" s="26">
         <v>133.99</v>
       </c>
       <c r="F44" s="25" t="s">
         <v>20</v>
       </c>
       <c r="G44" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H44" s="24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="45" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B45" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C45" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="24">
         <v>13000000</v>
       </c>
       <c r="E45" s="26">
         <v>61.91</v>
       </c>
       <c r="F45" s="25" t="s">
         <v>21</v>
       </c>
       <c r="G45" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H45" s="24" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="46" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B46" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="24">
         <v>13000000</v>
       </c>
       <c r="E46" s="26">
         <v>56.88</v>
       </c>
       <c r="F46" s="25" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H46" s="24" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B47" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C47" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="24">
         <v>13000000</v>
       </c>
       <c r="E47" s="26">
         <v>12.84</v>
       </c>
       <c r="F47" s="25" t="s">
         <v>25</v>
       </c>
       <c r="G47" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H47" s="24" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="48" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C48" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="24">
         <v>13000000</v>
       </c>
       <c r="E48" s="26">
         <v>22.64</v>
       </c>
       <c r="F48" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G48" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H48" s="24" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="49" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B49" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C49" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="24">
         <v>13000000</v>
       </c>
       <c r="E49" s="26">
         <v>147.41999999999999</v>
       </c>
       <c r="F49" s="25" t="s">
         <v>28</v>
       </c>
       <c r="G49" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H49" s="24" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="50" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B50" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C50" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="24">
         <v>13000000</v>
       </c>
       <c r="E50" s="26">
         <v>103.8</v>
       </c>
       <c r="F50" s="25" t="s">
         <v>29</v>
       </c>
       <c r="G50" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H50" s="24" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="51" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C51" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="24">
         <v>13000000</v>
       </c>
       <c r="E51" s="26">
         <v>93.62</v>
       </c>
       <c r="F51" s="25" t="s">
         <v>30</v>
       </c>
       <c r="G51" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H51" s="24" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="52" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B52" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C52" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="24">
         <v>13000000</v>
       </c>
       <c r="E52" s="26">
         <v>23.08</v>
       </c>
       <c r="F52" s="25" t="s">
         <v>31</v>
       </c>
       <c r="G52" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H52" s="24" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="53" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B53" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C53" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="24">
         <v>13000000</v>
       </c>
       <c r="E53" s="26">
         <v>62.48</v>
       </c>
       <c r="F53" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G53" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H53" s="24" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B54" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C54" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="24">
         <v>13000000</v>
       </c>
       <c r="E54" s="26">
         <v>15.9</v>
       </c>
       <c r="F54" s="25" t="s">
         <v>33</v>
       </c>
       <c r="G54" s="24" t="s">
         <v>42</v>
       </c>
       <c r="H54" s="24" t="s">
         <v>34</v>
       </c>
     </row>