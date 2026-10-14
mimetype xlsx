--- v0 (2025-10-04)
+++ v1 (2026-10-14)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="11027"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/jali7624/Library/CloudStorage/OneDrive-UCB-O365/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\napo9289\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1B5EE35-1A09-D942-9F7F-2E0EE32F5769}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{83337B19-F8E6-4506-A498-2C9FDD5AE16B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="500" windowWidth="35840" windowHeight="21900" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="2" r:id="rId1"/>
     <sheet name="UCB Cash Transfer Table" sheetId="6" r:id="rId2"/>
     <sheet name="Support Model" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Instructions!$A$2:$A$26</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AC9" i="6" l="1"/>
   <c r="AB9" i="6"/>
   <c r="AD9" i="6" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="63">
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>BJE</t>
   </si>
   <si>
     <t>Auxiliary fund support to other auxiliaries is done by a cash transfer.</t>
   </si>
   <si>
     <t>Support from an ISC operation (fund 28) is not allowed for any purpose per Federal cost regulations.</t>
   </si>
   <si>
     <t>General Fund Support</t>
   </si>
   <si>
     <t>Auxiliary Fund Support</t>
   </si>
   <si>
     <t>Restricted Fund Support</t>
   </si>
   <si>
     <t>a.</t>
   </si>
   <si>
@@ -452,60 +452,85 @@
 In addition, for those FOPPS with Auxiliary Enterprise Attributes of PAA, PAB, PAD, PAH, PAM, PAP, PAR, PAS, PAU, PRL, PRR, POO, POT, and POY, Revised Statute 23-5-103(3) prohibits auxiliary facilities whose net income is pledged to revenue bonds from making cash transfers to any entity whose net income is NOT cross-pledged to revenue bonds. </t>
     </r>
   </si>
   <si>
     <t>BJE, YES</t>
   </si>
   <si>
     <r>
       <t>Table Purpose</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - "Yes" entries indicate those funds available for use by departments and show where departments can book transfers without CCO oversight. Exceptions to this table must have prior approval from Campus Accounting.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">The primary Gift Purpose Codes must be compatible on fund 34 transfers, and it must receive approval from the Campus Acocunting. </t>
   </si>
   <si>
     <t>Need Help? Contact your Campus Accountant at campus.accounting@colorado.edu (10.31.24)</t>
   </si>
+  <si>
+    <r>
+      <t>Only transfers between Fund 80 SpeedTypes are permitted. (Note, however, that transfers</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> between CU Medicine Fund 80 SpeedTypes </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>are prohibited.) Fund 80 represents agency funds that are not part of the university so transfers with them put the university's books out of balance. Transfers to/from Fund 80 and any other fund are therefore prohibited and are not eligible for a campus override. Contact the University Controller if you feel there are exceptional circumstances supporting such a transfer.</t>
+    </r>
+  </si>
+  <si>
+    <t>Updated 9/15/2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode=";;;"/>
     <numFmt numFmtId="165" formatCode="0;\-0;;@"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -520,98 +545,121 @@
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="7">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <gradientFill degree="90">
         <stop position="0">
           <color theme="5" tint="0.59999389629810485"/>
         </stop>
         <stop position="1">
           <color theme="4" tint="0.80001220740379042"/>
         </stop>
       </gradientFill>
     </fill>
     <fill>
       <gradientFill degree="90">
         <stop position="0">
           <color theme="4" tint="0.80001220740379042"/>
         </stop>
         <stop position="1">
           <color theme="5" tint="0.59999389629810485"/>
         </stop>
       </gradientFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="47">
+  <borders count="50">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -1137,55 +1185,92 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color theme="5"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="97">
+  <cellXfs count="101">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -1312,148 +1397,160 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...79 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -1731,280 +1828,283 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:S26"/>
+  <dimension ref="A1:S28"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A26" sqref="A26"/>
+      <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="4.5" defaultRowHeight="13" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="4.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="98.83203125" style="1" customWidth="1"/>
-    <col min="2" max="17" width="4.5" style="1" customWidth="1"/>
+    <col min="1" max="1" width="98.77734375" style="1" customWidth="1"/>
+    <col min="2" max="17" width="4.44140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.6640625" style="1" customWidth="1"/>
     <col min="19" max="165" width="20.6640625" style="1" customWidth="1"/>
-    <col min="166" max="16384" width="4.5" style="1"/>
+    <col min="166" max="16384" width="4.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="14" thickBot="1" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:19" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:19" ht="13.8" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="1:19" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
     </row>
-    <row r="3" spans="1:19" s="6" customFormat="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:19" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
     </row>
-    <row r="4" spans="1:19" x14ac:dyDescent="0.15">
-      <c r="A4" s="64" t="s">
+    <row r="4" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A4" s="95" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="5" spans="1:19" x14ac:dyDescent="0.15">
-[...7 lines deleted...]
-      <c r="A8" s="67" t="s">
+    <row r="5" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A5" s="96"/>
+    </row>
+    <row r="6" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A6" s="97"/>
+    </row>
+    <row r="7" spans="1:19" ht="13.8" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="8" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="98" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="9" spans="1:19" x14ac:dyDescent="0.15">
-[...26 lines deleted...]
-    <row r="19" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A9" s="99"/>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A10" s="99"/>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A11" s="99"/>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A12" s="99"/>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A13" s="99"/>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A14" s="99"/>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A15" s="99"/>
+    </row>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A16" s="99"/>
+    </row>
+    <row r="17" spans="1:1" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="100"/>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" s="7" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="22" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" s="9" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="23" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
     </row>
-    <row r="24" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" s="10" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="26" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
         <v>60</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A28" s="1" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="A8:A17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:AV37"/>
+  <dimension ref="A1:AV39"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A23" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScale="150" zoomScaleNormal="150" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="13" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="21" customWidth="1"/>
     <col min="2" max="14" width="5" style="1" customWidth="1"/>
-    <col min="15" max="15" width="9.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="24" width="5" style="1" customWidth="1"/>
     <col min="25" max="25" width="2.6640625" style="1" customWidth="1"/>
-    <col min="26" max="26" width="11.5" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="31" max="16384" width="9.1640625" style="1"/>
+    <col min="26" max="26" width="11.44140625" style="1" customWidth="1"/>
+    <col min="27" max="27" width="10.44140625" customWidth="1"/>
+    <col min="28" max="29" width="13.77734375" style="1" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="12.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="31" max="16384" width="9.21875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48" x14ac:dyDescent="0.15">
-      <c r="C1" s="70" t="s">
+    <row r="1" spans="1:48" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="C1" s="68" t="s">
         <v>45</v>
       </c>
-      <c r="D1" s="70"/>
-[...19 lines deleted...]
-      <c r="X1" s="70"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
+      <c r="U1" s="68"/>
+      <c r="V1" s="68"/>
+      <c r="W1" s="68"/>
+      <c r="X1" s="68"/>
       <c r="AA1" s="1"/>
       <c r="AH1" s="22"/>
       <c r="AI1" s="22"/>
     </row>
-    <row r="2" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C2" s="95" t="s">
+    <row r="2" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="93" t="s">
         <v>39</v>
       </c>
-      <c r="D2" s="95"/>
-[...19 lines deleted...]
-      <c r="X2" s="95"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="93"/>
+      <c r="G2" s="93"/>
+      <c r="H2" s="93"/>
+      <c r="I2" s="93"/>
+      <c r="J2" s="93"/>
+      <c r="K2" s="93"/>
+      <c r="L2" s="93"/>
+      <c r="M2" s="93"/>
+      <c r="N2" s="93"/>
+      <c r="O2" s="93"/>
+      <c r="P2" s="93"/>
+      <c r="Q2" s="93"/>
+      <c r="R2" s="93"/>
+      <c r="S2" s="93"/>
+      <c r="T2" s="93"/>
+      <c r="U2" s="93"/>
+      <c r="V2" s="93"/>
+      <c r="W2" s="93"/>
+      <c r="X2" s="93"/>
       <c r="AA2" s="1"/>
       <c r="AE2" s="23"/>
     </row>
-    <row r="3" spans="1:48" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:48" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="C3" s="24">
         <v>10</v>
       </c>
       <c r="D3" s="24">
         <v>11</v>
       </c>
       <c r="E3" s="24">
         <v>12</v>
       </c>
       <c r="F3" s="24">
         <v>20</v>
       </c>
       <c r="G3" s="24">
         <v>22</v>
       </c>
       <c r="H3" s="24">
         <v>26</v>
       </c>
       <c r="I3" s="24">
         <v>28</v>
       </c>
       <c r="J3" s="24">
         <v>29</v>
       </c>
       <c r="K3" s="24">
@@ -2027,221 +2127,221 @@
       </c>
       <c r="Q3" s="24">
         <v>70</v>
       </c>
       <c r="R3" s="24">
         <v>71</v>
       </c>
       <c r="S3" s="24">
         <v>72</v>
       </c>
       <c r="T3" s="24">
         <v>73</v>
       </c>
       <c r="U3" s="24">
         <v>74</v>
       </c>
       <c r="V3" s="24">
         <v>78</v>
       </c>
       <c r="W3" s="24">
         <v>80</v>
       </c>
       <c r="X3" s="25">
         <v>99</v>
       </c>
-      <c r="Z3" s="96" t="s">
+      <c r="Z3" s="94" t="s">
         <v>46</v>
       </c>
-      <c r="AA3" s="96"/>
-[...7 lines deleted...]
-      <c r="A4" s="73" t="s">
+      <c r="AA3" s="94"/>
+      <c r="AB3" s="94"/>
+      <c r="AC3" s="94"/>
+      <c r="AD3" s="94"/>
+      <c r="AE3" s="94"/>
+      <c r="AF3" s="94"/>
+    </row>
+    <row r="4" spans="1:48" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A4" s="71" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="24">
         <v>10</v>
       </c>
       <c r="C4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="27"/>
       <c r="E4" s="28" t="s">
         <v>43</v>
       </c>
       <c r="F4" s="28" t="s">
         <v>43</v>
       </c>
       <c r="G4" s="28" t="s">
         <v>43</v>
       </c>
       <c r="H4" s="28" t="s">
         <v>43</v>
       </c>
       <c r="I4" s="28" t="s">
         <v>43</v>
       </c>
       <c r="J4" s="28" t="s">
         <v>43</v>
       </c>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="27"/>
       <c r="N4" s="27"/>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="28" t="s">
         <v>43</v>
       </c>
       <c r="R4" s="28" t="s">
         <v>43</v>
       </c>
       <c r="S4" s="28" t="s">
         <v>43</v>
       </c>
       <c r="T4" s="28" t="s">
         <v>43</v>
       </c>
       <c r="U4" s="27"/>
       <c r="V4" s="27"/>
       <c r="W4" s="27"/>
       <c r="X4" s="29"/>
-      <c r="Z4" s="96"/>
-[...8 lines deleted...]
-      <c r="A5" s="73"/>
+      <c r="Z4" s="94"/>
+      <c r="AA4" s="94"/>
+      <c r="AB4" s="94"/>
+      <c r="AC4" s="94"/>
+      <c r="AD4" s="94"/>
+      <c r="AE4" s="94"/>
+      <c r="AF4" s="94"/>
+    </row>
+    <row r="5" spans="1:48" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="71"/>
       <c r="B5" s="24">
         <v>11</v>
       </c>
       <c r="C5" s="30"/>
       <c r="D5" s="31" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="31" t="s">
         <v>43</v>
       </c>
       <c r="F5" s="31"/>
       <c r="G5" s="31"/>
       <c r="H5" s="31"/>
       <c r="I5" s="31"/>
       <c r="J5" s="31"/>
       <c r="K5" s="31"/>
       <c r="L5" s="31"/>
       <c r="M5" s="31"/>
       <c r="N5" s="31"/>
       <c r="O5" s="31"/>
       <c r="P5" s="31"/>
       <c r="Q5" s="31"/>
       <c r="R5" s="31" t="s">
         <v>43</v>
       </c>
       <c r="S5" s="31" t="s">
         <v>43</v>
       </c>
       <c r="T5" s="31"/>
       <c r="U5" s="31"/>
       <c r="V5" s="31"/>
       <c r="W5" s="31"/>
       <c r="X5" s="32"/>
       <c r="AA5" s="1"/>
       <c r="AE5" s="23"/>
       <c r="AF5" s="23"/>
     </row>
-    <row r="6" spans="1:48" ht="14" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="73"/>
+    <row r="6" spans="1:48" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="71"/>
       <c r="B6" s="33">
         <v>12</v>
       </c>
       <c r="C6" s="34" t="s">
         <v>43</v>
       </c>
       <c r="D6" s="31" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="34" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="34" t="s">
         <v>43</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="34" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="34" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="34" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="31"/>
       <c r="L6" s="31"/>
       <c r="M6" s="31"/>
       <c r="N6" s="31"/>
       <c r="O6" s="31"/>
       <c r="P6" s="31"/>
       <c r="Q6" s="34" t="s">
         <v>43</v>
       </c>
       <c r="R6" s="34" t="s">
         <v>43</v>
       </c>
       <c r="S6" s="34" t="s">
         <v>43</v>
       </c>
       <c r="T6" s="34" t="s">
         <v>43</v>
       </c>
       <c r="U6" s="31"/>
       <c r="V6" s="31"/>
       <c r="W6" s="31"/>
       <c r="X6" s="32"/>
-      <c r="Z6" s="87" t="s">
+      <c r="Z6" s="85" t="s">
         <v>55</v>
       </c>
-      <c r="AA6" s="88"/>
-[...2 lines deleted...]
-      <c r="AD6" s="89"/>
+      <c r="AA6" s="86"/>
+      <c r="AB6" s="86"/>
+      <c r="AC6" s="86"/>
+      <c r="AD6" s="87"/>
       <c r="AE6" s="23"/>
       <c r="AF6" s="23"/>
     </row>
-    <row r="7" spans="1:48" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="73"/>
+    <row r="7" spans="1:48" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="71"/>
       <c r="B7" s="35">
         <v>20</v>
       </c>
       <c r="C7" s="36"/>
       <c r="D7" s="37"/>
       <c r="E7" s="37"/>
       <c r="F7" s="34" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="34" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="34" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="34" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="34" t="s">
         <v>43</v>
       </c>
       <c r="K7" s="37"/>
       <c r="L7" s="37"/>
       <c r="M7" s="37"/>
       <c r="N7" s="37"/>
@@ -2254,52 +2354,52 @@
       <c r="S7" s="37"/>
       <c r="T7" s="34" t="s">
         <v>43</v>
       </c>
       <c r="U7" s="37"/>
       <c r="V7" s="34" t="s">
         <v>43</v>
       </c>
       <c r="W7" s="37"/>
       <c r="X7" s="38"/>
       <c r="Z7" s="39" t="s">
         <v>41</v>
       </c>
       <c r="AA7" s="40" t="s">
         <v>41</v>
       </c>
       <c r="AB7" s="41"/>
       <c r="AC7" s="41"/>
       <c r="AD7" s="42" t="s">
         <v>41</v>
       </c>
       <c r="AG7" s="43"/>
       <c r="AH7" s="43"/>
       <c r="AI7" s="43"/>
     </row>
-    <row r="8" spans="1:48" ht="14" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="73"/>
+    <row r="8" spans="1:48" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="71"/>
       <c r="B8" s="24">
         <v>22</v>
       </c>
       <c r="C8" s="44"/>
       <c r="D8" s="37"/>
       <c r="E8" s="37"/>
       <c r="F8" s="34" t="s">
         <v>43</v>
       </c>
       <c r="G8" s="34" t="s">
         <v>43</v>
       </c>
       <c r="H8" s="34" t="s">
         <v>43</v>
       </c>
       <c r="I8" s="34" t="s">
         <v>43</v>
       </c>
       <c r="J8" s="34" t="s">
         <v>43</v>
       </c>
       <c r="K8" s="37"/>
       <c r="L8" s="37"/>
       <c r="M8" s="37"/>
       <c r="N8" s="37"/>
@@ -2316,52 +2416,52 @@
       <c r="U8" s="37"/>
       <c r="V8" s="34" t="s">
         <v>43</v>
       </c>
       <c r="W8" s="37"/>
       <c r="X8" s="38"/>
       <c r="Z8" s="45" t="s">
         <v>44</v>
       </c>
       <c r="AA8" s="46" t="s">
         <v>0</v>
       </c>
       <c r="AB8" s="47" t="s">
         <v>36</v>
       </c>
       <c r="AC8" s="47" t="s">
         <v>37</v>
       </c>
       <c r="AD8" s="48" t="s">
         <v>42</v>
       </c>
       <c r="AG8" s="43"/>
       <c r="AH8" s="43"/>
       <c r="AI8" s="43"/>
     </row>
-    <row r="9" spans="1:48" x14ac:dyDescent="0.15">
-      <c r="A9" s="73"/>
+    <row r="9" spans="1:48" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="71"/>
       <c r="B9" s="24">
         <v>26</v>
       </c>
       <c r="C9" s="49"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="34" t="s">
         <v>43</v>
       </c>
       <c r="G9" s="34" t="s">
         <v>43</v>
       </c>
       <c r="H9" s="34" t="s">
         <v>43</v>
       </c>
       <c r="I9" s="34" t="s">
         <v>43</v>
       </c>
       <c r="J9" s="34" t="s">
         <v>43</v>
       </c>
       <c r="K9" s="34"/>
       <c r="L9" s="34"/>
       <c r="M9" s="34"/>
       <c r="N9" s="34"/>
@@ -2389,409 +2489,409 @@
       </c>
       <c r="AC9" s="51" t="e">
         <f>MATCH(AA9,$C$3:$X$3,0)</f>
         <v>#N/A</v>
       </c>
       <c r="AD9" s="51" t="str">
         <f>IFERROR(IF(INDEX($C$4:$X$25,AB9,AC9)="","No Transfer",INDEX($C$4:$X$25,AB9,AC9)),"-")</f>
         <v>-</v>
       </c>
       <c r="AG9" s="43"/>
       <c r="AH9" s="43"/>
       <c r="AI9" s="21"/>
       <c r="AJ9" s="21"/>
       <c r="AK9" s="21"/>
       <c r="AL9" s="21"/>
       <c r="AM9" s="21"/>
       <c r="AN9" s="21"/>
       <c r="AO9" s="21"/>
       <c r="AP9" s="21"/>
       <c r="AQ9" s="21"/>
       <c r="AR9" s="21"/>
       <c r="AS9" s="21"/>
       <c r="AT9" s="21"/>
       <c r="AU9" s="21"/>
     </row>
-    <row r="10" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="73"/>
+    <row r="10" spans="1:48" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="71"/>
       <c r="B10" s="24">
         <v>28</v>
       </c>
       <c r="C10" s="30"/>
       <c r="D10" s="31"/>
       <c r="E10" s="31"/>
       <c r="F10" s="31"/>
       <c r="G10" s="31"/>
       <c r="H10" s="31"/>
       <c r="I10" s="31"/>
       <c r="J10" s="31"/>
       <c r="K10" s="31"/>
       <c r="L10" s="31"/>
       <c r="M10" s="31"/>
       <c r="N10" s="31"/>
       <c r="O10" s="31"/>
       <c r="P10" s="31"/>
       <c r="Q10" s="31"/>
       <c r="R10" s="31"/>
       <c r="S10" s="31"/>
       <c r="T10" s="31"/>
       <c r="U10" s="31"/>
       <c r="V10" s="34" t="s">
         <v>43</v>
       </c>
       <c r="W10" s="31"/>
       <c r="X10" s="32"/>
       <c r="AA10" s="1"/>
       <c r="AG10" s="43"/>
       <c r="AH10" s="43"/>
       <c r="AI10" s="21"/>
       <c r="AJ10" s="21"/>
       <c r="AK10" s="21"/>
       <c r="AL10" s="21"/>
       <c r="AM10" s="21"/>
       <c r="AN10" s="21"/>
       <c r="AO10" s="21"/>
       <c r="AP10" s="21"/>
       <c r="AQ10" s="21"/>
       <c r="AR10" s="21"/>
       <c r="AS10" s="21"/>
       <c r="AT10" s="21"/>
       <c r="AU10" s="21"/>
       <c r="AV10" s="21"/>
     </row>
-    <row r="11" spans="1:48" x14ac:dyDescent="0.15">
-      <c r="A11" s="73"/>
+    <row r="11" spans="1:48" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A11" s="71"/>
       <c r="B11" s="24">
         <v>29</v>
       </c>
       <c r="C11" s="49"/>
       <c r="D11" s="34"/>
       <c r="E11" s="34"/>
       <c r="F11" s="34" t="s">
         <v>43</v>
       </c>
       <c r="G11" s="34" t="s">
         <v>43</v>
       </c>
       <c r="H11" s="34" t="s">
         <v>43</v>
       </c>
       <c r="I11" s="34" t="s">
         <v>43</v>
       </c>
       <c r="J11" s="34" t="s">
         <v>43</v>
       </c>
       <c r="K11" s="34"/>
       <c r="L11" s="34"/>
       <c r="M11" s="34"/>
       <c r="N11" s="34"/>
       <c r="O11" s="34"/>
       <c r="P11" s="34"/>
       <c r="Q11" s="34"/>
       <c r="R11" s="34" t="s">
         <v>43</v>
       </c>
       <c r="S11" s="34"/>
       <c r="T11" s="34" t="s">
         <v>43</v>
       </c>
       <c r="U11" s="34"/>
       <c r="V11" s="34" t="s">
         <v>43</v>
       </c>
       <c r="W11" s="34"/>
       <c r="X11" s="50"/>
-      <c r="Z11" s="96"/>
-[...10 lines deleted...]
-      <c r="A12" s="73"/>
+      <c r="Z11" s="94"/>
+      <c r="AA11" s="94"/>
+      <c r="AB11" s="94"/>
+      <c r="AC11" s="94"/>
+      <c r="AD11" s="94"/>
+      <c r="AE11" s="94"/>
+      <c r="AF11" s="94"/>
+      <c r="AG11" s="94"/>
+      <c r="AH11" s="94"/>
+    </row>
+    <row r="12" spans="1:48" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A12" s="71"/>
       <c r="B12" s="24">
         <v>30</v>
       </c>
       <c r="C12" s="49"/>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
       <c r="F12" s="34"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="34"/>
       <c r="K12" s="34"/>
       <c r="L12" s="34"/>
       <c r="M12" s="34"/>
       <c r="N12" s="34"/>
       <c r="O12" s="34"/>
       <c r="P12" s="34"/>
       <c r="Q12" s="34"/>
       <c r="R12" s="34"/>
       <c r="S12" s="34"/>
       <c r="T12" s="34"/>
       <c r="U12" s="34"/>
       <c r="V12" s="34"/>
       <c r="W12" s="34"/>
       <c r="X12" s="50"/>
-      <c r="Z12" s="96"/>
-[...10 lines deleted...]
-      <c r="A13" s="73"/>
+      <c r="Z12" s="94"/>
+      <c r="AA12" s="94"/>
+      <c r="AB12" s="94"/>
+      <c r="AC12" s="94"/>
+      <c r="AD12" s="94"/>
+      <c r="AE12" s="94"/>
+      <c r="AF12" s="94"/>
+      <c r="AG12" s="94"/>
+      <c r="AH12" s="94"/>
+    </row>
+    <row r="13" spans="1:48" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A13" s="71"/>
       <c r="B13" s="24">
         <v>31</v>
       </c>
       <c r="C13" s="49"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="34"/>
       <c r="G13" s="34"/>
       <c r="H13" s="34"/>
       <c r="I13" s="34"/>
       <c r="J13" s="34"/>
       <c r="K13" s="34"/>
       <c r="L13" s="34"/>
       <c r="M13" s="34"/>
       <c r="N13" s="34"/>
       <c r="O13" s="34"/>
       <c r="P13" s="34"/>
       <c r="Q13" s="34"/>
       <c r="R13" s="34"/>
       <c r="S13" s="34"/>
       <c r="T13" s="34"/>
       <c r="U13" s="34"/>
       <c r="V13" s="34"/>
       <c r="W13" s="34"/>
       <c r="X13" s="50"/>
       <c r="Z13" s="52"/>
       <c r="AA13" s="52"/>
       <c r="AB13" s="61"/>
       <c r="AC13" s="61"/>
       <c r="AD13" s="21"/>
     </row>
-    <row r="14" spans="1:48" ht="14" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="73"/>
+    <row r="14" spans="1:48" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="71"/>
       <c r="B14" s="24">
         <v>32</v>
       </c>
       <c r="C14" s="49"/>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
       <c r="F14" s="34"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="34"/>
       <c r="K14" s="34"/>
       <c r="L14" s="34"/>
       <c r="M14" s="34" t="s">
         <v>43</v>
       </c>
       <c r="N14" s="34" t="s">
         <v>43</v>
       </c>
       <c r="O14" s="34"/>
       <c r="P14" s="34"/>
       <c r="Q14" s="34"/>
       <c r="R14" s="34" t="s">
         <v>43</v>
       </c>
       <c r="S14" s="34"/>
       <c r="T14" s="34"/>
       <c r="U14" s="34"/>
       <c r="V14" s="34"/>
       <c r="W14" s="34"/>
       <c r="X14" s="50"/>
       <c r="Z14" s="62"/>
       <c r="AA14" s="63"/>
       <c r="AB14" s="61"/>
       <c r="AC14" s="61"/>
       <c r="AD14" s="21"/>
     </row>
-    <row r="15" spans="1:48" ht="14" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="73"/>
+    <row r="15" spans="1:48" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="71"/>
       <c r="B15" s="53">
         <v>34</v>
       </c>
       <c r="C15" s="49"/>
       <c r="D15" s="34"/>
       <c r="E15" s="34"/>
       <c r="F15" s="34"/>
       <c r="G15" s="34"/>
       <c r="H15" s="34"/>
       <c r="I15" s="34"/>
       <c r="J15" s="34"/>
       <c r="K15" s="34"/>
       <c r="L15" s="34"/>
       <c r="M15" s="34" t="s">
         <v>43</v>
       </c>
       <c r="N15" s="34" t="s">
         <v>43</v>
       </c>
       <c r="O15" s="34"/>
       <c r="P15" s="34"/>
       <c r="Q15" s="34"/>
       <c r="R15" s="34" t="s">
         <v>43</v>
       </c>
       <c r="S15" s="34"/>
       <c r="T15" s="34"/>
       <c r="U15" s="34"/>
       <c r="V15" s="34"/>
       <c r="W15" s="34"/>
       <c r="X15" s="50"/>
       <c r="Z15" s="19"/>
       <c r="AB15" s="21"/>
       <c r="AC15" s="61"/>
       <c r="AD15" s="21"/>
     </row>
-    <row r="16" spans="1:48" ht="14" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="73"/>
+    <row r="16" spans="1:48" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="71"/>
       <c r="B16" s="54">
         <v>36</v>
       </c>
       <c r="C16" s="49"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="34"/>
       <c r="K16" s="34"/>
       <c r="L16" s="34"/>
       <c r="M16" s="34"/>
       <c r="N16" s="34"/>
       <c r="O16" s="34" t="s">
         <v>57</v>
       </c>
       <c r="P16" s="34"/>
       <c r="Q16" s="34"/>
       <c r="R16" s="34"/>
       <c r="S16" s="34"/>
       <c r="T16" s="34"/>
       <c r="U16" s="34"/>
       <c r="V16" s="34"/>
       <c r="W16" s="34"/>
       <c r="X16" s="50"/>
       <c r="Z16" s="20"/>
       <c r="AB16" s="21"/>
       <c r="AC16" s="61"/>
       <c r="AD16" s="21"/>
     </row>
-    <row r="17" spans="1:30" x14ac:dyDescent="0.15">
-      <c r="A17" s="73"/>
+    <row r="17" spans="1:30" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A17" s="71"/>
       <c r="B17" s="24">
         <v>50</v>
       </c>
       <c r="C17" s="44"/>
       <c r="D17" s="37"/>
       <c r="E17" s="37"/>
       <c r="F17" s="37"/>
       <c r="G17" s="37"/>
       <c r="H17" s="37"/>
       <c r="I17" s="37"/>
       <c r="J17" s="37"/>
       <c r="K17" s="37"/>
       <c r="L17" s="37"/>
       <c r="M17" s="37"/>
       <c r="N17" s="37"/>
       <c r="O17" s="37"/>
       <c r="P17" s="37"/>
       <c r="Q17" s="37"/>
       <c r="R17" s="37"/>
       <c r="S17" s="37"/>
       <c r="T17" s="37"/>
       <c r="U17" s="37"/>
       <c r="V17" s="37"/>
       <c r="W17" s="37"/>
       <c r="X17" s="38"/>
       <c r="Z17" s="20"/>
       <c r="AB17" s="21"/>
       <c r="AC17" s="21"/>
       <c r="AD17" s="21"/>
     </row>
-    <row r="18" spans="1:30" x14ac:dyDescent="0.15">
-      <c r="A18" s="73"/>
+    <row r="18" spans="1:30" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A18" s="71"/>
       <c r="B18" s="24">
         <v>70</v>
       </c>
       <c r="C18" s="49" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="34"/>
       <c r="E18" s="34" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="34"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="34"/>
       <c r="K18" s="34"/>
       <c r="L18" s="34"/>
       <c r="M18" s="34"/>
       <c r="N18" s="34"/>
       <c r="O18" s="34"/>
       <c r="P18" s="34"/>
       <c r="Q18" s="34" t="s">
         <v>43</v>
       </c>
       <c r="R18" s="34" t="s">
         <v>43</v>
       </c>
       <c r="S18" s="34" t="s">
         <v>43</v>
       </c>
       <c r="T18" s="34" t="s">
         <v>43</v>
       </c>
       <c r="U18" s="34"/>
       <c r="V18" s="34"/>
       <c r="W18" s="34"/>
       <c r="X18" s="50"/>
       <c r="Z18" s="20"/>
       <c r="AB18" s="21"/>
       <c r="AC18" s="21"/>
       <c r="AD18" s="21"/>
     </row>
-    <row r="19" spans="1:30" x14ac:dyDescent="0.15">
-      <c r="A19" s="73"/>
+    <row r="19" spans="1:30" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A19" s="71"/>
       <c r="B19" s="24">
         <v>71</v>
       </c>
       <c r="C19" s="49" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="34" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="34" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="34" t="s">
         <v>43</v>
       </c>
       <c r="G19" s="34" t="s">
         <v>43</v>
       </c>
       <c r="H19" s="34" t="s">
         <v>43</v>
       </c>
       <c r="I19" s="34"/>
       <c r="J19" s="34" t="s">
         <v>43</v>
       </c>
@@ -2806,98 +2906,98 @@
       <c r="O19" s="34"/>
       <c r="P19" s="34"/>
       <c r="Q19" s="34" t="s">
         <v>43</v>
       </c>
       <c r="R19" s="34" t="s">
         <v>43</v>
       </c>
       <c r="S19" s="34" t="s">
         <v>43</v>
       </c>
       <c r="T19" s="34" t="s">
         <v>43</v>
       </c>
       <c r="U19" s="34"/>
       <c r="V19" s="34" t="s">
         <v>43</v>
       </c>
       <c r="W19" s="34"/>
       <c r="X19" s="50"/>
       <c r="Z19" s="20"/>
       <c r="AB19" s="21"/>
       <c r="AC19" s="21"/>
       <c r="AD19" s="21"/>
     </row>
-    <row r="20" spans="1:30" x14ac:dyDescent="0.15">
-      <c r="A20" s="73"/>
+    <row r="20" spans="1:30" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A20" s="71"/>
       <c r="B20" s="24">
         <v>72</v>
       </c>
       <c r="C20" s="49" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="34" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="34" t="s">
         <v>43</v>
       </c>
       <c r="F20" s="34"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="34"/>
       <c r="K20" s="34"/>
       <c r="L20" s="34"/>
       <c r="M20" s="34"/>
       <c r="N20" s="34"/>
       <c r="O20" s="34"/>
       <c r="P20" s="34"/>
       <c r="Q20" s="34" t="s">
         <v>43</v>
       </c>
       <c r="R20" s="34" t="s">
         <v>43</v>
       </c>
       <c r="S20" s="34" t="s">
         <v>43</v>
       </c>
       <c r="T20" s="34" t="s">
         <v>43</v>
       </c>
       <c r="U20" s="34"/>
       <c r="V20" s="34"/>
       <c r="W20" s="34"/>
       <c r="X20" s="50"/>
       <c r="Z20" s="20"/>
       <c r="AB20" s="21"/>
       <c r="AC20" s="21"/>
       <c r="AD20" s="21"/>
     </row>
-    <row r="21" spans="1:30" x14ac:dyDescent="0.15">
-      <c r="A21" s="73"/>
+    <row r="21" spans="1:30" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A21" s="71"/>
       <c r="B21" s="24">
         <v>73</v>
       </c>
       <c r="C21" s="49" t="s">
         <v>43</v>
       </c>
       <c r="D21" s="34"/>
       <c r="E21" s="34" t="s">
         <v>43</v>
       </c>
       <c r="F21" s="34" t="s">
         <v>43</v>
       </c>
       <c r="G21" s="34" t="s">
         <v>43</v>
       </c>
       <c r="H21" s="34" t="s">
         <v>43</v>
       </c>
       <c r="I21" s="34"/>
       <c r="J21" s="34" t="s">
         <v>43</v>
       </c>
       <c r="K21" s="34"/>
       <c r="L21" s="34"/>
@@ -2906,720 +3006,745 @@
       <c r="O21" s="34"/>
       <c r="P21" s="34"/>
       <c r="Q21" s="34" t="s">
         <v>43</v>
       </c>
       <c r="R21" s="34" t="s">
         <v>43</v>
       </c>
       <c r="S21" s="34" t="s">
         <v>43</v>
       </c>
       <c r="T21" s="34" t="s">
         <v>43</v>
       </c>
       <c r="U21" s="34"/>
       <c r="V21" s="34" t="s">
         <v>43</v>
       </c>
       <c r="W21" s="34"/>
       <c r="X21" s="50"/>
       <c r="Z21" s="20"/>
       <c r="AB21" s="21"/>
       <c r="AC21" s="21"/>
       <c r="AD21" s="21"/>
     </row>
-    <row r="22" spans="1:30" x14ac:dyDescent="0.15">
-      <c r="A22" s="73"/>
+    <row r="22" spans="1:30" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A22" s="71"/>
       <c r="B22" s="24">
         <v>74</v>
       </c>
       <c r="C22" s="49"/>
       <c r="D22" s="34"/>
       <c r="E22" s="34"/>
       <c r="F22" s="34"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="34"/>
       <c r="K22" s="34"/>
       <c r="L22" s="34"/>
       <c r="M22" s="34"/>
       <c r="N22" s="34"/>
       <c r="O22" s="34"/>
       <c r="P22" s="34"/>
       <c r="Q22" s="34"/>
       <c r="R22" s="34"/>
       <c r="S22" s="34"/>
       <c r="T22" s="34"/>
       <c r="U22" s="34"/>
       <c r="V22" s="34"/>
       <c r="W22" s="34"/>
       <c r="X22" s="50"/>
       <c r="Z22" s="19"/>
       <c r="AB22" s="21"/>
       <c r="AC22" s="21"/>
       <c r="AD22" s="21"/>
     </row>
-    <row r="23" spans="1:30" x14ac:dyDescent="0.15">
-      <c r="A23" s="73"/>
+    <row r="23" spans="1:30" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A23" s="71"/>
       <c r="B23" s="24">
         <v>78</v>
       </c>
       <c r="C23" s="49"/>
       <c r="D23" s="34"/>
       <c r="E23" s="34"/>
       <c r="F23" s="34" t="s">
         <v>43</v>
       </c>
       <c r="G23" s="34" t="s">
         <v>43</v>
       </c>
       <c r="H23" s="34" t="s">
         <v>43</v>
       </c>
       <c r="I23" s="34" t="s">
         <v>43</v>
       </c>
       <c r="J23" s="34" t="s">
         <v>43</v>
       </c>
       <c r="K23" s="34"/>
       <c r="L23" s="34"/>
       <c r="M23" s="34"/>
       <c r="N23" s="34"/>
       <c r="O23" s="34"/>
       <c r="P23" s="34"/>
       <c r="Q23" s="34"/>
       <c r="R23" s="34" t="s">
         <v>43</v>
       </c>
       <c r="S23" s="34"/>
       <c r="T23" s="34" t="s">
         <v>43</v>
       </c>
       <c r="U23" s="34"/>
       <c r="V23" s="34" t="s">
         <v>43</v>
       </c>
       <c r="W23" s="34"/>
       <c r="X23" s="50"/>
       <c r="Z23" s="19"/>
       <c r="AB23" s="21"/>
       <c r="AC23" s="21"/>
       <c r="AD23" s="21"/>
     </row>
-    <row r="24" spans="1:30" x14ac:dyDescent="0.15">
-      <c r="A24" s="73"/>
+    <row r="24" spans="1:30" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A24" s="71"/>
       <c r="B24" s="24">
         <v>80</v>
       </c>
       <c r="C24" s="49"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="34"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>
       <c r="N24" s="34"/>
       <c r="O24" s="34"/>
       <c r="P24" s="34"/>
       <c r="Q24" s="34"/>
       <c r="R24" s="34"/>
       <c r="S24" s="34"/>
       <c r="T24" s="34"/>
       <c r="U24" s="34"/>
       <c r="V24" s="34"/>
       <c r="W24" s="34" t="s">
         <v>43</v>
       </c>
       <c r="X24" s="50"/>
       <c r="Z24" s="19"/>
       <c r="AB24" s="21"/>
       <c r="AC24" s="21"/>
       <c r="AD24" s="21"/>
     </row>
-    <row r="25" spans="1:30" ht="14" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="73"/>
+    <row r="25" spans="1:30" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="71"/>
       <c r="B25" s="24">
         <v>99</v>
       </c>
       <c r="C25" s="55"/>
       <c r="D25" s="56"/>
       <c r="E25" s="56"/>
       <c r="F25" s="56"/>
       <c r="G25" s="56"/>
       <c r="H25" s="56"/>
       <c r="I25" s="56"/>
       <c r="J25" s="56"/>
       <c r="K25" s="56"/>
       <c r="L25" s="56"/>
       <c r="M25" s="56"/>
       <c r="N25" s="56"/>
       <c r="O25" s="56"/>
       <c r="P25" s="56"/>
       <c r="Q25" s="56"/>
       <c r="R25" s="56"/>
       <c r="S25" s="56"/>
       <c r="T25" s="56"/>
       <c r="U25" s="56"/>
       <c r="V25" s="56"/>
       <c r="W25" s="57"/>
       <c r="X25" s="58"/>
       <c r="Z25" s="19"/>
       <c r="AB25" s="21"/>
       <c r="AC25" s="21"/>
       <c r="AD25" s="21"/>
     </row>
-    <row r="26" spans="1:30" x14ac:dyDescent="0.15">
+    <row r="26" spans="1:30" x14ac:dyDescent="0.25">
       <c r="Z26" s="19"/>
       <c r="AB26" s="21"/>
       <c r="AC26" s="21"/>
       <c r="AD26" s="21"/>
     </row>
-    <row r="27" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B27" s="74" t="s">
+    <row r="27" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="72" t="s">
         <v>58</v>
       </c>
-      <c r="C27" s="74"/>
-[...20 lines deleted...]
-      <c r="X27" s="74"/>
+      <c r="C27" s="72"/>
+      <c r="D27" s="72"/>
+      <c r="E27" s="72"/>
+      <c r="F27" s="72"/>
+      <c r="G27" s="72"/>
+      <c r="H27" s="72"/>
+      <c r="I27" s="72"/>
+      <c r="J27" s="72"/>
+      <c r="K27" s="72"/>
+      <c r="L27" s="72"/>
+      <c r="M27" s="72"/>
+      <c r="N27" s="72"/>
+      <c r="O27" s="72"/>
+      <c r="P27" s="72"/>
+      <c r="Q27" s="72"/>
+      <c r="R27" s="72"/>
+      <c r="S27" s="72"/>
+      <c r="T27" s="72"/>
+      <c r="U27" s="72"/>
+      <c r="V27" s="72"/>
+      <c r="W27" s="72"/>
+      <c r="X27" s="72"/>
       <c r="Z27" s="19"/>
     </row>
-    <row r="28" spans="1:30" x14ac:dyDescent="0.15">
+    <row r="28" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A28" s="59"/>
-      <c r="B28" s="74"/>
-[...21 lines deleted...]
-      <c r="X28" s="74"/>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="72"/>
+      <c r="O28" s="72"/>
+      <c r="P28" s="72"/>
+      <c r="Q28" s="72"/>
+      <c r="R28" s="72"/>
+      <c r="S28" s="72"/>
+      <c r="T28" s="72"/>
+      <c r="U28" s="72"/>
+      <c r="V28" s="72"/>
+      <c r="W28" s="72"/>
+      <c r="X28" s="72"/>
       <c r="Z28" s="20"/>
     </row>
-    <row r="29" spans="1:30" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:30" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B29" s="51"/>
       <c r="C29" s="2"/>
       <c r="Z29" s="20"/>
     </row>
-    <row r="30" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B30" s="92">
+    <row r="30" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="90">
         <v>20</v>
       </c>
-      <c r="C30" s="75" t="s">
+      <c r="C30" s="73" t="s">
         <v>56</v>
       </c>
-      <c r="D30" s="76"/>
-[...19 lines deleted...]
-      <c r="X30" s="77"/>
+      <c r="D30" s="74"/>
+      <c r="E30" s="74"/>
+      <c r="F30" s="74"/>
+      <c r="G30" s="74"/>
+      <c r="H30" s="74"/>
+      <c r="I30" s="74"/>
+      <c r="J30" s="74"/>
+      <c r="K30" s="74"/>
+      <c r="L30" s="74"/>
+      <c r="M30" s="74"/>
+      <c r="N30" s="74"/>
+      <c r="O30" s="74"/>
+      <c r="P30" s="74"/>
+      <c r="Q30" s="74"/>
+      <c r="R30" s="74"/>
+      <c r="S30" s="74"/>
+      <c r="T30" s="74"/>
+      <c r="U30" s="74"/>
+      <c r="V30" s="74"/>
+      <c r="W30" s="74"/>
+      <c r="X30" s="75"/>
       <c r="Z30" s="20"/>
     </row>
-    <row r="31" spans="1:30" x14ac:dyDescent="0.15">
-[...22 lines deleted...]
-      <c r="X31" s="80"/>
+    <row r="31" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="B31" s="91"/>
+      <c r="C31" s="76"/>
+      <c r="D31" s="77"/>
+      <c r="E31" s="77"/>
+      <c r="F31" s="77"/>
+      <c r="G31" s="77"/>
+      <c r="H31" s="77"/>
+      <c r="I31" s="77"/>
+      <c r="J31" s="77"/>
+      <c r="K31" s="77"/>
+      <c r="L31" s="77"/>
+      <c r="M31" s="77"/>
+      <c r="N31" s="77"/>
+      <c r="O31" s="77"/>
+      <c r="P31" s="77"/>
+      <c r="Q31" s="77"/>
+      <c r="R31" s="77"/>
+      <c r="S31" s="77"/>
+      <c r="T31" s="77"/>
+      <c r="U31" s="77"/>
+      <c r="V31" s="77"/>
+      <c r="W31" s="77"/>
+      <c r="X31" s="78"/>
       <c r="Z31" s="20"/>
     </row>
-    <row r="32" spans="1:30" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="X32" s="83"/>
+    <row r="32" spans="1:30" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="92"/>
+      <c r="C32" s="79"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
+      <c r="M32" s="80"/>
+      <c r="N32" s="80"/>
+      <c r="O32" s="80"/>
+      <c r="P32" s="80"/>
+      <c r="Q32" s="80"/>
+      <c r="R32" s="80"/>
+      <c r="S32" s="80"/>
+      <c r="T32" s="80"/>
+      <c r="U32" s="80"/>
+      <c r="V32" s="80"/>
+      <c r="W32" s="80"/>
+      <c r="X32" s="81"/>
       <c r="Z32" s="20"/>
     </row>
-    <row r="33" spans="2:26" ht="14" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:26" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B33" s="43"/>
       <c r="C33" s="43"/>
       <c r="D33" s="43"/>
       <c r="E33" s="43"/>
       <c r="F33" s="43"/>
       <c r="G33" s="43"/>
       <c r="H33" s="43"/>
       <c r="I33" s="43"/>
       <c r="J33" s="43"/>
       <c r="K33" s="43"/>
       <c r="L33" s="43"/>
       <c r="M33" s="43"/>
       <c r="N33" s="43"/>
       <c r="O33" s="43"/>
       <c r="P33" s="43"/>
       <c r="Q33" s="43"/>
       <c r="R33" s="43"/>
       <c r="S33" s="43"/>
       <c r="T33" s="43"/>
       <c r="U33" s="43"/>
       <c r="V33" s="43"/>
       <c r="W33" s="43"/>
       <c r="X33" s="43"/>
       <c r="Z33" s="20"/>
     </row>
-    <row r="34" spans="2:26" x14ac:dyDescent="0.15">
-      <c r="B34" s="90">
+    <row r="34" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B34" s="88">
         <v>34</v>
       </c>
-      <c r="C34" s="71" t="s">
+      <c r="C34" s="69" t="s">
         <v>59</v>
       </c>
-      <c r="D34" s="71"/>
-[...19 lines deleted...]
-      <c r="X34" s="71"/>
+      <c r="D34" s="69"/>
+      <c r="E34" s="69"/>
+      <c r="F34" s="69"/>
+      <c r="G34" s="69"/>
+      <c r="H34" s="69"/>
+      <c r="I34" s="69"/>
+      <c r="J34" s="69"/>
+      <c r="K34" s="69"/>
+      <c r="L34" s="69"/>
+      <c r="M34" s="69"/>
+      <c r="N34" s="69"/>
+      <c r="O34" s="69"/>
+      <c r="P34" s="69"/>
+      <c r="Q34" s="69"/>
+      <c r="R34" s="69"/>
+      <c r="S34" s="69"/>
+      <c r="T34" s="69"/>
+      <c r="U34" s="69"/>
+      <c r="V34" s="69"/>
+      <c r="W34" s="69"/>
+      <c r="X34" s="69"/>
       <c r="Z34" s="20"/>
     </row>
-    <row r="35" spans="2:26" ht="14" thickBot="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="X35" s="72"/>
+    <row r="35" spans="2:26" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="89"/>
+      <c r="C35" s="70"/>
+      <c r="D35" s="70"/>
+      <c r="E35" s="70"/>
+      <c r="F35" s="70"/>
+      <c r="G35" s="70"/>
+      <c r="H35" s="70"/>
+      <c r="I35" s="70"/>
+      <c r="J35" s="70"/>
+      <c r="K35" s="70"/>
+      <c r="L35" s="70"/>
+      <c r="M35" s="70"/>
+      <c r="N35" s="70"/>
+      <c r="O35" s="70"/>
+      <c r="P35" s="70"/>
+      <c r="Q35" s="70"/>
+      <c r="R35" s="70"/>
+      <c r="S35" s="70"/>
+      <c r="T35" s="70"/>
+      <c r="U35" s="70"/>
+      <c r="V35" s="70"/>
+      <c r="W35" s="70"/>
+      <c r="X35" s="70"/>
       <c r="Z35" s="20"/>
     </row>
-    <row r="36" spans="2:26" ht="14" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:26" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="Z36" s="20"/>
     </row>
-    <row r="37" spans="2:26" ht="14" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:26" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="60">
         <v>36</v>
       </c>
-      <c r="C37" s="84" t="s">
+      <c r="C37" s="82" t="s">
         <v>35</v>
       </c>
-      <c r="D37" s="85"/>
-[...19 lines deleted...]
-      <c r="X37" s="86"/>
+      <c r="D37" s="83"/>
+      <c r="E37" s="83"/>
+      <c r="F37" s="83"/>
+      <c r="G37" s="83"/>
+      <c r="H37" s="83"/>
+      <c r="I37" s="83"/>
+      <c r="J37" s="83"/>
+      <c r="K37" s="83"/>
+      <c r="L37" s="83"/>
+      <c r="M37" s="83"/>
+      <c r="N37" s="83"/>
+      <c r="O37" s="83"/>
+      <c r="P37" s="83"/>
+      <c r="Q37" s="83"/>
+      <c r="R37" s="83"/>
+      <c r="S37" s="83"/>
+      <c r="T37" s="83"/>
+      <c r="U37" s="83"/>
+      <c r="V37" s="83"/>
+      <c r="W37" s="83"/>
+      <c r="X37" s="84"/>
       <c r="Z37" s="20"/>
     </row>
+    <row r="39" spans="2:26" ht="82.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="64">
+        <v>80</v>
+      </c>
+      <c r="C39" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D39" s="66"/>
+      <c r="E39" s="66"/>
+      <c r="F39" s="66"/>
+      <c r="G39" s="66"/>
+      <c r="H39" s="66"/>
+      <c r="I39" s="66"/>
+      <c r="J39" s="66"/>
+      <c r="K39" s="66"/>
+      <c r="L39" s="66"/>
+      <c r="M39" s="66"/>
+      <c r="N39" s="66"/>
+      <c r="O39" s="66"/>
+      <c r="P39" s="66"/>
+      <c r="Q39" s="66"/>
+      <c r="R39" s="66"/>
+      <c r="S39" s="67"/>
+    </row>
   </sheetData>
-  <mergeCells count="12">
-    <mergeCell ref="C37:X37"/>
+  <mergeCells count="13">
     <mergeCell ref="Z6:AD6"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="B30:B32"/>
     <mergeCell ref="C2:X2"/>
     <mergeCell ref="Z11:AH12"/>
     <mergeCell ref="Z3:AF4"/>
+    <mergeCell ref="C39:S39"/>
     <mergeCell ref="C1:X1"/>
     <mergeCell ref="C34:X35"/>
     <mergeCell ref="A4:A25"/>
     <mergeCell ref="B27:X28"/>
     <mergeCell ref="C30:X32"/>
+    <mergeCell ref="C37:X37"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B45"/>
   <sheetViews>
-    <sheetView topLeftCell="A6" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="C27" sqref="C27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="13" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.1640625" style="12" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.1640625" style="1"/>
+    <col min="1" max="1" width="4.21875" style="12" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="97.77734375" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.21875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="14" thickBot="1" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:2" ht="17" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2" ht="13.8" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B2" s="17" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B3" s="13"/>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B5" s="14" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B6" s="15" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B7" s="15" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B8" s="15"/>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B10" s="15" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B11" s="15" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B12" s="15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B13" s="15" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B14" s="15" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B15" s="15" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B16" s="15" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B17" s="15" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B18" s="15"/>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B20" s="15" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B21" s="15" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B22" s="15" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="23" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B23" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="24" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B24" s="15" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="25" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B25" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="26" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B26" s="15" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="27" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B27" s="15" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="28" spans="1:2" ht="14" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:2" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="15"/>
     </row>
-    <row r="29" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B29" s="67" t="s">
+    <row r="29" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="98" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="30" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-[...20 lines deleted...]
-    <row r="37" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="30" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="99"/>
+    </row>
+    <row r="31" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="99"/>
+    </row>
+    <row r="32" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="99"/>
+    </row>
+    <row r="33" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="99"/>
+    </row>
+    <row r="34" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="99"/>
+    </row>
+    <row r="35" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B35" s="99"/>
+    </row>
+    <row r="36" spans="1:2" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="100"/>
+    </row>
+    <row r="37" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B37" s="16"/>
     </row>
-    <row r="38" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="38" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A38" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="39" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="39" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A39" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="15" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="40" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="40" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B40" s="15" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="41" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="41" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B41" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="42" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="42" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B42" s="15" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="43" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="43" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B43" s="15"/>
     </row>
-    <row r="44" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="44" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A44" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="15" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="45" spans="1:2" x14ac:dyDescent="0.15">
+    <row r="45" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B45" s="15" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B29:B36"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.75" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Macintosh Excel</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>UCB Cash Transfer Table</vt:lpstr>
       <vt:lpstr>Support Model</vt:lpstr>
       <vt:lpstr>Instructions!Print_Area</vt:lpstr>
     </vt:vector>