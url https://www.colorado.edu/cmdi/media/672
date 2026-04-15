--- v0 (2025-10-01)
+++ v1 (2026-04-15)
@@ -1,1149 +1,1367 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="114CB0FF" w14:textId="77777777" w:rsidR="00696211" w:rsidRPr="00B43DCD" w:rsidRDefault="0061021B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B43DCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Payden</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Payden Teaching Excellence Grant </w:t>
+      </w:r>
+      <w:r w:rsidR="000154FB" w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462EEB59" w14:textId="77777777" w:rsidR="0061021B" w:rsidRPr="00B43DCD" w:rsidRDefault="0061021B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11077E77" w14:textId="2B77677D" w:rsidR="005464CE" w:rsidRPr="00B43DCD" w:rsidRDefault="005464CE" w:rsidP="005464CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B43DCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...24 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve">The Payden Teaching Excellence Awards are designed to recognize and support teaching excellence within the College of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6617B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B43DCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Media, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6617B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Design</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B43DCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Payden</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> and Information.  Funded by the Payden Endowment, which was established by CU</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0BE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B43DCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Teaching Excellence Awards are designed to recognize and support teaching excellence within the College of Media, Communication and Information.  Funded by the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Boulder Journalism alumnus William Payden to recognize the talents and contributions of teachers, these funds will be used to support requests that encourage collaborative and innovative teaching and further faculty teaching development within </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0BE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>CMDI</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B43DCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Payden</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">.  Special consideration will be given to proposals that focus on interdisciplinary teaching and learning.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678B597E" w14:textId="77777777" w:rsidR="005464CE" w:rsidRPr="00B43DCD" w:rsidRDefault="005464CE" w:rsidP="005464CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E0B4E41" w14:textId="77777777" w:rsidR="006B725A" w:rsidRPr="006B725A" w:rsidRDefault="006B725A" w:rsidP="006B725A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B725A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Grant proposals may request funds to support faculty in launching interdisciplinary courses, developing new courses or significantly re-designing courses to support new pedagogy or enhanced student engagement, as well as to purchase resources such as software, equipment or faculty training that assists faculty as they pursue new approaches to teaching (see below for one training opportunity).  Funds may be requested to support faculty course-release during fall or spring or as summer development salary. Refer to application materials for typically funds available for summer support and appropriate for requested course release.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F78A3E" w14:textId="77777777" w:rsidR="005464CE" w:rsidRPr="00B43DCD" w:rsidRDefault="005464CE" w:rsidP="005464CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="677F4A55" w14:textId="77777777" w:rsidR="005464CE" w:rsidRDefault="005464CE" w:rsidP="005464CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B43DCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Endowment, which was established by CU-Boulder Journalism alumnus William </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Tenured, tenure-track and rostered instructor faculty members are eligible to apply.  Faculty should typically submit only one Payden grant application per year, although faculty involved in collaborative proposals may submit more than one.  Although faculty may apply for awards in consecutive years, preference will be given to faculty who did not receive an award in the prior year.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE70962" w14:textId="77777777" w:rsidR="00E6617B" w:rsidRDefault="00E6617B" w:rsidP="005464CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="030CC769" w14:textId="22F23341" w:rsidR="00E6617B" w:rsidRDefault="00E6617B" w:rsidP="005464CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payden grants have become more popular, last year’s applications were accepted at a 21% acceptance rate. The college expects this year’s process to be equally competitive. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E7B856" w14:textId="77777777" w:rsidR="00E6617B" w:rsidRDefault="00E6617B" w:rsidP="005464CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18738404" w14:textId="18C147C2" w:rsidR="00E6617B" w:rsidRDefault="00E6617B" w:rsidP="005464CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>After applications have been received, the department chairs will be asked to rank the projects from their department according to curriculum priorities, and then the associate chairs will evaluate each application and allocate funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00036B37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by May 1, 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E24F8A" w14:textId="77777777" w:rsidR="00E6617B" w:rsidRDefault="00E6617B" w:rsidP="005464CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB1DA01" w14:textId="55370283" w:rsidR="00E6617B" w:rsidRPr="00B43DCD" w:rsidRDefault="00E6617B" w:rsidP="005464CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: Payden funds should be spent by the academic year following the announcement (in this case, by June 30, 2027. Should an applicant need more time for project development, they can request an extension by the end of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>December,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1953889B" w14:textId="77777777" w:rsidR="005464CE" w:rsidRPr="00B43DCD" w:rsidRDefault="005464CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34AC6119" w14:textId="081201EA" w:rsidR="006E261F" w:rsidRPr="00B43DCD" w:rsidRDefault="000154FB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B43DCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Please complete all portion</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B43DCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...35 lines deleted...]
-      </w:pPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of this application and submit to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0BE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>CMDI</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B43DCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> of this application and submit to the CMCI Dean’s Office (</w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dean’s Office (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00CE0BE9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>cmdi</w:t>
+        </w:r>
         <w:r w:rsidR="0022252C" w:rsidRPr="007339E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
           </w:rPr>
-          <w:t>cmcideansoffice@colorado.edu</w:t>
+          <w:t>deansoffice@colorado.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0022252C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>) by</w:t>
       </w:r>
       <w:r w:rsidR="00114ED2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00B81D6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>March</w:t>
       </w:r>
       <w:r w:rsidR="003F464D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidR="00D92A77">
-[...4 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00E6617B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="003F464D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00B81D6E">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00E6617B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00114ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780D4067" w14:textId="77777777" w:rsidR="001B1CC4" w:rsidRDefault="001B1CC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B270925" w14:textId="77777777" w:rsidR="00E42854" w:rsidRDefault="00E42854">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="661EFED9" w14:textId="77777777" w:rsidR="00BE3CC5" w:rsidRDefault="00BE3CC5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8191D4" w14:textId="77777777" w:rsidR="00BE3CC5" w:rsidRDefault="00BE3CC5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EBB1E68" w14:textId="77777777" w:rsidR="00BE3CC5" w:rsidRDefault="00BE3CC5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="065C76EB" w14:textId="77777777" w:rsidR="00BE3CC5" w:rsidRDefault="00BE3CC5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57B047AE" w14:textId="77777777" w:rsidR="001B1CC4" w:rsidRPr="00B43DCD" w:rsidRDefault="001B1CC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56093F83" w14:textId="6EF00161" w:rsidR="006E261F" w:rsidRPr="00B43DCD" w:rsidRDefault="00DE62A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidR="004504AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Member</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ame</w:t>
+      </w:r>
+      <w:r w:rsidR="004504AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="004504AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001B1CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Department</w:t>
+      </w:r>
+      <w:r w:rsidR="004504AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="001B1CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD672F6" w14:textId="77777777" w:rsidR="006E261F" w:rsidRPr="00B43DCD" w:rsidRDefault="006E261F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D051033" w14:textId="4D80F578" w:rsidR="006E261F" w:rsidRPr="00B43DCD" w:rsidRDefault="006E261F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>I.  Nature</w:t>
+      </w:r>
+      <w:r w:rsidR="005464CE" w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and scope of the project.  </w:t>
+      </w:r>
+      <w:r w:rsidR="005464CE" w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>What does the project entail, and how will it be carried out?</w:t>
+      </w:r>
+      <w:r w:rsidR="000154FB" w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  If the project involves development of a new course, indicate the </w:t>
+      </w:r>
+      <w:r w:rsidR="00036B37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">placement and </w:t>
+      </w:r>
+      <w:r w:rsidR="000154FB" w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>role of the course in curriculum.  If it involves redesign of an existing course, explain how redesign aligns with department needs and best practices in your discipline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="364B3D49" w14:textId="77777777" w:rsidR="005464CE" w:rsidRPr="00B43DCD" w:rsidRDefault="005464CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7ADB4E" w14:textId="77777777" w:rsidR="006E261F" w:rsidRPr="00B43DCD" w:rsidRDefault="005464CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>II.  Impact</w:t>
+      </w:r>
+      <w:r w:rsidR="006E261F" w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of project</w:t>
+      </w:r>
+      <w:r w:rsidR="000154FB" w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on student learning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and on faculty teaching development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273C2B9C" w14:textId="77777777" w:rsidR="006E261F" w:rsidRPr="00B43DCD" w:rsidRDefault="006E261F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A61C548" w14:textId="77777777" w:rsidR="006E261F" w:rsidRPr="00B43DCD" w:rsidRDefault="005464CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">III.  Faculty Qualifications.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Describe how the faculty involved in the project ar</w:t>
+      </w:r>
+      <w:r w:rsidR="0061021B" w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">qualified to undertake this project.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23DA2B2F" w14:textId="77777777" w:rsidR="006E261F" w:rsidRPr="00B43DCD" w:rsidRDefault="006E261F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B75D41" w14:textId="18A3049C" w:rsidR="006E261F" w:rsidRPr="00B43DCD" w:rsidRDefault="006E261F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>IV.  Timeline for</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000154FB" w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Completion</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Work</w:t>
+      </w:r>
+      <w:r w:rsidR="00036B37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00036B37" w:rsidRPr="00036B37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Should be </w:t>
+      </w:r>
+      <w:r w:rsidR="00036B37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">completed by May 1, 2027, but note any extended needs for additional time). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C813C6A" w14:textId="77777777" w:rsidR="006E261F" w:rsidRPr="00B43DCD" w:rsidRDefault="006E261F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB139D1" w14:textId="4E653CD1" w:rsidR="00192574" w:rsidRDefault="0061021B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">V.  Proposed Budget.  </w:t>
+      </w:r>
+      <w:r w:rsidR="006E261F" w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Budget may include summer support or funds for course release during academic year to co-teach a course; typical budget for course release is $</w:t>
+      </w:r>
+      <w:r w:rsidR="00762698" w:rsidRPr="00762698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00114ED2">
-[...28 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00762698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00762698" w:rsidRPr="00762698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>966.84</w:t>
+      </w:r>
+      <w:r w:rsidR="008835FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Maximum summer support is </w:t>
+      </w:r>
+      <w:r w:rsidR="006E261F" w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="00762698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7,876.23 </w:t>
+      </w:r>
+      <w:r w:rsidR="006E261F" w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>total</w:t>
+      </w:r>
+      <w:r w:rsidR="008835FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00762698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(for faculty benefits) </w:t>
+      </w:r>
+      <w:r w:rsidR="008835FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00762698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="008835FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>amount requested should be based on work undertaken</w:t>
+      </w:r>
+      <w:r w:rsidR="006E261F" w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>; if more than one faculty member is involved, indicate how th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00945B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amount </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>would be split among faculty.</w:t>
+      </w:r>
+      <w:r w:rsidR="0022252C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00793CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Course revision</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8248E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proposals are typically funded up to $3,250 for summer support. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Additionally, budget may include</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7CD3" w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equipment</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or materials needed </w:t>
+      </w:r>
+      <w:r w:rsidR="00561392">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>for the work.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7CD3" w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7336B37A" w14:textId="77777777" w:rsidR="00036B37" w:rsidRDefault="00036B37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B456784" w14:textId="23C560EB" w:rsidR="00036B37" w:rsidRDefault="00036B37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...90 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>Any summer stipend (salary) costs should also budget for fringe costs of an additional 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Member</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">% for the benefits the college will pay, </w:t>
+      </w:r>
+      <w:r w:rsidR="005B066C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">regular semester stipends </w:t>
+      </w:r>
+      <w:r w:rsidR="005B066C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or buyouts </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do not need additional fringe budgets). </w:t>
+      </w:r>
+      <w:r w:rsidR="00762698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>For example, a $</w:t>
+      </w:r>
+      <w:r w:rsidR="00762698" w:rsidRPr="00762698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5,966.84</w:t>
+      </w:r>
+      <w:r w:rsidR="00762698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> summer faculty salary request should also add $1,909.39 for summer benefits for a $7,876.23 total summer salary budget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D37F28" w14:textId="77777777" w:rsidR="00410F30" w:rsidRDefault="00410F30">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F3B5DF6" w14:textId="398F2AC7" w:rsidR="008835FF" w:rsidRPr="00B43DCD" w:rsidRDefault="00BF4314">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The requested b</w:t>
+      </w:r>
+      <w:r w:rsidR="0022252C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>udget should specify how funds will be used and provide estimate</w:t>
+      </w:r>
+      <w:r w:rsidR="00711812">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B1CC4">
-[...5 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="0022252C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>of cost</w:t>
+      </w:r>
+      <w:r w:rsidR="00711812">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0022252C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for any materials or equipmen</w:t>
+      </w:r>
+      <w:r w:rsidR="008835FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t as well as explanation of time entailed for work undertaken for summer salary requests.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380E10EA" w14:textId="77777777" w:rsidR="0061021B" w:rsidRPr="00B43DCD" w:rsidRDefault="0061021B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="008D9496" w14:textId="77777777" w:rsidR="00036B37" w:rsidRDefault="00F147BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>ame</w:t>
-[...63 lines deleted...]
-        <w:t>I.  Nature</w:t>
+        <w:t xml:space="preserve">VI.  Email </w:t>
+      </w:r>
+      <w:r w:rsidR="006E261F" w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>of support.</w:t>
+      </w:r>
+      <w:r w:rsidR="006E261F" w:rsidRPr="00B43DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="006E261F" w:rsidRPr="00F147BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the proposal includes a request for course release or entails the creation of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00711812">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>new course or revision of a current c</w:t>
+      </w:r>
+      <w:r w:rsidR="002F7E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ourse,</w:t>
       </w:r>
       <w:r w:rsidR="005464CE" w:rsidRPr="00B43DCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...122 lines deleted...]
-          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000154FB" w:rsidRPr="00B43DCD">
-[...96 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005464CE" w:rsidRPr="00F147BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>a brief</w:t>
+      </w:r>
+      <w:r w:rsidR="00672010" w:rsidRPr="00F147BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00793CCE">
-[...60 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00711812">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...58 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F147BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of support must</w:t>
+      </w:r>
+      <w:r w:rsidR="005464CE" w:rsidRPr="00F147BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be provided by the D</w:t>
       </w:r>
       <w:r w:rsidR="006E261F" w:rsidRPr="00F147BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">If the proposal includes a request for course release or entails the creation of a </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="005464CE" w:rsidRPr="00F147BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>a brief</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> of support must</w:t>
+        <w:t>partment Chair (or C</w:t>
+      </w:r>
+      <w:r w:rsidR="006E261F" w:rsidRPr="00F147BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>hairs) of faculty</w:t>
       </w:r>
       <w:r w:rsidR="005464CE" w:rsidRPr="00F147BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> be provided by the D</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> applicant</w:t>
       </w:r>
       <w:r w:rsidR="00A40709">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">s. </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1053F16F" w14:textId="77777777" w:rsidR="00036B37" w:rsidRDefault="00036B37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32DCFAE9" w14:textId="5289ECF2" w:rsidR="006E261F" w:rsidRPr="00F147BB" w:rsidRDefault="00F147BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">*Please indicate below who has been asked to supply email of support.  Mark n/a if not applicable: </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006E261F" w:rsidRPr="00F147BB">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01BDCF74" w14:textId="77777777" w:rsidR="00BC5E24" w:rsidRDefault="00BC5E24" w:rsidP="009D0405">
+    <w:p w14:paraId="2EE16288" w14:textId="77777777" w:rsidR="005E0EC9" w:rsidRDefault="005E0EC9" w:rsidP="009D0405">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D5283D7" w14:textId="77777777" w:rsidR="00BC5E24" w:rsidRDefault="00BC5E24" w:rsidP="009D0405">
+    <w:p w14:paraId="37E43BEE" w14:textId="77777777" w:rsidR="005E0EC9" w:rsidRDefault="005E0EC9" w:rsidP="009D0405">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A98C10D" w14:textId="77777777" w:rsidR="00BC5E24" w:rsidRDefault="00BC5E24" w:rsidP="009D0405">
+    <w:p w14:paraId="6953A493" w14:textId="77777777" w:rsidR="005E0EC9" w:rsidRDefault="005E0EC9" w:rsidP="009D0405">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="788D729D" w14:textId="77777777" w:rsidR="00BC5E24" w:rsidRDefault="00BC5E24" w:rsidP="009D0405">
+    <w:p w14:paraId="77262C4F" w14:textId="77777777" w:rsidR="005E0EC9" w:rsidRDefault="005E0EC9" w:rsidP="009D0405">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="4B6E41A4" w14:textId="2A37EA5A" w:rsidR="009D0405" w:rsidRDefault="009D0405">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B6E41A4" w14:textId="4EDAFFC9" w:rsidR="009D0405" w:rsidRDefault="00E755AA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="269C2E7F" wp14:editId="38B8F265">
-[...2 lines deleted...]
-          <wp:docPr id="2" name="Picture 2"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42939CE8" wp14:editId="22004F61">
+          <wp:extent cx="3302000" cy="723900"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1609338735" name="Picture 1" descr="A black background with a black square&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Media.jpg"/>
+                  <pic:cNvPr id="1609338735" name="Picture 1" descr="A black background with a black square&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5943600" cy="810260"/>
+                    <a:ext cx="3302000" cy="723900"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="3E265A7C" w14:textId="77777777" w:rsidR="009D0405" w:rsidRDefault="009D0405">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D0D3B49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C18E920"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1220,175 +1438,191 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="39210138">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="153"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E261F"/>
     <w:rsid w:val="000154FB"/>
+    <w:rsid w:val="00036B37"/>
     <w:rsid w:val="00054A24"/>
     <w:rsid w:val="00111F2F"/>
     <w:rsid w:val="00114ED2"/>
     <w:rsid w:val="00134837"/>
     <w:rsid w:val="00163708"/>
     <w:rsid w:val="00176654"/>
     <w:rsid w:val="00192574"/>
     <w:rsid w:val="001A3E9C"/>
     <w:rsid w:val="001B1CC4"/>
     <w:rsid w:val="0021631B"/>
     <w:rsid w:val="0022252C"/>
     <w:rsid w:val="002655D5"/>
     <w:rsid w:val="002D378D"/>
     <w:rsid w:val="002F7E21"/>
     <w:rsid w:val="00387816"/>
     <w:rsid w:val="003C5C79"/>
     <w:rsid w:val="003C5E09"/>
     <w:rsid w:val="003F464D"/>
     <w:rsid w:val="00410F30"/>
     <w:rsid w:val="00435FF3"/>
     <w:rsid w:val="004504AE"/>
     <w:rsid w:val="005464CE"/>
     <w:rsid w:val="00561392"/>
     <w:rsid w:val="00584ED9"/>
+    <w:rsid w:val="005B066C"/>
     <w:rsid w:val="005B42CD"/>
     <w:rsid w:val="005C5FBC"/>
+    <w:rsid w:val="005E0EC9"/>
     <w:rsid w:val="0061021B"/>
     <w:rsid w:val="00672010"/>
     <w:rsid w:val="00696211"/>
     <w:rsid w:val="006B725A"/>
     <w:rsid w:val="006C63B7"/>
     <w:rsid w:val="006E261F"/>
     <w:rsid w:val="00711812"/>
     <w:rsid w:val="00761A03"/>
+    <w:rsid w:val="00762698"/>
     <w:rsid w:val="00776348"/>
     <w:rsid w:val="00793CCE"/>
     <w:rsid w:val="0082415C"/>
     <w:rsid w:val="00850712"/>
+    <w:rsid w:val="00882A42"/>
     <w:rsid w:val="008835FF"/>
     <w:rsid w:val="008B3286"/>
     <w:rsid w:val="008F17C7"/>
     <w:rsid w:val="00945B8A"/>
     <w:rsid w:val="009D0405"/>
     <w:rsid w:val="009F137A"/>
     <w:rsid w:val="00A20E01"/>
     <w:rsid w:val="00A3752E"/>
     <w:rsid w:val="00A40709"/>
+    <w:rsid w:val="00AE57F3"/>
     <w:rsid w:val="00B43DCD"/>
     <w:rsid w:val="00B81D6E"/>
+    <w:rsid w:val="00B95BEC"/>
     <w:rsid w:val="00BC5E24"/>
     <w:rsid w:val="00BE3CC5"/>
+    <w:rsid w:val="00BF4314"/>
     <w:rsid w:val="00C8248E"/>
     <w:rsid w:val="00CB6D43"/>
     <w:rsid w:val="00CD1B2E"/>
+    <w:rsid w:val="00CE0BE9"/>
     <w:rsid w:val="00D62F03"/>
     <w:rsid w:val="00D92A77"/>
     <w:rsid w:val="00DE4910"/>
     <w:rsid w:val="00DE62A7"/>
+    <w:rsid w:val="00E0784A"/>
     <w:rsid w:val="00E10EB6"/>
+    <w:rsid w:val="00E1178E"/>
     <w:rsid w:val="00E24E58"/>
     <w:rsid w:val="00E42854"/>
+    <w:rsid w:val="00E436C3"/>
+    <w:rsid w:val="00E6617B"/>
+    <w:rsid w:val="00E755AA"/>
+    <w:rsid w:val="00EA3334"/>
     <w:rsid w:val="00EC21C1"/>
     <w:rsid w:val="00ED3B53"/>
     <w:rsid w:val="00EE76DB"/>
     <w:rsid w:val="00F147BB"/>
+    <w:rsid w:val="00F62CA1"/>
     <w:rsid w:val="00F956E8"/>
     <w:rsid w:val="00FB089F"/>
     <w:rsid w:val="00FB5A0C"/>
     <w:rsid w:val="00FF7CD3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="41E2C5D8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3AB27C8C-BDEC-4126-8504-CC6E6AA1DD4E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1860,63 +2094,63 @@
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B43DCD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="008F17C7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmcideansoffice@colorado.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmdideansoffice@colorado.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2141,70 +2375,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>538</Words>
-  <Characters>3070</Characters>
+  <Words>723</Words>
+  <Characters>4001</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>85</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Colorado</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3601</CharactersWithSpaces>
+  <CharactersWithSpaces>4703</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cindy Hagemeier White</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>