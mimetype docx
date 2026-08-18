--- v0 (2025-10-04)
+++ v1 (2026-08-18)
@@ -2,3303 +2,3798 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="31D87D1A" w14:textId="3A83129F" w:rsidR="007653BA" w:rsidRPr="00200EB8" w:rsidRDefault="00EA6F26" w:rsidP="007653BA">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="4B254B1A" w14:textId="74F11000" w:rsidR="003917EF" w:rsidRPr="0093102A" w:rsidRDefault="003917EF" w:rsidP="002351EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> 2025</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093102A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>NAME</w:t>
+      </w:r>
+      <w:r w:rsidR="0093102A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0093102A" w:rsidRPr="0093102A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="008B035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="0093102A" w:rsidRPr="0093102A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>inal version must be 1 page)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594424C3" w14:textId="02A5FB73" w:rsidR="007653BA" w:rsidRDefault="007653BA" w:rsidP="007653BA">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="70BF118A" w14:textId="77777777" w:rsidR="003917EF" w:rsidRPr="0093102A" w:rsidRDefault="003917EF" w:rsidP="002351EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...118 lines deleted...]
-      </w:hyperlink>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093102A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Phone | Email (first.last@colorado.edu) | LinkedIn URL (ensure customized URL)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="51AEF7DB" w14:textId="77777777" w:rsidR="007653BA" w:rsidRPr="00F177CD" w:rsidRDefault="007653BA" w:rsidP="007653BA">
-[...9 lines deleted...]
-    <w:p w14:paraId="387B2E52" w14:textId="77777777" w:rsidR="007653BA" w:rsidRDefault="007653BA" w:rsidP="007653BA">
+    <w:p w14:paraId="387B2E52" w14:textId="77777777" w:rsidR="007653BA" w:rsidRPr="007C1794" w:rsidRDefault="007653BA" w:rsidP="007653BA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B21829">
+      <w:r w:rsidRPr="007C1794">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>EDUCATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68ACC4CC" w14:textId="0A0904E9" w:rsidR="007653BA" w:rsidRPr="0008040A" w:rsidRDefault="007653BA" w:rsidP="007653BA">
+    <w:p w14:paraId="68ACC4CC" w14:textId="48E38B66" w:rsidR="007653BA" w:rsidRPr="007C1794" w:rsidRDefault="007653BA" w:rsidP="007653BA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...44 lines deleted...]
-      <w:r w:rsidR="00F507F3" w:rsidRPr="00F507F3">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>University of Colorado Boulder – Leeds School of Business</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F507F3" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="0093102A" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F507F3" w:rsidRPr="007C1794">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Anticipated Graduation</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00633621">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00633621" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Month/Year</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4706AB1D" w14:textId="18FBB1BB" w:rsidR="007653BA" w:rsidRPr="0008040A" w:rsidRDefault="007653BA" w:rsidP="007653BA">
+    <w:p w14:paraId="4706AB1D" w14:textId="18FBB1BB" w:rsidR="007653BA" w:rsidRPr="007C1794" w:rsidRDefault="007653BA" w:rsidP="007653BA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bachelor of Science in Business Administration</w:t>
       </w:r>
-      <w:r w:rsidR="002273A3">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="002273A3" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, E</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>mphasis</w:t>
       </w:r>
-      <w:r w:rsidR="00132E1B">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00132E1B" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(es)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in ________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DF4BAD" w14:textId="15D39ECC" w:rsidR="007653BA" w:rsidRPr="004B21D7" w:rsidRDefault="007653BA" w:rsidP="007653BA">
+    <w:p w14:paraId="65DF4BAD" w14:textId="253A8497" w:rsidR="007653BA" w:rsidRPr="007C1794" w:rsidRDefault="007653BA" w:rsidP="007653BA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Minors</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4B94" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidR="00356EA9">
-[...1 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidR="00356EA9" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="007F4B94">
-[...1 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidR="007F4B94" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ertificates</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B21829">
-[...1 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B21D7">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="42672B60" w14:textId="2AECE241" w:rsidR="007653BA" w:rsidRPr="004B21D7" w:rsidRDefault="007653BA" w:rsidP="007653BA">
-[...37 lines deleted...]
-    <w:p w14:paraId="2A5D4AE0" w14:textId="327BC431" w:rsidR="005778F3" w:rsidRDefault="007653BA" w:rsidP="007653BA">
+    <w:p w14:paraId="42672B60" w14:textId="7D2C5544" w:rsidR="007653BA" w:rsidRPr="007C1794" w:rsidRDefault="007653BA" w:rsidP="0093102A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...13 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cumulative GPA</w:t>
+      </w:r>
+      <w:r w:rsidR="0093102A" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> X.XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Business GPA (list if above 3.0</w:t>
+      </w:r>
+      <w:r w:rsidR="008A089D" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/two decimal points </w:t>
+      </w:r>
+      <w:r w:rsidR="0015030D" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="008A089D" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>best practice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4B94" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005778F3">
-[...46 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="30C113EB" w14:textId="111E2A66" w:rsidR="00F04B3C" w:rsidRDefault="000F19DB" w:rsidP="00F04B3C">
+    <w:p w14:paraId="33718718" w14:textId="4FCA945B" w:rsidR="0093102A" w:rsidRPr="007C1794" w:rsidRDefault="0093102A" w:rsidP="0093102A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Awards/Scholarships: (qualify so reader knows what it is)</w:t>
+      </w:r>
+      <w:r w:rsidR="008B035F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | Dean’s List (all eligible semesters)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549AD55F" w14:textId="59AFFBC6" w:rsidR="008B035F" w:rsidRPr="007C1794" w:rsidRDefault="0093102A" w:rsidP="008B035F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relevant Coursework: </w:t>
+      </w:r>
+      <w:r w:rsidR="005178FE" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f applicable, list 3-</w:t>
+      </w:r>
+      <w:r w:rsidR="0083795D" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00482248">
-[...57 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="0083795D" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">customized to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A36F9C">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>job applying for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (do not use numeric abbreviation)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1710EE7F" w14:textId="6AC9AFFA" w:rsidR="00BC67F5" w:rsidRDefault="00BC67F5" w:rsidP="00F04B3C">
+    <w:p w14:paraId="71931EBB" w14:textId="76B18F33" w:rsidR="00C62AD3" w:rsidRPr="007C1794" w:rsidRDefault="00BC67F5" w:rsidP="008B035F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidR="00482248">
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Relevant Project</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8110D" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00482248" w:rsidRPr="007C1794">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00DB0FBF">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nclude here if you are only listing one</w:t>
+      </w:r>
+      <w:r w:rsidR="007178A4" w:rsidRPr="007C1794">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00482248">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:t>.</w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otherwise include in a separate </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0FBF" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rojects section</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71931EBB" w14:textId="77777777" w:rsidR="00C62AD3" w:rsidRPr="00C62AD3" w:rsidRDefault="00C62AD3" w:rsidP="005778F3">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="07A62E2A" w14:textId="77777777" w:rsidR="008B035F" w:rsidRPr="007C1794" w:rsidRDefault="008B035F" w:rsidP="008B035F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Study Abroad Program and/or other colleges attended (if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">January 20XX to Present </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5DC0EDFD" w14:textId="21FC92A9" w:rsidR="007653BA" w:rsidRPr="005778F3" w:rsidRDefault="007653BA" w:rsidP="005778F3">
-[...42 lines deleted...]
-        <w:t>Month/Year</w:t>
+    <w:p w14:paraId="0D45B902" w14:textId="77777777" w:rsidR="008B035F" w:rsidRPr="007C1794" w:rsidRDefault="008B035F" w:rsidP="008B035F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Description (degree, major, dates attended, use same format at CU Boulder description above)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D76EEE2" w14:textId="77777777" w:rsidR="007653BA" w:rsidRPr="0008040A" w:rsidRDefault="007653BA" w:rsidP="007653BA">
-[...10 lines deleted...]
-        <w:t>Degree and Major, dates attended (use the same format as your University of Colorado description above)</w:t>
+    <w:p w14:paraId="46D73A99" w14:textId="5B0D9092" w:rsidR="008B035F" w:rsidRPr="007C1794" w:rsidRDefault="008B035F" w:rsidP="008B035F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Description (if did not receive degree put “coursework toward…”</w:t>
+      </w:r>
+      <w:r w:rsidR="005F39B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B7241F" w14:textId="46F333A8" w:rsidR="007653BA" w:rsidRPr="0008040A" w:rsidRDefault="007653BA" w:rsidP="007653BA">
-[...34 lines deleted...]
-        <w:t xml:space="preserve">” </w:t>
+    <w:p w14:paraId="49EFD440" w14:textId="6F6A78C1" w:rsidR="008B035F" w:rsidRPr="007C1794" w:rsidRDefault="008B035F" w:rsidP="008B035F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specialized Program (e.g., Honors, Diverse Scholars, Scholars, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>BEWiT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, CESR Fellows, DLF, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF1B92B" w14:textId="77777777" w:rsidR="007653BA" w:rsidRPr="005A47DD" w:rsidRDefault="007653BA" w:rsidP="007653BA">
-[...14 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="1F2EB9AD" w14:textId="77777777" w:rsidR="008B035F" w:rsidRPr="007C1794" w:rsidRDefault="008B035F" w:rsidP="008B035F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Description</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, add key words that match job description</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46595C6B" w14:textId="28110D9F" w:rsidR="007653BA" w:rsidRPr="0008040A" w:rsidRDefault="007653BA" w:rsidP="007653BA">
+    <w:p w14:paraId="1AF1B92B" w14:textId="3825DA26" w:rsidR="007653BA" w:rsidRPr="007C1794" w:rsidRDefault="008B035F" w:rsidP="008B035F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Description, add key words that match job description</w:t>
+      </w:r>
+      <w:r w:rsidR="007653BA" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46595C6B" w14:textId="1FC90428" w:rsidR="007653BA" w:rsidRPr="007C1794" w:rsidRDefault="007653BA" w:rsidP="007653BA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...19 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HONORS AND AWARDS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">*OPTIONAL </w:t>
       </w:r>
-      <w:r w:rsidRPr="0008040A">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="009C0EF4">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="0008040A">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>f you have only one honor</w:t>
       </w:r>
-      <w:r w:rsidR="009C0EF4">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>/award</w:t>
       </w:r>
-      <w:r w:rsidRPr="0008040A">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="009C0EF4">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>include</w:t>
       </w:r>
-      <w:r w:rsidRPr="0008040A">
-[...13 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:r w:rsidR="000612BF" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ducation section</w:t>
       </w:r>
-      <w:r w:rsidR="006E100A">
-[...7 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006E100A" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instead</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3F0BC9" w14:textId="15482F7C" w:rsidR="009D3F2E" w:rsidRDefault="007653BA" w:rsidP="00E61EFA">
+    <w:p w14:paraId="1A30513F" w14:textId="3ACE90BE" w:rsidR="00C27071" w:rsidRPr="007C1794" w:rsidRDefault="007653BA" w:rsidP="00C27071">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">List any </w:t>
       </w:r>
-      <w:r w:rsidR="001511A7">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001511A7" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>academic/educational</w:t>
       </w:r>
-      <w:r w:rsidRPr="0008040A">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> honors</w:t>
       </w:r>
-      <w:r w:rsidR="001511A7">
-[...31 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000F5527" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/awards/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scholarships </w:t>
+      </w:r>
+      <w:r w:rsidR="00251510" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
-      <w:r w:rsidR="007301C0">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007301C0" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">qualifying context </w:t>
       </w:r>
-      <w:r w:rsidR="00D8642F">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="000F5527" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(e.g., how competitive it is)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1823FA1B" w14:textId="77777777" w:rsidR="00B16C30" w:rsidRPr="00B16C30" w:rsidRDefault="00B16C30" w:rsidP="00B16C30">
-[...263 lines deleted...]
-    <w:p w14:paraId="7298BD08" w14:textId="3BF36905" w:rsidR="007653BA" w:rsidRPr="004113EB" w:rsidRDefault="007653BA" w:rsidP="00723DFE">
+    <w:p w14:paraId="1823FA1B" w14:textId="52205D02" w:rsidR="00B16C30" w:rsidRPr="007C1794" w:rsidRDefault="00C27071" w:rsidP="008B035F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...24 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Depending on how many awards you have, it may be best to include in education section as shown above</w:t>
+      </w:r>
+      <w:r w:rsidR="000F5527" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FD1812" w14:textId="6C197F18" w:rsidR="007653BA" w:rsidRPr="007C1794" w:rsidRDefault="00BA05BB" w:rsidP="007653BA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORK </w:t>
+      </w:r>
+      <w:r w:rsidR="007653BA" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EXPERIENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B919B27" w14:textId="1CF8C60B" w:rsidR="004113EB" w:rsidRPr="007C1794" w:rsidRDefault="007653BA" w:rsidP="00723DFE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Name of Company</w:t>
+      </w:r>
+      <w:r w:rsidR="00723DFE" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00723DFE" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00723DFE" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00723DFE" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00723DFE" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00723DFE" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00723DFE" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00723DFE" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00723DFE" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00723DFE" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00723DFE" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="008B035F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>City,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4A08" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> State </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Your Position Title</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70E1B" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00B70E1B" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B70E1B" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B70E1B" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B70E1B" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B70E1B" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B70E1B" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B70E1B" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B70E1B" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00B70E1B" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Month/Year </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7530C" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>– Month</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70E1B" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>/Year or Prese</w:t>
+      </w:r>
+      <w:r w:rsidR="004113EB" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>nt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BBA6782" w14:textId="19139A1E" w:rsidR="002029B3" w:rsidRPr="007C1794" w:rsidRDefault="007653BA" w:rsidP="00723DFE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>List your positions in reverse chronological order (most recent first)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7298BD08" w14:textId="0EE05C25" w:rsidR="007653BA" w:rsidRPr="007C1794" w:rsidRDefault="00725544" w:rsidP="002029B3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Q</w:t>
+      </w:r>
+      <w:r w:rsidR="007653BA" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">uantify your results and </w:t>
       </w:r>
-      <w:r w:rsidR="00725544" w:rsidRPr="0008040A">
-[...57 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accomplishments </w:t>
+      </w:r>
+      <w:r w:rsidR="002029B3" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0072259D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="002029B3" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>tilized X to do Y resulting in Z)</w:t>
+      </w:r>
+      <w:r w:rsidR="00556BEE" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>; verb + task + result/skill/outcome</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6898DD75" w14:textId="7B28F97B" w:rsidR="007653BA" w:rsidRPr="00F819A2" w:rsidRDefault="00592F37" w:rsidP="007653BA">
+    <w:p w14:paraId="4B74AD97" w14:textId="0C60AE1C" w:rsidR="007653BA" w:rsidRPr="007C1794" w:rsidRDefault="00592F37" w:rsidP="008B035F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tailor your resume to the </w:t>
       </w:r>
-      <w:r w:rsidR="00030E6A">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00030E6A" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>keywords in each job description</w:t>
       </w:r>
-      <w:r w:rsidR="00CD3CB2">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4B74AD97" w14:textId="77777777" w:rsidR="007653BA" w:rsidRPr="00F177CD" w:rsidRDefault="007653BA" w:rsidP="007653BA">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="269D392F" w14:textId="20563D47" w:rsidR="0054338A" w:rsidRPr="007C1794" w:rsidRDefault="007653BA" w:rsidP="009C0EF4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Name of Company</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>City, State</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Your Position Title</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                    </w:t>
+      </w:r>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Month/Year – Month/Year</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0EF4" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054338A" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="269D392F" w14:textId="59EBF0C0" w:rsidR="0054338A" w:rsidRDefault="007653BA" w:rsidP="009C0EF4">
-[...223 lines deleted...]
-    <w:p w14:paraId="5D4A971D" w14:textId="6DF7ED40" w:rsidR="0054338A" w:rsidRPr="0054338A" w:rsidRDefault="005F062A" w:rsidP="0054338A">
+    <w:p w14:paraId="5D4A971D" w14:textId="37CAA6CF" w:rsidR="0054338A" w:rsidRPr="007C1794" w:rsidRDefault="005F062A" w:rsidP="0054338A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...20 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Bullet</w:t>
+      </w:r>
+      <w:r w:rsidR="0083795D" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>should be formatted as action</w:t>
+      </w:r>
+      <w:r w:rsidR="00516975">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>; u</w:t>
+      </w:r>
+      <w:r w:rsidR="007653BA" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r w:rsidR="007653BA" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
         </w:rPr>
         <w:t>pas</w:t>
       </w:r>
-      <w:r w:rsidR="007653BA" w:rsidRPr="0054338A">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007653BA" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">t tense if the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0054338A">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>experience is completed</w:t>
       </w:r>
-      <w:r w:rsidR="007653BA" w:rsidRPr="0054338A">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007653BA" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="007653BA" w:rsidRPr="0054338A">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007653BA" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
         </w:rPr>
         <w:t>present</w:t>
       </w:r>
-      <w:r w:rsidR="007653BA" w:rsidRPr="0054338A">
-[...15 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007653BA" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tense if</w:t>
+      </w:r>
+      <w:r w:rsidR="00556BEE" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="007653BA" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>still there</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="495DD69C" w14:textId="6B17DA35" w:rsidR="007653BA" w:rsidRPr="0008040A" w:rsidRDefault="00ED12E3" w:rsidP="007653BA">
+    <w:p w14:paraId="740CD399" w14:textId="5598F792" w:rsidR="009D3F2E" w:rsidRPr="007C1794" w:rsidRDefault="00ED12E3" w:rsidP="008B035F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Include</w:t>
       </w:r>
-      <w:r w:rsidR="007653BA">
-[...43 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007653BA" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-5 bullet</w:t>
+      </w:r>
+      <w:r w:rsidR="0083795D" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>per position</w:t>
+      </w:r>
+      <w:r w:rsidR="007653BA" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> depending on experience gained</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6246">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>; n</w:t>
+      </w:r>
+      <w:r w:rsidR="0067413F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o personal pronouns, I, me, they, our, etc</w:t>
+      </w:r>
+      <w:r w:rsidR="001959DC" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740CD399" w14:textId="77777777" w:rsidR="009D3F2E" w:rsidRPr="00F177CD" w:rsidRDefault="009D3F2E" w:rsidP="007653BA">
+    <w:p w14:paraId="6FABA696" w14:textId="24DABEC8" w:rsidR="001D68DF" w:rsidRPr="007C1794" w:rsidRDefault="006A6F0D" w:rsidP="007653BA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="12"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RELEVANT </w:t>
+      </w:r>
+      <w:r w:rsidR="00B761D7" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACADEMIC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROJECTS </w:t>
+      </w:r>
+      <w:r w:rsidR="009A4BE6" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>*OPTIONAL</w:t>
+      </w:r>
+      <w:r w:rsidR="00192D84" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00192D84" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(If you have only one project, include in the Education section)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6FABA696" w14:textId="2753078F" w:rsidR="001D68DF" w:rsidRDefault="006A6F0D" w:rsidP="007653BA">
+    <w:p w14:paraId="3E822556" w14:textId="12B157C9" w:rsidR="00036CCB" w:rsidRDefault="006A6F0D" w:rsidP="006A6F0D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:pBdr>
-[...23 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Name of Class</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6213">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00192D84" w:rsidRPr="0008040A">
-[...37 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009751B8" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(full title not numeric abbreviation)</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4BE6" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A4BE6" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A4BE6" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A4BE6" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00302174">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00036CCB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                       </w:t>
+      </w:r>
+      <w:r w:rsidR="003C7805" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>City, Stat</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4BE6" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4BE6" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00192D84">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="60C6B394" w14:textId="5EB74F55" w:rsidR="003C7805" w:rsidRPr="009A4BE6" w:rsidRDefault="006A6F0D" w:rsidP="006A6F0D">
+    <w:p w14:paraId="60C6B394" w14:textId="756F00E4" w:rsidR="003C7805" w:rsidRPr="007C1794" w:rsidRDefault="003C7805" w:rsidP="006A6F0D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...82 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Project Title</w:t>
+      </w:r>
+      <w:r w:rsidR="00331F27" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A4BE6">
-[...27 lines deleted...]
-      <w:r w:rsidR="003C7805">
+      <w:r w:rsidR="00331F27" w:rsidRPr="007C1794">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00331F27">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00331F27" w:rsidRPr="007C1794">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00331F27">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00331F27" w:rsidRPr="007C1794">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00331F27">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00331F27" w:rsidRPr="007C1794">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00331F27">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00331F27" w:rsidRPr="007C1794">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00331F27">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00331F27" w:rsidRPr="007C1794">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00331F27">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00331F27" w:rsidRPr="007C1794">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00331F27">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00331F27" w:rsidRPr="007C1794">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00331F27">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00331F27" w:rsidRPr="007C1794">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...22 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00331F27" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Month/Year – Month/Year</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="155B02EC" w14:textId="7C56A9E1" w:rsidR="001D68DF" w:rsidRDefault="001D68DF" w:rsidP="00394DE1">
+    <w:p w14:paraId="6DBEABE7" w14:textId="4BDC7448" w:rsidR="008B035F" w:rsidRPr="007C1794" w:rsidRDefault="0037100C" w:rsidP="00394DE1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include if you have multiple </w:t>
+      </w:r>
+      <w:r w:rsidR="001D68DF" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">class projects </w:t>
+      </w:r>
+      <w:r w:rsidR="00B761D7" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or projects completed through a student organization </w:t>
+      </w:r>
+      <w:r w:rsidR="001D68DF" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>directly related to your employment goals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E59DF2" w14:textId="0E7AD21F" w:rsidR="001D68DF" w:rsidRPr="007C1794" w:rsidRDefault="00570E78" w:rsidP="008B035F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe</w:t>
+      </w:r>
+      <w:r w:rsidR="001D68DF" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00810379" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>what</w:t>
+      </w:r>
+      <w:r w:rsidR="001D68DF" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the project was, </w:t>
+      </w:r>
+      <w:r w:rsidR="00810379" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>how</w:t>
+      </w:r>
+      <w:r w:rsidR="001D68DF" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you completed it, and what the </w:t>
+      </w:r>
+      <w:r w:rsidR="00810379" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>results</w:t>
+      </w:r>
+      <w:r w:rsidR="001D68DF" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> were</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE20C8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>; i</w:t>
+      </w:r>
+      <w:r w:rsidR="00A02380" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nclude how you utilized and prompted AI</w:t>
+      </w:r>
+      <w:r w:rsidR="0037100C" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A02380" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D77302D" w14:textId="77777777" w:rsidR="00AF7764" w:rsidRPr="007C1794" w:rsidRDefault="00AF7764" w:rsidP="00AF7764">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Business Core Applied Semester</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-        <w:t>here if they are directly related to your employment goals.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(if applicable | can go in education section)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...61 lines deleted...]
-        <w:t xml:space="preserve"> were.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>City, State</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E59DF2" w14:textId="77777777" w:rsidR="001D68DF" w:rsidRPr="00F177CD" w:rsidRDefault="001D68DF" w:rsidP="007653BA">
+    <w:p w14:paraId="507FEDA9" w14:textId="77777777" w:rsidR="00AF7764" w:rsidRPr="007C1794" w:rsidRDefault="00AF7764" w:rsidP="00AF7764">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Team Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Month/Year – Month/Year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CD58E4" w14:textId="77777777" w:rsidR="00AF7764" w:rsidRPr="007C1794" w:rsidRDefault="00AF7764" w:rsidP="00AF7764">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Collaborated in a cross-functional team to deliver comprehensive business solutions for (add specifics)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED7FD45" w14:textId="77777777" w:rsidR="00AF7764" w:rsidRPr="007C1794" w:rsidRDefault="00AF7764" w:rsidP="00AF7764">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conducted in-depth analysis and developed actionable recommendations for (e.g., market entry strategy, process optimization, financial forecasting, etc.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3201D33F" w14:textId="3726B5CF" w:rsidR="0083795D" w:rsidRPr="00036CCB" w:rsidRDefault="0083795D" w:rsidP="0083795D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>XYZ Corporation</w:t>
+      </w:r>
+      <w:r w:rsidR="00844509">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Forage Simulation </w:t>
+      </w:r>
+      <w:r w:rsidR="00267066">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00267066">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00267066">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00267066">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00267066">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00267066">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00036CCB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00036CCB" w:rsidRPr="00036CCB">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Simulation/Remote</w:t>
+      </w:r>
+      <w:r w:rsidR="00036CCB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Project Name (e.g., Data Analytics Simulation)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Completed Month/Year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7A2562" w14:textId="31D30DCB" w:rsidR="0083795D" w:rsidRPr="007C1794" w:rsidRDefault="0083795D" w:rsidP="0083795D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe what the project was, how you completed it, and what the results were</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA487FD" w14:textId="761F88EB" w:rsidR="0083795D" w:rsidRPr="007C1794" w:rsidRDefault="0083795D" w:rsidP="0083795D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>For example</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55C4A" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Utilized</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MS Excel and Tableau to clean and analyze datasets resulting in performance visualization</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF61D79" w14:textId="6D7B0E21" w:rsidR="007653BA" w:rsidRPr="007C1794" w:rsidRDefault="007653BA" w:rsidP="007653BA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LEADERSHIP</w:t>
+      </w:r>
+      <w:r w:rsidR="00493599" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AND </w:t>
+      </w:r>
+      <w:r w:rsidR="00F86549" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>COMMUNITY ENGAGEMENT</w:t>
+      </w:r>
+      <w:r w:rsidR="00394DE1" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B035F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Or LEADERSHIP</w:t>
+      </w:r>
+      <w:r w:rsidR="00493599" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AND </w:t>
+      </w:r>
+      <w:r w:rsidR="008B035F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ACTIVITIES</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4CF61D79" w14:textId="34E54470" w:rsidR="007653BA" w:rsidRPr="00394DE1" w:rsidRDefault="007653BA" w:rsidP="007653BA">
+    <w:p w14:paraId="61C62A9D" w14:textId="60098F44" w:rsidR="003B263F" w:rsidRPr="007C1794" w:rsidRDefault="007653BA" w:rsidP="003B263F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:pBdr>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> *OPTIONAL</w:t>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Name of Organization</w:t>
+      </w:r>
+      <w:r w:rsidR="003B263F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003B263F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003B263F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003B263F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003B263F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003B263F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003B263F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003B263F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003B263F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003B263F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>City, State</w:t>
+      </w:r>
+      <w:r w:rsidR="003B263F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Officer/Position Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003B263F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003B263F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003B263F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003B263F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003B263F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003B263F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003B263F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003B263F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="003B263F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Month/Year – Month/Year</w:t>
+      </w:r>
+      <w:r w:rsidR="003B263F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C62A9D" w14:textId="0E9B5059" w:rsidR="003B263F" w:rsidRDefault="007653BA" w:rsidP="003B263F">
-[...189 lines deleted...]
-    <w:p w14:paraId="33C72985" w14:textId="79E362DE" w:rsidR="007653BA" w:rsidRPr="0008040A" w:rsidRDefault="007653BA" w:rsidP="003B263F">
+    <w:p w14:paraId="33C72985" w14:textId="08C4E2DE" w:rsidR="007653BA" w:rsidRPr="007C1794" w:rsidRDefault="007653BA" w:rsidP="003B263F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>List experience</w:t>
       </w:r>
-      <w:r w:rsidR="003B263F">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003B263F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0008040A">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in reverse chronological order</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BCB43A5" w14:textId="3E3BCD13" w:rsidR="007653BA" w:rsidRPr="007F2197" w:rsidRDefault="007F2197" w:rsidP="007653BA">
+    <w:p w14:paraId="1BCB43A5" w14:textId="3E3BCD13" w:rsidR="007653BA" w:rsidRPr="007C1794" w:rsidRDefault="007F2197" w:rsidP="007653BA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Include club</w:t>
       </w:r>
-      <w:r w:rsidR="000C0A25">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000C0A25" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00A103B7">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A103B7" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sports, </w:t>
       </w:r>
-      <w:r w:rsidR="000C0A25">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000C0A25" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">volunteer work, leadership </w:t>
       </w:r>
-      <w:r w:rsidR="000727AA">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000727AA" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>within</w:t>
       </w:r>
-      <w:r w:rsidR="000C0A25">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000C0A25" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> organizations</w:t>
       </w:r>
-      <w:r w:rsidR="003E3972">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003E3972" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, etc</w:t>
       </w:r>
-      <w:r w:rsidR="00290CD5">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00290CD5" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003E3972">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003E3972" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9A620F" w14:textId="77777777" w:rsidR="007F2197" w:rsidRPr="00F177CD" w:rsidRDefault="007F2197" w:rsidP="007F2197">
-[...199 lines deleted...]
-    <w:p w14:paraId="6A675B1C" w14:textId="37C74A07" w:rsidR="007653BA" w:rsidRDefault="007653BA" w:rsidP="00515C5F">
+    <w:p w14:paraId="527A9EDF" w14:textId="0EE7EFD5" w:rsidR="00581789" w:rsidRPr="00D94F1B" w:rsidRDefault="00DF5AD8" w:rsidP="00D94F1B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...61 lines deleted...]
-        <w:t>.</w:t>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quantify results and individual accomplishments of your position, not just responsibilities held (how much money you raised, people you recruited, impact you made, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39898F2A" w14:textId="644D489E" w:rsidR="007653BA" w:rsidRPr="0008040A" w:rsidRDefault="0062579A" w:rsidP="007653BA">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="177696EA" w14:textId="6927D6E9" w:rsidR="00E73D48" w:rsidRPr="007C1794" w:rsidRDefault="00E73D48" w:rsidP="00E73D48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">First Year Global Experience </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidR="0031634D" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0031634D" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008B035F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62A03" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>City, Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B884CD3" w14:textId="1717C2DC" w:rsidR="00E73D48" w:rsidRPr="007C1794" w:rsidRDefault="00E73D48" w:rsidP="00E73D48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Participant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0031634D" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="0031634D" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0031634D" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0031634D" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008B035F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="0031634D" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Month/Year – Month/Year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F80EDE" w14:textId="66F92392" w:rsidR="00E73D48" w:rsidRPr="007C1794" w:rsidRDefault="00E73D48" w:rsidP="0031634D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Demonstrate how the experience is transferable to the role you are applying for with technical or transferable skills. </w:t>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Cultivated global business acumen through a semester-long course focusing on (add specifics)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DBF304A" w14:textId="77777777" w:rsidR="009D3F2E" w:rsidRPr="00F177CD" w:rsidRDefault="009D3F2E" w:rsidP="007653BA">
+    <w:p w14:paraId="6DFB8C86" w14:textId="56957532" w:rsidR="00493599" w:rsidRPr="007C1794" w:rsidRDefault="00E73D48" w:rsidP="00493599">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Applied knowledge to real-world scenarios by meeting with business leaders in LOCATION, enhancing cultural understanding, and personal adaptability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176EE056" w14:textId="69DC7850" w:rsidR="007653BA" w:rsidRPr="007C1794" w:rsidRDefault="007653BA" w:rsidP="007653BA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SKILLS</w:t>
+      </w:r>
+      <w:r w:rsidR="00493599" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AND INTERESTS</w:t>
+      </w:r>
+      <w:r w:rsidR="00C320BC" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="000D31DF" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ADDITIONAL INFORMATION</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="176EE056" w14:textId="2BBEA56E" w:rsidR="007653BA" w:rsidRPr="0008040A" w:rsidRDefault="007653BA" w:rsidP="007653BA">
-[...57 lines deleted...]
-    <w:p w14:paraId="13A100FD" w14:textId="02883D6A" w:rsidR="007653BA" w:rsidRDefault="00BD1A76" w:rsidP="007653BA">
+    <w:p w14:paraId="13A100FD" w14:textId="5D5724EF" w:rsidR="007653BA" w:rsidRPr="007C1794" w:rsidRDefault="00BD1A76" w:rsidP="007653BA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="001F7783">
-[...19 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001F7783" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>echnical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="007653BA">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007653BA" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="001F7783">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001F7783" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>inancial modeling, E</w:t>
       </w:r>
-      <w:r w:rsidR="00BF0FDF">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BF0FDF" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>xcel</w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C233AE" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ivot </w:t>
+      </w:r>
+      <w:r w:rsidR="00C233AE" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tables, VLOOKUP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0FDF" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00E16998">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> as well as skills from the job description</w:t>
+      <w:r w:rsidR="00C233AE" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Python</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31323" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C233AE" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AI Skills</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73D48" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C233AE" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>key terms from job description</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73D48" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22AFA7CE" w14:textId="57CEEEFE" w:rsidR="007653BA" w:rsidRPr="0008040A" w:rsidRDefault="00350DA3" w:rsidP="007653BA">
+    <w:p w14:paraId="6FAD4182" w14:textId="7330D60A" w:rsidR="00493599" w:rsidRPr="007C1794" w:rsidRDefault="00493599" w:rsidP="007653BA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...30 lines deleted...]
-        <w:t>Google Ads</w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Professional:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sales, Customer Service, Lead Generation, Data Analysis, Forecasting, Market Research</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2700C447" w14:textId="2B19E4FB" w:rsidR="006D0BAF" w:rsidRDefault="00874DBC" w:rsidP="006D0BAF">
+    <w:p w14:paraId="0318F46F" w14:textId="33902915" w:rsidR="00493599" w:rsidRPr="007C1794" w:rsidRDefault="00493599" w:rsidP="007653BA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...54 lines deleted...]
-        <w:t>.</w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Language(s):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> List any in which you are fluent or business proficient</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B79300" w14:textId="79B626DB" w:rsidR="00CB7034" w:rsidRDefault="00CB7034" w:rsidP="006D0BAF">
+    <w:p w14:paraId="2700C447" w14:textId="21B863CA" w:rsidR="006D0BAF" w:rsidRPr="007C1794" w:rsidRDefault="00350DA3" w:rsidP="00493599">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Forecasting, Market Research </w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3F2E" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ertifications</w:t>
+      </w:r>
+      <w:r w:rsidR="00493599" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3F2E" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(if not included underneath Education): </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1E0F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CFA Level 1 Candidate, Bloomberg Mar</w:t>
+      </w:r>
+      <w:r w:rsidR="003438E5" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ket</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1E0F" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Concepts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01717A42" w14:textId="4806A28D" w:rsidR="000E0435" w:rsidRDefault="008C4F7C" w:rsidP="00295275">
+    <w:p w14:paraId="01717A42" w14:textId="3C84D063" w:rsidR="000E0435" w:rsidRPr="007C1794" w:rsidRDefault="008C4F7C" w:rsidP="00295275">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interests</w:t>
+      </w:r>
+      <w:r w:rsidR="00493599" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4CFD" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (think of this as a conversation starter)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="006D0BAF" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>List</w:t>
       </w:r>
-      <w:r w:rsidR="009D3F2E" w:rsidRPr="006D0BAF">
-[...13 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009D3F2E" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D3F2E" w:rsidRPr="006D0BAF">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BF10EE" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-4 </w:t>
+      </w:r>
+      <w:r w:rsidR="002F4CFD" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>specific</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4CFD" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3F2E" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hobbies</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4CFD" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0445B" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>interests</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4CFD" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3F2E" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidR="006B794A" w:rsidRPr="006D0BAF">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006B794A" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> differentiate you as a candidate</w:t>
       </w:r>
-      <w:r w:rsidR="00A0445B">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="00A0445B" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF10EE" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>that are fun talking points</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4CFD" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g., Historical Podcasts Enthusiast – be able to reference examples!)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604943FF" w14:textId="77777777" w:rsidR="00C021AD" w:rsidRDefault="00C021AD" w:rsidP="00C021AD">
+    <w:p w14:paraId="604943FF" w14:textId="77777777" w:rsidR="00C021AD" w:rsidRPr="007C1794" w:rsidRDefault="00C021AD" w:rsidP="00C021AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41FF3757" w14:textId="1F0312E9" w:rsidR="00C021AD" w:rsidRPr="00295275" w:rsidRDefault="00C021AD" w:rsidP="00C021AD">
+    <w:p w14:paraId="41FF3757" w14:textId="1F0312E9" w:rsidR="00C021AD" w:rsidRPr="007C1794" w:rsidRDefault="00C021AD" w:rsidP="00C021AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">For tips on tailoring your resume to the position you are applying for and getting through the Applicant </w:t>
       </w:r>
-      <w:r w:rsidR="0066151D" w:rsidRPr="00264D44">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0066151D" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Tracking System click </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidR="0066151D" w:rsidRPr="00264D44">
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="0066151D" w:rsidRPr="007C1794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="20"/>
+            <w:szCs w:val="22"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0066151D" w:rsidRPr="00264D44">
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0066151D" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C021AD" w:rsidRPr="00295275" w:rsidSect="007653BA">
+    <w:p w14:paraId="4B583C8B" w14:textId="77777777" w:rsidR="001E4663" w:rsidRPr="007C1794" w:rsidRDefault="001E4663" w:rsidP="001E4663">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38AAF145" w14:textId="61173629" w:rsidR="001E4663" w:rsidRPr="007C1794" w:rsidRDefault="001E4663" w:rsidP="001E4663">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This template is intentionally comprehensive and if </w:t>
+      </w:r>
+      <w:r w:rsidR="00403181" w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>resume exceeds one page, consider reducing the font size to 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1794">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6600A222" w14:textId="77777777" w:rsidR="001E4663" w:rsidRPr="007C1794" w:rsidRDefault="001E4663" w:rsidP="00C021AD">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001E4663" w:rsidRPr="007C1794" w:rsidSect="007653BA">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F975521"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3490C236"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26F71144"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="04884FAE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27EF3CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="299E1FA2"/>
     <w:lvl w:ilvl="0" w:tplc="827409E6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3366,51 +3861,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AE13DB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C038B1A4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3479,51 +3974,250 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F6A2C5C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10EEF96C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34880823"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FABE0FF8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38E31268"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B462AE2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3592,51 +4286,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4555EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81A07D54"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3705,51 +4399,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43590203"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B718AA28"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3818,51 +4512,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55987B14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AB6FF30"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3931,54 +4625,280 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A6B1252"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="109C96EA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DEA1A0F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="014C42C2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F657C27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DA6ABD94"/>
+    <w:tmpl w:val="BB96F96E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -4044,51 +4964,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6667564E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="641AC5B4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4157,51 +5077,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72962924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1585378"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4270,51 +5190,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77F00455"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE68FDCA"/>
     <w:lvl w:ilvl="0" w:tplc="827409E6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4382,51 +5302,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A3B037E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48CC25EE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4495,263 +5415,519 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CA6423C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6CA46C74"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1176111715">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="947812699">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="629939350">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1389495683">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="115679776">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="947812699">
+  <w:num w:numId="6" w16cid:durableId="106659737">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1561746082">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1476288928">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1335765579">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="456946942">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2047362804">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="629939350">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="12" w16cid:durableId="177474259">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1389495683">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="13" w16cid:durableId="1334263722">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="115679776">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="14" w16cid:durableId="1364131973">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="106659737">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="15" w16cid:durableId="731386657">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1561746082">
+  <w:num w:numId="16" w16cid:durableId="936448940">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1476288928">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="17" w16cid:durableId="942153808">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1335765579">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="18" w16cid:durableId="1751583285">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007653BA"/>
     <w:rsid w:val="00021379"/>
+    <w:rsid w:val="000241B9"/>
     <w:rsid w:val="00030E6A"/>
+    <w:rsid w:val="0003636C"/>
+    <w:rsid w:val="00036CCB"/>
     <w:rsid w:val="000612BF"/>
     <w:rsid w:val="000727AA"/>
+    <w:rsid w:val="00082FFE"/>
+    <w:rsid w:val="00085B80"/>
     <w:rsid w:val="000C0A25"/>
+    <w:rsid w:val="000C1AE9"/>
     <w:rsid w:val="000D1E2B"/>
     <w:rsid w:val="000D31DF"/>
     <w:rsid w:val="000E0435"/>
     <w:rsid w:val="000F19DB"/>
+    <w:rsid w:val="000F5527"/>
     <w:rsid w:val="00132E1B"/>
     <w:rsid w:val="00143C46"/>
+    <w:rsid w:val="0015030D"/>
     <w:rsid w:val="001511A7"/>
     <w:rsid w:val="0015219F"/>
+    <w:rsid w:val="00155FA8"/>
+    <w:rsid w:val="0015647B"/>
     <w:rsid w:val="0016762A"/>
     <w:rsid w:val="00190060"/>
     <w:rsid w:val="00192D84"/>
     <w:rsid w:val="001959DC"/>
     <w:rsid w:val="001A04EF"/>
     <w:rsid w:val="001A0A0F"/>
+    <w:rsid w:val="001A73BC"/>
+    <w:rsid w:val="001B46A4"/>
+    <w:rsid w:val="001C1978"/>
     <w:rsid w:val="001D68DF"/>
+    <w:rsid w:val="001E4663"/>
     <w:rsid w:val="001F7783"/>
+    <w:rsid w:val="0020090D"/>
     <w:rsid w:val="00201F96"/>
+    <w:rsid w:val="002029B3"/>
     <w:rsid w:val="00210032"/>
     <w:rsid w:val="002119BD"/>
+    <w:rsid w:val="00224F63"/>
     <w:rsid w:val="002273A3"/>
+    <w:rsid w:val="002351EE"/>
+    <w:rsid w:val="0024459B"/>
     <w:rsid w:val="00251510"/>
     <w:rsid w:val="0025283F"/>
     <w:rsid w:val="00253C83"/>
     <w:rsid w:val="002550D2"/>
     <w:rsid w:val="00264D44"/>
+    <w:rsid w:val="00267066"/>
+    <w:rsid w:val="00282A91"/>
     <w:rsid w:val="00286910"/>
     <w:rsid w:val="00290CD5"/>
+    <w:rsid w:val="00295222"/>
     <w:rsid w:val="00295275"/>
+    <w:rsid w:val="002A7350"/>
     <w:rsid w:val="002B3854"/>
     <w:rsid w:val="002C71CF"/>
+    <w:rsid w:val="002F4CFD"/>
+    <w:rsid w:val="00302174"/>
+    <w:rsid w:val="0031634D"/>
     <w:rsid w:val="00331F27"/>
+    <w:rsid w:val="003438E5"/>
     <w:rsid w:val="00350DA3"/>
     <w:rsid w:val="00356EA9"/>
+    <w:rsid w:val="0037100C"/>
+    <w:rsid w:val="003917EF"/>
     <w:rsid w:val="00394DE1"/>
     <w:rsid w:val="003B263F"/>
     <w:rsid w:val="003C7805"/>
     <w:rsid w:val="003E3972"/>
     <w:rsid w:val="003F3A18"/>
+    <w:rsid w:val="00403181"/>
     <w:rsid w:val="004113EB"/>
     <w:rsid w:val="00430E12"/>
     <w:rsid w:val="004345C9"/>
     <w:rsid w:val="004615D9"/>
     <w:rsid w:val="004775F4"/>
     <w:rsid w:val="00482248"/>
+    <w:rsid w:val="00493599"/>
     <w:rsid w:val="004E6D8C"/>
     <w:rsid w:val="004F3767"/>
     <w:rsid w:val="00515C5F"/>
+    <w:rsid w:val="00515D42"/>
+    <w:rsid w:val="00516975"/>
+    <w:rsid w:val="005178FE"/>
     <w:rsid w:val="0054338A"/>
+    <w:rsid w:val="00556BEE"/>
     <w:rsid w:val="00570E78"/>
     <w:rsid w:val="00576123"/>
     <w:rsid w:val="005778F3"/>
+    <w:rsid w:val="00581789"/>
     <w:rsid w:val="0058255F"/>
     <w:rsid w:val="00592F37"/>
     <w:rsid w:val="005A07D3"/>
     <w:rsid w:val="005A47DD"/>
     <w:rsid w:val="005B5574"/>
     <w:rsid w:val="005D5178"/>
+    <w:rsid w:val="005D54DB"/>
     <w:rsid w:val="005F062A"/>
+    <w:rsid w:val="005F39B0"/>
     <w:rsid w:val="005F6323"/>
     <w:rsid w:val="006171E3"/>
     <w:rsid w:val="006174E0"/>
     <w:rsid w:val="0062579A"/>
+    <w:rsid w:val="00627786"/>
     <w:rsid w:val="00633621"/>
+    <w:rsid w:val="00635E8A"/>
     <w:rsid w:val="00651ABF"/>
     <w:rsid w:val="0066151D"/>
+    <w:rsid w:val="00667ECE"/>
     <w:rsid w:val="0067413F"/>
+    <w:rsid w:val="00687D13"/>
     <w:rsid w:val="006A6F0D"/>
     <w:rsid w:val="006B794A"/>
     <w:rsid w:val="006D0BAF"/>
     <w:rsid w:val="006E100A"/>
+    <w:rsid w:val="006F66DE"/>
     <w:rsid w:val="00714A0D"/>
+    <w:rsid w:val="007178A4"/>
+    <w:rsid w:val="0072259D"/>
     <w:rsid w:val="00723DFE"/>
     <w:rsid w:val="00725544"/>
     <w:rsid w:val="007301C0"/>
     <w:rsid w:val="007314A3"/>
     <w:rsid w:val="00753596"/>
+    <w:rsid w:val="00753904"/>
     <w:rsid w:val="00761281"/>
+    <w:rsid w:val="00762BBD"/>
     <w:rsid w:val="007653BA"/>
     <w:rsid w:val="007A5418"/>
+    <w:rsid w:val="007C1794"/>
     <w:rsid w:val="007C39E6"/>
     <w:rsid w:val="007E1E0F"/>
     <w:rsid w:val="007F165C"/>
     <w:rsid w:val="007F2197"/>
     <w:rsid w:val="007F4B94"/>
     <w:rsid w:val="00810379"/>
     <w:rsid w:val="008104D6"/>
     <w:rsid w:val="00825330"/>
     <w:rsid w:val="00826B7E"/>
+    <w:rsid w:val="00835863"/>
+    <w:rsid w:val="0083795D"/>
+    <w:rsid w:val="00844509"/>
     <w:rsid w:val="008635B8"/>
     <w:rsid w:val="00870B14"/>
     <w:rsid w:val="00874DBC"/>
+    <w:rsid w:val="008A089D"/>
+    <w:rsid w:val="008B035F"/>
     <w:rsid w:val="008B5A57"/>
     <w:rsid w:val="008C4F7C"/>
+    <w:rsid w:val="00901DB6"/>
     <w:rsid w:val="00912140"/>
+    <w:rsid w:val="0091726A"/>
+    <w:rsid w:val="0093102A"/>
     <w:rsid w:val="00933B35"/>
     <w:rsid w:val="0095548C"/>
+    <w:rsid w:val="00963565"/>
     <w:rsid w:val="009751B8"/>
     <w:rsid w:val="009A4BE6"/>
     <w:rsid w:val="009A5F61"/>
     <w:rsid w:val="009A77EA"/>
     <w:rsid w:val="009C0EF4"/>
     <w:rsid w:val="009D3F2E"/>
     <w:rsid w:val="009E0CFB"/>
     <w:rsid w:val="009F0C9F"/>
+    <w:rsid w:val="009F11BF"/>
     <w:rsid w:val="009F504F"/>
+    <w:rsid w:val="00A02380"/>
     <w:rsid w:val="00A0445B"/>
+    <w:rsid w:val="00A04C73"/>
     <w:rsid w:val="00A103B7"/>
+    <w:rsid w:val="00A36F9C"/>
+    <w:rsid w:val="00A54128"/>
     <w:rsid w:val="00A61DFE"/>
+    <w:rsid w:val="00A7530C"/>
     <w:rsid w:val="00AC1C81"/>
     <w:rsid w:val="00AC430E"/>
+    <w:rsid w:val="00AF7764"/>
+    <w:rsid w:val="00B15693"/>
     <w:rsid w:val="00B16C30"/>
     <w:rsid w:val="00B4266C"/>
     <w:rsid w:val="00B70E1B"/>
+    <w:rsid w:val="00B72F57"/>
+    <w:rsid w:val="00B761D7"/>
+    <w:rsid w:val="00BA05BB"/>
+    <w:rsid w:val="00BA6213"/>
+    <w:rsid w:val="00BA6246"/>
+    <w:rsid w:val="00BA63C7"/>
     <w:rsid w:val="00BA7C33"/>
     <w:rsid w:val="00BC67F5"/>
     <w:rsid w:val="00BD1A76"/>
     <w:rsid w:val="00BD26EA"/>
     <w:rsid w:val="00BF0FDF"/>
+    <w:rsid w:val="00BF10EE"/>
     <w:rsid w:val="00C021AD"/>
+    <w:rsid w:val="00C030C8"/>
     <w:rsid w:val="00C06E00"/>
+    <w:rsid w:val="00C233AE"/>
+    <w:rsid w:val="00C27071"/>
     <w:rsid w:val="00C31323"/>
     <w:rsid w:val="00C320BC"/>
     <w:rsid w:val="00C379EF"/>
+    <w:rsid w:val="00C41FB2"/>
     <w:rsid w:val="00C501D0"/>
+    <w:rsid w:val="00C55C4A"/>
     <w:rsid w:val="00C62AD3"/>
+    <w:rsid w:val="00C64BC4"/>
+    <w:rsid w:val="00C74797"/>
     <w:rsid w:val="00CA5CFB"/>
     <w:rsid w:val="00CB7034"/>
+    <w:rsid w:val="00CC53A6"/>
     <w:rsid w:val="00CD3CB2"/>
+    <w:rsid w:val="00CE20C8"/>
     <w:rsid w:val="00CE6589"/>
     <w:rsid w:val="00CE6F62"/>
     <w:rsid w:val="00D049BB"/>
+    <w:rsid w:val="00D06A00"/>
     <w:rsid w:val="00D17CE8"/>
     <w:rsid w:val="00D51662"/>
     <w:rsid w:val="00D56840"/>
+    <w:rsid w:val="00D56AC1"/>
     <w:rsid w:val="00D56C97"/>
+    <w:rsid w:val="00D6495E"/>
     <w:rsid w:val="00D8642F"/>
     <w:rsid w:val="00D86E87"/>
+    <w:rsid w:val="00D932E2"/>
+    <w:rsid w:val="00D94F1B"/>
     <w:rsid w:val="00DB0FBF"/>
     <w:rsid w:val="00DC4A08"/>
     <w:rsid w:val="00DE19B2"/>
+    <w:rsid w:val="00DE4C8C"/>
+    <w:rsid w:val="00DF5AD8"/>
+    <w:rsid w:val="00E0789C"/>
     <w:rsid w:val="00E16998"/>
     <w:rsid w:val="00E61EFA"/>
+    <w:rsid w:val="00E73D48"/>
+    <w:rsid w:val="00E8110D"/>
     <w:rsid w:val="00E871EE"/>
+    <w:rsid w:val="00E9347B"/>
     <w:rsid w:val="00EA6F26"/>
     <w:rsid w:val="00EB1F0E"/>
     <w:rsid w:val="00EC3EDA"/>
     <w:rsid w:val="00ED12E3"/>
     <w:rsid w:val="00EE4570"/>
     <w:rsid w:val="00F04B3C"/>
     <w:rsid w:val="00F177CD"/>
     <w:rsid w:val="00F334C0"/>
+    <w:rsid w:val="00F46815"/>
     <w:rsid w:val="00F507F3"/>
     <w:rsid w:val="00F53894"/>
+    <w:rsid w:val="00F62A03"/>
     <w:rsid w:val="00F72334"/>
     <w:rsid w:val="00F86549"/>
     <w:rsid w:val="00FA15FB"/>
+    <w:rsid w:val="00FE5692"/>
     <w:rsid w:val="00FF24B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -5252,51 +6428,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD26EA"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1dCE4VewDC1gOAqfrudKylzfoDnfY6SwZJuFZ80MYDmw/edit?tab=t.0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.linkedin.com/in/name" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1dCE4VewDC1gOAqfrudKylzfoDnfY6SwZJuFZ80MYDmw/edit?tab=t.0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5558,78 +6734,78 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3775</Characters>
+  <Pages>2</Pages>
+  <Words>706</Words>
+  <Characters>4875</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>79</Lines>
+  <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Colorado Boulder</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4429</CharactersWithSpaces>
+  <CharactersWithSpaces>5521</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Elizabeth Ferguson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>b9ead55a-150a-45c8-b606-12a9aff205be</vt:lpwstr>
   </property>