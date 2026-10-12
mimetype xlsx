--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -1,219 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\New X Drive\Personnel Administration\2_Faculty Affairs\Faculty Recruitment\Lecturer Appointment Mail Merge Templates\Master documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4513AB7D-81B8-4E00-9F64-E0C1AAA67041}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{011E26CE-7431-4BDE-ACC3-B30E9A91CDAB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-35850" yWindow="-6100" windowWidth="31190" windowHeight="15450" xr2:uid="{B0C238E0-DF65-453D-B0E2-00532C8B992E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="MM.DD.YY" sheetId="3" r:id="rId1"/>
+    <sheet name="MM.DD.YY" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AW14" i="3" l="1"/>
-[...124 lines deleted...]
-  <c r="A14" i="3"/>
+  <c r="A101" i="1" l="1"/>
+  <c r="A100" i="1"/>
+  <c r="A99" i="1"/>
+  <c r="A98" i="1"/>
+  <c r="A97" i="1"/>
+  <c r="A96" i="1"/>
+  <c r="A95" i="1"/>
+  <c r="A94" i="1"/>
+  <c r="A93" i="1"/>
+  <c r="A92" i="1"/>
+  <c r="A91" i="1"/>
+  <c r="A90" i="1"/>
+  <c r="A89" i="1"/>
+  <c r="A88" i="1"/>
+  <c r="A87" i="1"/>
+  <c r="A86" i="1"/>
+  <c r="A85" i="1"/>
+  <c r="A84" i="1"/>
+  <c r="A83" i="1"/>
+  <c r="A82" i="1"/>
+  <c r="A81" i="1"/>
+  <c r="A80" i="1"/>
+  <c r="A79" i="1"/>
+  <c r="A78" i="1"/>
+  <c r="A77" i="1"/>
+  <c r="A76" i="1"/>
+  <c r="A75" i="1"/>
+  <c r="A74" i="1"/>
+  <c r="A73" i="1"/>
+  <c r="A72" i="1"/>
+  <c r="A71" i="1"/>
+  <c r="A70" i="1"/>
+  <c r="A69" i="1"/>
+  <c r="A68" i="1"/>
+  <c r="A67" i="1"/>
+  <c r="A66" i="1"/>
+  <c r="A65" i="1"/>
+  <c r="A64" i="1"/>
+  <c r="A63" i="1"/>
+  <c r="A62" i="1"/>
+  <c r="A61" i="1"/>
+  <c r="A60" i="1"/>
+  <c r="A59" i="1"/>
+  <c r="A58" i="1"/>
+  <c r="A57" i="1"/>
+  <c r="A56" i="1"/>
+  <c r="A55" i="1"/>
+  <c r="A54" i="1"/>
+  <c r="A53" i="1"/>
+  <c r="A52" i="1"/>
+  <c r="AY51" i="1"/>
+  <c r="A51" i="1"/>
+  <c r="AY50" i="1"/>
+  <c r="A50" i="1"/>
+  <c r="AY49" i="1"/>
+  <c r="A49" i="1"/>
+  <c r="AY48" i="1"/>
+  <c r="A48" i="1"/>
+  <c r="AY47" i="1"/>
+  <c r="A47" i="1"/>
+  <c r="AY46" i="1"/>
+  <c r="A46" i="1"/>
+  <c r="AY45" i="1"/>
+  <c r="A45" i="1"/>
+  <c r="AY44" i="1"/>
+  <c r="A44" i="1"/>
+  <c r="AY43" i="1"/>
+  <c r="A43" i="1"/>
+  <c r="AY42" i="1"/>
+  <c r="A42" i="1"/>
+  <c r="AY41" i="1"/>
+  <c r="A41" i="1"/>
+  <c r="AY40" i="1"/>
+  <c r="A40" i="1"/>
+  <c r="AY39" i="1"/>
+  <c r="A39" i="1"/>
+  <c r="AY38" i="1"/>
+  <c r="A38" i="1"/>
+  <c r="AY37" i="1"/>
+  <c r="A37" i="1"/>
+  <c r="AY36" i="1"/>
+  <c r="A36" i="1"/>
+  <c r="AY35" i="1"/>
+  <c r="A35" i="1"/>
+  <c r="AY34" i="1"/>
+  <c r="A34" i="1"/>
+  <c r="AY33" i="1"/>
+  <c r="A33" i="1"/>
+  <c r="AY32" i="1"/>
+  <c r="A32" i="1"/>
+  <c r="AY31" i="1"/>
+  <c r="A31" i="1"/>
+  <c r="AY30" i="1"/>
+  <c r="A30" i="1"/>
+  <c r="AY29" i="1"/>
+  <c r="A29" i="1"/>
+  <c r="AY28" i="1"/>
+  <c r="A28" i="1"/>
+  <c r="AY27" i="1"/>
+  <c r="A27" i="1"/>
+  <c r="AY26" i="1"/>
+  <c r="A26" i="1"/>
+  <c r="AY25" i="1"/>
+  <c r="A25" i="1"/>
+  <c r="AY24" i="1"/>
+  <c r="A24" i="1"/>
+  <c r="AY23" i="1"/>
+  <c r="A23" i="1"/>
+  <c r="AY22" i="1"/>
+  <c r="A22" i="1"/>
+  <c r="AY21" i="1"/>
+  <c r="A21" i="1"/>
+  <c r="AY20" i="1"/>
+  <c r="A20" i="1"/>
+  <c r="AY19" i="1"/>
+  <c r="A19" i="1"/>
+  <c r="AY18" i="1"/>
+  <c r="A18" i="1"/>
+  <c r="AY17" i="1"/>
+  <c r="A17" i="1"/>
+  <c r="AY16" i="1"/>
+  <c r="A16" i="1"/>
+  <c r="AY15" i="1"/>
+  <c r="A15" i="1"/>
+  <c r="A14" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="97">
   <si>
     <t>FACULTY CONTRACT SPREADSHEET</t>
   </si>
   <si>
     <t>Last Update:</t>
   </si>
   <si>
     <t>DEPARTMENT INFORMATION</t>
   </si>
   <si>
     <t>LINKED RESOURCES</t>
   </si>
   <si>
     <t>Dept. Name:</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>HRSC Website</t>
   </si>
   <si>
     <t>9 Pay 12 Faculty Election (new multi-year faculty)</t>
   </si>
   <si>
@@ -237,99 +233,100 @@
   <si>
     <t>Faculty Job Codes &amp; Definitions</t>
   </si>
   <si>
     <t>SALESFORCE INFORMATION</t>
   </si>
   <si>
     <t>Offer Letter Templates (OFA)</t>
   </si>
   <si>
     <t>Case #:</t>
   </si>
   <si>
     <t>Background Check Policy</t>
   </si>
   <si>
     <t xml:space="preserve">Office of Faculty Affairs Website </t>
   </si>
   <si>
     <t>Send completed spreadsheet to:</t>
   </si>
   <si>
     <t>HRSC@colorado.edu</t>
   </si>
   <si>
+    <t>MAIL MERGE</t>
+  </si>
+  <si>
     <t>EMPLOYEE INFO.</t>
   </si>
   <si>
     <t>PRE-EMPLOYMENT INFO.</t>
   </si>
   <si>
     <t>SUPERVISOR INFO.</t>
   </si>
   <si>
     <t>JOB INFO.</t>
   </si>
   <si>
     <t>FUNDING INFO.</t>
   </si>
   <si>
     <t>ADDL. INFO</t>
   </si>
   <si>
     <t>HRSC USE ONLY</t>
   </si>
   <si>
+    <t>Letterhead (ALL COLUMNS REQUIRED FOR ALL APPOINTMENTS)</t>
+  </si>
+  <si>
+    <t>Address line (ALL COLUMNS REQUIRED FOR ALL APPOINTMENTS)</t>
+  </si>
+  <si>
     <t>Case</t>
   </si>
   <si>
     <t>Transaction 
 Type</t>
-  </si>
-[...2 lines deleted...]
-Situations</t>
   </si>
   <si>
     <t>Last 
 Name</t>
   </si>
   <si>
     <t>Legal First 
 Name</t>
   </si>
   <si>
     <t>Empl ID</t>
   </si>
   <si>
     <t>Employee 
 Email</t>
-  </si>
-[...2 lines deleted...]
-Sent</t>
   </si>
   <si>
     <t>Additional Steps 
 (I-9, BGC)</t>
   </si>
   <si>
     <t>SPVR Last 
 Name</t>
   </si>
   <si>
     <t>SPVR 
 Empl ID</t>
   </si>
   <si>
     <t>SPVR 
 Position Nbr</t>
   </si>
   <si>
     <t>Contract 
 Term</t>
   </si>
   <si>
     <t xml:space="preserve">Contract 
 Dates </t>
   </si>
@@ -389,501 +386,160 @@
   </si>
   <si>
     <t>I-9 Sent 
 Date</t>
   </si>
   <si>
     <t>BGC Sent 
 Date</t>
   </si>
   <si>
     <t>BGC Compl 
 Date</t>
   </si>
   <si>
     <t>Trans
 ID</t>
   </si>
   <si>
     <t>HRSC
 Notes</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
-    <t>MAIL MERGE</t>
+    <t>Full Department Name (e.g. Department of English)</t>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-    </r>
+    <t>Department Home Building and Room (e.g. SEEC 226)</t>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-    </r>
+    <t>Department UCB (e.g. 318 UCB)</t>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-    </r>
+    <t>Department Phone Number (e.g. (303) 867-5309)</t>
   </si>
   <si>
-    <t>COURSE 1</t>
+    <t>Department Fax Number  (e.g. 303-492-1362 or N/A)</t>
   </si>
   <si>
-    <t>COURSE 2</t>
+    <t>Department Email Address (e.g. classics@colorado.edu)</t>
   </si>
   <si>
-    <t>COURSE 3</t>
+    <t>Department Website (e.g. colorado.edu/cinemastudies)</t>
   </si>
   <si>
-    <t>COURSE 4</t>
+    <t>Date of the Letter (2 days after you send this spreadsheet to A&amp;S Faculty Affairs)</t>
   </si>
   <si>
-    <r>
-[...10 lines deleted...]
-    </r>
+    <t>Candidate's Street Address (e.g. 1600 Pleasant St.)</t>
   </si>
   <si>
-    <r>
-[...141 lines deleted...]
-    </r>
+    <t>Candidate's City, State, Zip (e.g. Boulder, CO 80309)</t>
   </si>
   <si>
     <t>Faculty Title</t>
   </si>
   <si>
     <t>Term (e.g. Fall 2025)</t>
   </si>
   <si>
-    <t>Has the individual been employed by the CU in the last three years?</t>
-[...2 lines deleted...]
-    <t>I-9 paragraph (DO NOT INTERACT)</t>
+    <t>COURSE 1 (i.e. PHIL 1100-001)</t>
   </si>
   <si>
     <t>Credits</t>
   </si>
   <si>
     <t>Percentage of Time (i.e. 25%)</t>
   </si>
   <si>
     <t>Base Compensation (i.e. $5,380)</t>
   </si>
   <si>
     <t>Additional Compensation (Credits)</t>
   </si>
   <si>
     <t>Additional Compensation (Students)</t>
   </si>
   <si>
     <t>Additional Compensation (Department)</t>
   </si>
   <si>
     <t>Total Compensation</t>
   </si>
   <si>
-    <r>
-[...173 lines deleted...]
-  <si>
     <t>COURSE 2 (i.e. PHIL 1100-001)</t>
   </si>
   <si>
     <t>COURSE 3 (i.e. PHIL 1100-001)</t>
   </si>
   <si>
-    <t>COURSE 1 (i.e. PHIL 1100-001)</t>
+    <t>COURSE 4 (i.e. PHIL 1100-001)</t>
   </si>
   <si>
-    <t>COURSE 4 (i.e. PHIL 1100-001)</t>
+    <t>Sign By Date (14 days after the date of the letter)</t>
+  </si>
+  <si>
+    <t>Direct Supervisor's Name</t>
+  </si>
+  <si>
+    <t>Direct Supervisor's Title</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>Dean's Full Name</t>
+  </si>
+  <si>
+    <t>Secondary Concurring Full Name (RAP USE ONLY)</t>
+  </si>
+  <si>
+    <t>Special
+Situations</t>
+  </si>
+  <si>
+    <t>Taleo/Avature 
+Sent</t>
+  </si>
+  <si>
+    <t>INSTRUCTIONAL ASSOCIATE ONLY: Term Eligibility Start (enter term and year, e.g. Spring 2026)</t>
+  </si>
+  <si>
+    <t>INSTRUCTIONAL ASSOCIATE ONLY: Term Eligibility End (enter term and year, e.g. Fall 2028)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="32" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
@@ -1028,80 +684,52 @@
       <name val="Segoe UI Semibold"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF313A40"/>
       <name val="Segoe UI Semibold"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...26 lines deleted...]
-    </font>
   </fonts>
-  <fills count="15">
+  <fills count="14">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF7F6275"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF7F6275"/>
         <bgColor rgb="FF62757F"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCEC0C8"/>
         <bgColor rgb="FFA6B4BB"/>
       </patternFill>
     </fill>
     <fill>
@@ -1120,74 +748,68 @@
       <patternFill patternType="solid">
         <fgColor rgb="FF7F6275"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF5F4957"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE6DFE3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.79998168889431442"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.79998168889431442"/>
+        <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.79998168889431442"/>
-[...5 lines deleted...]
-        <fgColor theme="8" tint="0.79998168889431442"/>
+        <fgColor theme="2" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="47">
+  <borders count="51">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -1303,63 +925,50 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FFFFFFFF"/>
       </top>
       <bottom style="thin">
         <color rgb="FF7F6275"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
-      </bottom>
-[...11 lines deleted...]
-        <color rgb="FFFFFFFF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF7F6275"/>
       </top>
       <bottom style="thin">
         <color rgb="FF7F6275"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF62757F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -1664,651 +1273,710 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F6275"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F6275"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F6275"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F6275"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFDFE3E6"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F6275"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="145">
+  <cellXfs count="146">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="19" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="33" xfId="2" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="9" borderId="32" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="9" borderId="30" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="9" borderId="30" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="33" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="10" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="8" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="8" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="8" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="6" fontId="0" fillId="0" borderId="33" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="6"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="11" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="12" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="10" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="10" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="49" fontId="27" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" indent="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="23" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
-[...361 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" indent="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...32 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="14" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="5" borderId="14" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="6" fontId="0" fillId="0" borderId="34" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="48" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Heading 1" xfId="4" builtinId="16"/>
     <cellStyle name="Heading 2" xfId="5" builtinId="17"/>
     <cellStyle name="Hyperlink" xfId="6" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="7" xr:uid="{45FB92E1-3E34-48B8-9A7E-AE3D723E8F2F}"/>
+    <cellStyle name="Normal 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Percent" xfId="3" builtinId="5"/>
     <cellStyle name="RowLevel_1" xfId="1" builtinId="1" iLevel="0"/>
   </cellStyles>
-  <dxfs count="26">
+  <dxfs count="28">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <fgColor auto="1"/>
           <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <fgColor auto="1"/>
           <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <fgColor auto="1"/>
           <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -2402,73 +2070,63 @@
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="7" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...8 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2723,7650 +2381,7220 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/academicaffairs/about/academic-resources" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/a-z" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HRSC@colorado.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/faculty-personnel-actions-career-milestones/faculty-appointments" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/hr/hr-service-center" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucb4.my.site.com/hrscsupportportal/s/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/hr/node/1173/attachment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/compliance/policies/background-check-policy" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/docs/contract-proration-calculator" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1HuPwPrN0tdmXE4x7fO6_3HfYwgLe2PwE1y94RzzNwjY/edit" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/a-z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucb4.my.site.com/hrscsupportportal/s/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/faculty-personnel-actions-career-milestones/faculty-appointments" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/hr/node/1173/attachment" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/hr/hr-service-center" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cu.edu/docs/contract-proration-calculator" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HRSC@colorado.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1HuPwPrN0tdmXE4x7fO6_3HfYwgLe2PwE1y94RzzNwjY/edit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/facultyaffairs/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/academicaffairs/about/academic-resources" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colorado.edu/compliance/policies/background-check-policy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F911D36C-FA5B-4E65-9968-AE3B1B4AB9CB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
-  <dimension ref="A2:CO101"/>
+  <dimension ref="A2:CQ101"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="AQ2" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AU24" sqref="AU24"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="CD8" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="CF30" sqref="CF30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" zeroHeight="1" outlineLevelRow="1" outlineLevelCol="2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.28515625" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
-[...31 lines deleted...]
-    <col min="35" max="35" width="9.140625" style="3"/>
+    <col min="1" max="1" width="17.28515625" style="4" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="2" max="2" width="24.28515625" style="4" customWidth="1" collapsed="1"/>
+    <col min="3" max="3" width="19.28515625" style="4" customWidth="1" outlineLevel="1"/>
+    <col min="4" max="5" width="18" style="4" customWidth="1"/>
+    <col min="6" max="6" width="9.5703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="28" style="4" customWidth="1" outlineLevel="1"/>
+    <col min="8" max="8" width="16.85546875" style="4" customWidth="1" outlineLevel="1"/>
+    <col min="9" max="9" width="31.140625" style="4" customWidth="1" outlineLevel="1"/>
+    <col min="10" max="10" width="13.42578125" style="4" customWidth="1"/>
+    <col min="11" max="11" width="10.85546875" style="4" customWidth="1" outlineLevel="1"/>
+    <col min="12" max="12" width="15" style="4" customWidth="1"/>
+    <col min="13" max="13" width="15.85546875" style="4" customWidth="1"/>
+    <col min="14" max="14" width="16.85546875" style="4" customWidth="1" outlineLevel="1"/>
+    <col min="15" max="15" width="10.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="34.28515625" style="4" customWidth="1"/>
+    <col min="17" max="17" width="28.28515625" style="4" customWidth="1" outlineLevel="1"/>
+    <col min="18" max="18" width="9.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="14.7109375" style="4" customWidth="1"/>
+    <col min="20" max="20" width="13.5703125" style="75" customWidth="1"/>
+    <col min="21" max="21" width="8.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="16.28515625" style="74" customWidth="1" outlineLevel="1"/>
+    <col min="23" max="23" width="8.7109375" style="4" customWidth="1" outlineLevel="1"/>
+    <col min="24" max="24" width="16" style="74" customWidth="1" outlineLevel="1"/>
+    <col min="25" max="25" width="8.7109375" style="4" customWidth="1" outlineLevel="1"/>
+    <col min="26" max="26" width="8.85546875" style="74" customWidth="1"/>
+    <col min="27" max="27" width="11.42578125" style="4" customWidth="1"/>
+    <col min="28" max="28" width="12.28515625" style="4" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="29" max="30" width="12.28515625" style="4" hidden="1" customWidth="1" outlineLevel="2"/>
+    <col min="31" max="31" width="14.42578125" style="4" hidden="1" customWidth="1" outlineLevel="2"/>
+    <col min="32" max="32" width="15.7109375" style="4" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
+    <col min="33" max="33" width="15.7109375" style="4" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="34" max="34" width="53.42578125" style="4" customWidth="1" collapsed="1"/>
+    <col min="35" max="35" width="9.140625" style="4" customWidth="1"/>
     <col min="36" max="93" width="31.28515625" style="95" customWidth="1"/>
-    <col min="94" max="16384" width="9.140625" style="3"/>
+    <col min="94" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:93" s="6" customFormat="1" ht="33.75" thickBot="1" x14ac:dyDescent="0.65">
-      <c r="A2" s="113" t="s">
+    <row r="2" spans="1:95" s="7" customFormat="1" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.65">
+      <c r="A2" s="137" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="113"/>
-[...4 lines deleted...]
-      <c r="G2" s="4" t="s">
+      <c r="B2" s="138"/>
+      <c r="C2" s="138"/>
+      <c r="D2" s="138"/>
+      <c r="E2" s="138"/>
+      <c r="F2" s="138"/>
+      <c r="G2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="H2" s="5">
+      <c r="H2" s="6">
         <v>45763</v>
       </c>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
       <c r="AD2" s="2"/>
       <c r="AE2" s="2"/>
       <c r="AF2" s="2"/>
       <c r="AG2" s="2"/>
       <c r="AH2" s="2"/>
       <c r="AJ2" s="92"/>
       <c r="AK2" s="92"/>
       <c r="AL2" s="92"/>
       <c r="AM2" s="92"/>
       <c r="AN2" s="92"/>
       <c r="AO2" s="92"/>
       <c r="AP2" s="92"/>
       <c r="AQ2" s="92"/>
       <c r="AR2" s="92"/>
       <c r="AS2" s="92"/>
       <c r="AT2" s="92"/>
       <c r="AU2" s="92"/>
-      <c r="AV2" s="92"/>
-      <c r="AW2" s="92"/>
       <c r="AX2" s="92"/>
       <c r="AY2" s="92"/>
       <c r="AZ2" s="92"/>
       <c r="BA2" s="92"/>
       <c r="BB2" s="92"/>
       <c r="BC2" s="92"/>
       <c r="BD2" s="92"/>
       <c r="BE2" s="92"/>
       <c r="BF2" s="92"/>
       <c r="BG2" s="92"/>
       <c r="BH2" s="92"/>
       <c r="BI2" s="92"/>
       <c r="BJ2" s="92"/>
       <c r="BK2" s="92"/>
       <c r="BL2" s="92"/>
       <c r="BM2" s="92"/>
       <c r="BN2" s="92"/>
       <c r="BO2" s="92"/>
       <c r="BP2" s="92"/>
       <c r="BQ2" s="92"/>
       <c r="BR2" s="92"/>
       <c r="BS2" s="92"/>
       <c r="BT2" s="92"/>
       <c r="BU2" s="92"/>
       <c r="BV2" s="92"/>
       <c r="BW2" s="92"/>
       <c r="BX2" s="92"/>
       <c r="BY2" s="92"/>
       <c r="BZ2" s="92"/>
       <c r="CA2" s="92"/>
       <c r="CB2" s="92"/>
       <c r="CC2" s="92"/>
       <c r="CD2" s="92"/>
       <c r="CE2" s="92"/>
       <c r="CF2" s="92"/>
       <c r="CG2" s="92"/>
       <c r="CH2" s="92"/>
       <c r="CI2" s="92"/>
       <c r="CJ2" s="92"/>
       <c r="CK2" s="92"/>
       <c r="CL2" s="92"/>
       <c r="CM2" s="92"/>
       <c r="CN2" s="92"/>
       <c r="CO2" s="92"/>
     </row>
-    <row r="3" spans="1:93" s="6" customFormat="1" ht="24.75" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A3" s="114" t="s">
+    <row r="3" spans="1:95" s="7" customFormat="1" ht="24.75" customHeight="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A3" s="110" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="115"/>
-[...5 lines deleted...]
-      <c r="H3" s="116" t="s">
+      <c r="B3" s="111"/>
+      <c r="C3" s="111"/>
+      <c r="D3" s="111"/>
+      <c r="E3" s="111"/>
+      <c r="F3" s="111"/>
+      <c r="G3" s="8"/>
+      <c r="H3" s="143" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="117"/>
-[...16 lines deleted...]
-      <c r="AD3" s="3"/>
+      <c r="I3" s="144"/>
+      <c r="J3" s="144"/>
+      <c r="K3" s="144"/>
+      <c r="L3" s="144"/>
+      <c r="M3" s="144"/>
+      <c r="N3" s="145"/>
+      <c r="O3" s="9"/>
+      <c r="P3" s="10"/>
+      <c r="Q3" s="10"/>
+      <c r="R3" s="10"/>
+      <c r="S3" s="10"/>
+      <c r="T3" s="11"/>
+      <c r="U3" s="10"/>
+      <c r="V3" s="10"/>
+      <c r="W3" s="10"/>
+      <c r="X3" s="10"/>
+      <c r="Y3" s="12"/>
+      <c r="AD3" s="4"/>
       <c r="AJ3" s="92"/>
       <c r="AK3" s="92"/>
       <c r="AL3" s="92"/>
       <c r="AM3" s="92"/>
       <c r="AN3" s="92"/>
       <c r="AO3" s="92"/>
       <c r="AP3" s="92"/>
       <c r="AQ3" s="92"/>
       <c r="AR3" s="92"/>
       <c r="AS3" s="92"/>
       <c r="AT3" s="92"/>
       <c r="AU3" s="92"/>
-      <c r="AV3" s="92"/>
-      <c r="AW3" s="92"/>
       <c r="AX3" s="92"/>
       <c r="AY3" s="92"/>
       <c r="AZ3" s="92"/>
       <c r="BA3" s="92"/>
       <c r="BB3" s="92"/>
       <c r="BC3" s="92"/>
       <c r="BD3" s="92"/>
       <c r="BE3" s="92"/>
       <c r="BF3" s="92"/>
       <c r="BG3" s="92"/>
       <c r="BH3" s="92"/>
       <c r="BI3" s="92"/>
       <c r="BJ3" s="92"/>
       <c r="BK3" s="92"/>
       <c r="BL3" s="92"/>
       <c r="BM3" s="92"/>
       <c r="BN3" s="92"/>
       <c r="BO3" s="92"/>
       <c r="BP3" s="92"/>
       <c r="BQ3" s="92"/>
       <c r="BR3" s="92"/>
       <c r="BS3" s="92"/>
       <c r="BT3" s="92"/>
       <c r="BU3" s="92"/>
       <c r="BV3" s="92"/>
       <c r="BW3" s="92"/>
       <c r="BX3" s="92"/>
       <c r="BY3" s="92"/>
       <c r="BZ3" s="92"/>
       <c r="CA3" s="92"/>
       <c r="CB3" s="92"/>
       <c r="CC3" s="92"/>
       <c r="CD3" s="92"/>
       <c r="CE3" s="92"/>
       <c r="CF3" s="92"/>
       <c r="CG3" s="92"/>
       <c r="CH3" s="92"/>
       <c r="CI3" s="92"/>
       <c r="CJ3" s="92"/>
       <c r="CK3" s="92"/>
       <c r="CL3" s="92"/>
       <c r="CM3" s="92"/>
       <c r="CN3" s="92"/>
       <c r="CO3" s="92"/>
     </row>
-    <row r="4" spans="1:93" s="20" customFormat="1" ht="20.25" outlineLevel="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="119" t="s">
+    <row r="4" spans="1:95" s="21" customFormat="1" ht="20.25" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="128" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="120"/>
-[...5 lines deleted...]
-      <c r="H4" s="13" t="s">
+      <c r="B4" s="129"/>
+      <c r="C4" s="122"/>
+      <c r="D4" s="123"/>
+      <c r="E4" s="123"/>
+      <c r="F4" s="123"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="I4" s="14" t="s">
+      <c r="I4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="15" t="s">
+      <c r="J4" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="122" t="s">
+      <c r="K4" s="139" t="s">
         <v>7</v>
       </c>
-      <c r="L4" s="123"/>
-[...12 lines deleted...]
-      <c r="Y4" s="19"/>
+      <c r="L4" s="129"/>
+      <c r="M4" s="129"/>
+      <c r="N4" s="140"/>
+      <c r="O4" s="17"/>
+      <c r="P4" s="17"/>
+      <c r="Q4" s="18"/>
+      <c r="R4" s="18"/>
+      <c r="S4" s="18"/>
+      <c r="T4" s="19"/>
+      <c r="U4" s="18"/>
+      <c r="V4" s="18"/>
+      <c r="W4" s="18"/>
+      <c r="X4" s="18"/>
+      <c r="Y4" s="20"/>
       <c r="AJ4" s="93"/>
       <c r="AK4" s="93"/>
       <c r="AL4" s="93"/>
       <c r="AM4" s="93"/>
       <c r="AN4" s="93"/>
       <c r="AO4" s="93"/>
       <c r="AP4" s="93"/>
       <c r="AQ4" s="93"/>
       <c r="AR4" s="93"/>
       <c r="AS4" s="93"/>
       <c r="AT4" s="93"/>
       <c r="AU4" s="93"/>
-      <c r="AV4" s="93"/>
-      <c r="AW4" s="93"/>
       <c r="AX4" s="93"/>
       <c r="AY4" s="93"/>
       <c r="AZ4" s="93"/>
       <c r="BA4" s="93"/>
       <c r="BB4" s="93"/>
       <c r="BC4" s="93"/>
       <c r="BD4" s="93"/>
       <c r="BE4" s="93"/>
       <c r="BF4" s="93"/>
       <c r="BG4" s="93"/>
       <c r="BH4" s="93"/>
       <c r="BI4" s="93"/>
       <c r="BJ4" s="93"/>
       <c r="BK4" s="93"/>
       <c r="BL4" s="93"/>
       <c r="BM4" s="93"/>
       <c r="BN4" s="93"/>
       <c r="BO4" s="93"/>
       <c r="BP4" s="93"/>
       <c r="BQ4" s="93"/>
       <c r="BR4" s="93"/>
       <c r="BS4" s="93"/>
       <c r="BT4" s="93"/>
       <c r="BU4" s="93"/>
       <c r="BV4" s="93"/>
       <c r="BW4" s="93"/>
       <c r="BX4" s="93"/>
       <c r="BY4" s="93"/>
       <c r="BZ4" s="93"/>
       <c r="CA4" s="93"/>
       <c r="CB4" s="93"/>
       <c r="CC4" s="93"/>
       <c r="CD4" s="93"/>
       <c r="CE4" s="93"/>
       <c r="CF4" s="93"/>
       <c r="CG4" s="93"/>
       <c r="CH4" s="93"/>
       <c r="CI4" s="93"/>
       <c r="CJ4" s="93"/>
       <c r="CK4" s="93"/>
       <c r="CL4" s="93"/>
       <c r="CM4" s="93"/>
       <c r="CN4" s="93"/>
       <c r="CO4" s="93"/>
     </row>
-    <row r="5" spans="1:93" s="20" customFormat="1" ht="20.25" outlineLevel="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="125" t="s">
+    <row r="5" spans="1:95" s="21" customFormat="1" ht="20.25" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="124" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="126"/>
-[...5 lines deleted...]
-      <c r="H5" s="15" t="s">
+      <c r="B5" s="125"/>
+      <c r="C5" s="131"/>
+      <c r="D5" s="132"/>
+      <c r="E5" s="132"/>
+      <c r="F5" s="132"/>
+      <c r="G5" s="22"/>
+      <c r="H5" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="I5" s="14" t="s">
+      <c r="I5" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="J5" s="15" t="s">
+      <c r="J5" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="128" t="s">
+      <c r="K5" s="135" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="129"/>
-[...12 lines deleted...]
-      <c r="Y5" s="19"/>
+      <c r="L5" s="125"/>
+      <c r="M5" s="125"/>
+      <c r="N5" s="136"/>
+      <c r="O5" s="23"/>
+      <c r="P5" s="23"/>
+      <c r="Q5" s="18"/>
+      <c r="R5" s="18"/>
+      <c r="S5" s="18"/>
+      <c r="T5" s="18"/>
+      <c r="U5" s="18"/>
+      <c r="V5" s="18"/>
+      <c r="W5" s="18"/>
+      <c r="X5" s="18"/>
+      <c r="Y5" s="20"/>
       <c r="AJ5" s="93"/>
       <c r="AK5" s="93"/>
       <c r="AL5" s="93"/>
       <c r="AM5" s="93"/>
       <c r="AN5" s="93"/>
       <c r="AO5" s="93"/>
       <c r="AP5" s="93"/>
       <c r="AQ5" s="93"/>
       <c r="AR5" s="93"/>
       <c r="AS5" s="93"/>
       <c r="AT5" s="93"/>
       <c r="AU5" s="93"/>
-      <c r="AV5" s="93"/>
-      <c r="AW5" s="93"/>
       <c r="AX5" s="93"/>
       <c r="AY5" s="93"/>
       <c r="AZ5" s="93"/>
       <c r="BA5" s="93"/>
       <c r="BB5" s="93"/>
       <c r="BC5" s="93"/>
       <c r="BD5" s="93"/>
       <c r="BE5" s="93"/>
       <c r="BF5" s="93"/>
       <c r="BG5" s="93"/>
       <c r="BH5" s="93"/>
       <c r="BI5" s="93"/>
       <c r="BJ5" s="93"/>
       <c r="BK5" s="93"/>
       <c r="BL5" s="93"/>
       <c r="BM5" s="93"/>
       <c r="BN5" s="93"/>
       <c r="BO5" s="93"/>
       <c r="BP5" s="93"/>
       <c r="BQ5" s="93"/>
       <c r="BR5" s="93"/>
       <c r="BS5" s="93"/>
       <c r="BT5" s="93"/>
       <c r="BU5" s="93"/>
       <c r="BV5" s="93"/>
       <c r="BW5" s="93"/>
       <c r="BX5" s="93"/>
       <c r="BY5" s="93"/>
       <c r="BZ5" s="93"/>
       <c r="CA5" s="93"/>
       <c r="CB5" s="93"/>
       <c r="CC5" s="93"/>
       <c r="CD5" s="93"/>
       <c r="CE5" s="93"/>
       <c r="CF5" s="93"/>
       <c r="CG5" s="93"/>
       <c r="CH5" s="93"/>
       <c r="CI5" s="93"/>
       <c r="CJ5" s="93"/>
       <c r="CK5" s="93"/>
       <c r="CL5" s="93"/>
       <c r="CM5" s="93"/>
       <c r="CN5" s="93"/>
       <c r="CO5" s="93"/>
     </row>
-    <row r="6" spans="1:93" s="20" customFormat="1" ht="20.25" outlineLevel="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="125" t="s">
+    <row r="6" spans="1:95" s="21" customFormat="1" ht="20.25" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="124" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="126"/>
-[...5 lines deleted...]
-      <c r="H6" s="15" t="s">
+      <c r="B6" s="125"/>
+      <c r="C6" s="131"/>
+      <c r="D6" s="132"/>
+      <c r="E6" s="132"/>
+      <c r="F6" s="132"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="I6" s="14" t="s">
+      <c r="I6" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="J6" s="15" t="s">
+      <c r="J6" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="K6" s="128" t="s">
+      <c r="K6" s="135" t="s">
         <v>13</v>
       </c>
-      <c r="L6" s="129"/>
-[...12 lines deleted...]
-      <c r="Y6" s="19"/>
+      <c r="L6" s="125"/>
+      <c r="M6" s="125"/>
+      <c r="N6" s="136"/>
+      <c r="O6" s="23"/>
+      <c r="P6" s="23"/>
+      <c r="Q6" s="18"/>
+      <c r="R6" s="18"/>
+      <c r="S6" s="18"/>
+      <c r="T6" s="18"/>
+      <c r="U6" s="18"/>
+      <c r="V6" s="18"/>
+      <c r="W6" s="18"/>
+      <c r="X6" s="18"/>
+      <c r="Y6" s="20"/>
       <c r="AJ6" s="93"/>
       <c r="AK6" s="93"/>
       <c r="AL6" s="93"/>
       <c r="AM6" s="93"/>
       <c r="AN6" s="93"/>
       <c r="AO6" s="93"/>
       <c r="AP6" s="93"/>
       <c r="AQ6" s="93"/>
       <c r="AR6" s="93"/>
       <c r="AS6" s="93"/>
       <c r="AT6" s="93"/>
       <c r="AU6" s="93"/>
-      <c r="AV6" s="93"/>
-      <c r="AW6" s="93"/>
       <c r="AX6" s="93"/>
       <c r="AY6" s="93"/>
       <c r="AZ6" s="93"/>
       <c r="BA6" s="93"/>
       <c r="BB6" s="93"/>
       <c r="BC6" s="93"/>
       <c r="BD6" s="93"/>
       <c r="BE6" s="93"/>
       <c r="BF6" s="93"/>
       <c r="BG6" s="93"/>
       <c r="BH6" s="93"/>
       <c r="BI6" s="93"/>
       <c r="BJ6" s="93"/>
       <c r="BK6" s="93"/>
       <c r="BL6" s="93"/>
       <c r="BM6" s="93"/>
       <c r="BN6" s="93"/>
       <c r="BO6" s="93"/>
       <c r="BP6" s="93"/>
       <c r="BQ6" s="93"/>
       <c r="BR6" s="93"/>
       <c r="BS6" s="93"/>
       <c r="BT6" s="93"/>
       <c r="BU6" s="93"/>
       <c r="BV6" s="93"/>
       <c r="BW6" s="93"/>
       <c r="BX6" s="93"/>
       <c r="BY6" s="93"/>
       <c r="BZ6" s="93"/>
       <c r="CA6" s="93"/>
       <c r="CB6" s="93"/>
       <c r="CC6" s="93"/>
       <c r="CD6" s="93"/>
       <c r="CE6" s="93"/>
       <c r="CF6" s="93"/>
       <c r="CG6" s="93"/>
       <c r="CH6" s="93"/>
       <c r="CI6" s="93"/>
       <c r="CJ6" s="93"/>
       <c r="CK6" s="93"/>
       <c r="CL6" s="93"/>
       <c r="CM6" s="93"/>
       <c r="CN6" s="93"/>
       <c r="CO6" s="93"/>
     </row>
-    <row r="7" spans="1:93" s="20" customFormat="1" ht="20.25" outlineLevel="1" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="J7" s="15" t="s">
+    <row r="7" spans="1:95" s="21" customFormat="1" ht="20.25" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="141"/>
+      <c r="B7" s="125"/>
+      <c r="C7" s="25"/>
+      <c r="D7" s="26"/>
+      <c r="E7" s="26"/>
+      <c r="F7" s="27"/>
+      <c r="G7" s="24"/>
+      <c r="H7" s="16"/>
+      <c r="I7" s="15"/>
+      <c r="J7" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="K7" s="128" t="s">
+      <c r="K7" s="135" t="s">
         <v>14</v>
       </c>
-      <c r="L7" s="129"/>
-[...12 lines deleted...]
-      <c r="Y7" s="19"/>
+      <c r="L7" s="125"/>
+      <c r="M7" s="125"/>
+      <c r="N7" s="136"/>
+      <c r="O7" s="26"/>
+      <c r="P7" s="26"/>
+      <c r="Q7" s="18"/>
+      <c r="R7" s="18"/>
+      <c r="S7" s="18"/>
+      <c r="T7" s="18"/>
+      <c r="U7" s="18"/>
+      <c r="V7" s="18"/>
+      <c r="W7" s="18"/>
+      <c r="X7" s="18"/>
+      <c r="Y7" s="20"/>
       <c r="AJ7" s="93"/>
       <c r="AK7" s="93"/>
       <c r="AL7" s="93"/>
       <c r="AM7" s="93"/>
       <c r="AN7" s="93"/>
       <c r="AO7" s="93"/>
       <c r="AP7" s="93"/>
       <c r="AQ7" s="93"/>
       <c r="AR7" s="93"/>
       <c r="AS7" s="93"/>
       <c r="AT7" s="93"/>
       <c r="AU7" s="93"/>
-      <c r="AV7" s="93"/>
-      <c r="AW7" s="93"/>
       <c r="AX7" s="93"/>
       <c r="AY7" s="93"/>
       <c r="AZ7" s="93"/>
       <c r="BA7" s="93"/>
       <c r="BB7" s="93"/>
       <c r="BC7" s="93"/>
       <c r="BD7" s="93"/>
       <c r="BE7" s="93"/>
       <c r="BF7" s="93"/>
       <c r="BG7" s="93"/>
       <c r="BH7" s="93"/>
       <c r="BI7" s="93"/>
       <c r="BJ7" s="93"/>
       <c r="BK7" s="93"/>
       <c r="BL7" s="93"/>
       <c r="BM7" s="93"/>
       <c r="BN7" s="93"/>
       <c r="BO7" s="93"/>
       <c r="BP7" s="93"/>
       <c r="BQ7" s="93"/>
       <c r="BR7" s="93"/>
       <c r="BS7" s="93"/>
       <c r="BT7" s="93"/>
       <c r="BU7" s="93"/>
       <c r="BV7" s="93"/>
       <c r="BW7" s="93"/>
       <c r="BX7" s="93"/>
       <c r="BY7" s="93"/>
       <c r="BZ7" s="93"/>
       <c r="CA7" s="93"/>
       <c r="CB7" s="93"/>
       <c r="CC7" s="93"/>
       <c r="CD7" s="93"/>
       <c r="CE7" s="93"/>
       <c r="CF7" s="93"/>
       <c r="CG7" s="93"/>
       <c r="CH7" s="93"/>
       <c r="CI7" s="93"/>
       <c r="CJ7" s="93"/>
       <c r="CK7" s="93"/>
       <c r="CL7" s="93"/>
       <c r="CM7" s="93"/>
       <c r="CN7" s="93"/>
       <c r="CO7" s="93"/>
     </row>
-    <row r="8" spans="1:93" s="6" customFormat="1" ht="21" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="114" t="s">
+    <row r="8" spans="1:95" s="7" customFormat="1" ht="21" customHeight="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="110" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="115"/>
-[...7 lines deleted...]
-      <c r="J8" s="15" t="s">
+      <c r="B8" s="111"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="111"/>
+      <c r="E8" s="111"/>
+      <c r="F8" s="111"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="15"/>
+      <c r="J8" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="K8" s="128" t="s">
+      <c r="K8" s="135" t="s">
         <v>16</v>
       </c>
-      <c r="L8" s="129"/>
-[...12 lines deleted...]
-      <c r="Y8" s="30"/>
+      <c r="L8" s="125"/>
+      <c r="M8" s="125"/>
+      <c r="N8" s="136"/>
+      <c r="O8" s="29"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="29"/>
+      <c r="R8" s="29"/>
+      <c r="S8" s="29"/>
+      <c r="T8" s="30"/>
+      <c r="U8" s="29"/>
+      <c r="V8" s="29"/>
+      <c r="W8" s="29"/>
+      <c r="X8" s="29"/>
+      <c r="Y8" s="31"/>
       <c r="AJ8" s="92"/>
       <c r="AK8" s="92"/>
       <c r="AL8" s="92"/>
       <c r="AM8" s="92"/>
       <c r="AN8" s="92"/>
       <c r="AO8" s="92"/>
       <c r="AP8" s="92"/>
       <c r="AQ8" s="92"/>
       <c r="AR8" s="92"/>
       <c r="AS8" s="92"/>
       <c r="AT8" s="92"/>
       <c r="AU8" s="92"/>
-      <c r="AV8" s="92"/>
-      <c r="AW8" s="92"/>
       <c r="AX8" s="92"/>
       <c r="AY8" s="92"/>
       <c r="AZ8" s="92"/>
       <c r="BA8" s="92"/>
       <c r="BB8" s="92"/>
       <c r="BC8" s="92"/>
       <c r="BD8" s="92"/>
       <c r="BE8" s="92"/>
       <c r="BF8" s="92"/>
       <c r="BG8" s="92"/>
       <c r="BH8" s="92"/>
       <c r="BI8" s="92"/>
       <c r="BJ8" s="92"/>
       <c r="BK8" s="92"/>
       <c r="BL8" s="92"/>
       <c r="BM8" s="92"/>
       <c r="BN8" s="92"/>
       <c r="BO8" s="92"/>
       <c r="BP8" s="92"/>
       <c r="BQ8" s="92"/>
       <c r="BR8" s="92"/>
       <c r="BS8" s="92"/>
       <c r="BT8" s="92"/>
       <c r="BU8" s="92"/>
       <c r="BV8" s="92"/>
       <c r="BW8" s="92"/>
       <c r="BX8" s="92"/>
       <c r="BY8" s="92"/>
       <c r="BZ8" s="92"/>
       <c r="CA8" s="92"/>
       <c r="CB8" s="92"/>
       <c r="CC8" s="92"/>
       <c r="CD8" s="92"/>
       <c r="CE8" s="92"/>
       <c r="CF8" s="92"/>
       <c r="CG8" s="92"/>
       <c r="CH8" s="92"/>
       <c r="CI8" s="92"/>
       <c r="CJ8" s="92"/>
       <c r="CK8" s="92"/>
       <c r="CL8" s="92"/>
       <c r="CM8" s="92"/>
       <c r="CN8" s="92"/>
       <c r="CO8" s="92"/>
     </row>
-    <row r="9" spans="1:93" s="36" customFormat="1" ht="19.5" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A9" s="125" t="s">
+    <row r="9" spans="1:95" s="37" customFormat="1" ht="19.5" customHeight="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="124" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="126"/>
-[...5 lines deleted...]
-      <c r="H9" s="15" t="s">
+      <c r="B9" s="125"/>
+      <c r="C9" s="130"/>
+      <c r="D9" s="123"/>
+      <c r="E9" s="123"/>
+      <c r="F9" s="123"/>
+      <c r="G9" s="32"/>
+      <c r="H9" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="I9" s="83" t="s">
+      <c r="I9" s="84" t="s">
         <v>18</v>
       </c>
-      <c r="J9" s="15" t="s">
+      <c r="J9" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="K9" s="136" t="s">
+      <c r="K9" s="133" t="s">
         <v>19</v>
       </c>
-      <c r="L9" s="137"/>
-[...12 lines deleted...]
-      <c r="Y9" s="35"/>
+      <c r="L9" s="111"/>
+      <c r="M9" s="111"/>
+      <c r="N9" s="134"/>
+      <c r="O9" s="33"/>
+      <c r="P9" s="33"/>
+      <c r="Q9" s="34"/>
+      <c r="R9" s="34"/>
+      <c r="S9" s="34"/>
+      <c r="T9" s="35"/>
+      <c r="U9" s="34"/>
+      <c r="V9" s="34"/>
+      <c r="W9" s="34"/>
+      <c r="X9" s="34"/>
+      <c r="Y9" s="36"/>
       <c r="AJ9" s="94"/>
       <c r="AK9" s="94"/>
       <c r="AL9" s="94"/>
       <c r="AM9" s="94"/>
       <c r="AN9" s="94"/>
       <c r="AO9" s="94"/>
       <c r="AP9" s="94"/>
       <c r="AQ9" s="94"/>
       <c r="AR9" s="94"/>
       <c r="AS9" s="94"/>
       <c r="AT9" s="94"/>
       <c r="AU9" s="94"/>
-      <c r="AV9" s="94"/>
-      <c r="AW9" s="94"/>
       <c r="AX9" s="94"/>
       <c r="AY9" s="94"/>
       <c r="AZ9" s="94"/>
       <c r="BA9" s="94"/>
       <c r="BB9" s="94"/>
       <c r="BC9" s="94"/>
       <c r="BD9" s="94"/>
       <c r="BE9" s="94"/>
       <c r="BF9" s="94"/>
       <c r="BG9" s="94"/>
       <c r="BH9" s="94"/>
       <c r="BI9" s="94"/>
       <c r="BJ9" s="94"/>
       <c r="BK9" s="94"/>
       <c r="BL9" s="94"/>
       <c r="BM9" s="94"/>
       <c r="BN9" s="94"/>
       <c r="BO9" s="94"/>
       <c r="BP9" s="94"/>
       <c r="BQ9" s="94"/>
       <c r="BR9" s="94"/>
       <c r="BS9" s="94"/>
       <c r="BT9" s="94"/>
       <c r="BU9" s="94"/>
       <c r="BV9" s="94"/>
       <c r="BW9" s="94"/>
       <c r="BX9" s="94"/>
       <c r="BY9" s="94"/>
       <c r="BZ9" s="94"/>
       <c r="CA9" s="94"/>
       <c r="CB9" s="94"/>
       <c r="CC9" s="94"/>
       <c r="CD9" s="94"/>
       <c r="CE9" s="94"/>
       <c r="CF9" s="94"/>
       <c r="CG9" s="94"/>
       <c r="CH9" s="94"/>
       <c r="CI9" s="94"/>
       <c r="CJ9" s="94"/>
       <c r="CK9" s="94"/>
       <c r="CL9" s="94"/>
       <c r="CM9" s="94"/>
       <c r="CN9" s="94"/>
       <c r="CO9" s="94"/>
     </row>
-    <row r="10" spans="1:93" ht="18.75" outlineLevel="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="H10" s="141" t="s">
+    <row r="10" spans="1:95" ht="18.75" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+      <c r="G10" s="38"/>
+      <c r="H10" s="142" t="s">
         <v>20</v>
       </c>
-      <c r="I10" s="141"/>
-[...1 lines deleted...]
-      <c r="K10" s="142" t="s">
+      <c r="I10" s="123"/>
+      <c r="J10" s="123"/>
+      <c r="K10" s="126" t="s">
         <v>21</v>
       </c>
-      <c r="L10" s="142"/>
-[...18 lines deleted...]
-      <c r="AJ11" s="1" t="s">
+      <c r="L10" s="123"/>
+      <c r="M10" s="123"/>
+      <c r="N10" s="127"/>
+      <c r="O10" s="39"/>
+      <c r="P10" s="33"/>
+      <c r="Q10" s="34"/>
+      <c r="R10" s="34"/>
+      <c r="S10" s="34"/>
+      <c r="T10" s="40"/>
+      <c r="V10" s="4"/>
+      <c r="X10" s="4"/>
+      <c r="Z10" s="4"/>
+    </row>
+    <row r="11" spans="1:95" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N11" s="41"/>
+      <c r="T11" s="40"/>
+      <c r="V11" s="4"/>
+      <c r="X11" s="4"/>
+      <c r="Z11" s="4"/>
+      <c r="AJ11" s="117" t="s">
+        <v>22</v>
+      </c>
+      <c r="AK11" s="118"/>
+      <c r="AL11" s="118"/>
+      <c r="AM11" s="118"/>
+      <c r="AN11" s="118"/>
+      <c r="AO11" s="118"/>
+      <c r="AP11" s="118"/>
+      <c r="AQ11" s="118"/>
+      <c r="AR11" s="118"/>
+      <c r="AS11" s="118"/>
+      <c r="AT11" s="118"/>
+      <c r="AU11" s="118"/>
+      <c r="AV11" s="118"/>
+      <c r="AW11" s="118"/>
+      <c r="AX11" s="118"/>
+      <c r="AY11" s="118"/>
+      <c r="AZ11" s="118"/>
+      <c r="BA11" s="118"/>
+      <c r="BB11" s="118"/>
+      <c r="BC11" s="118"/>
+      <c r="BD11" s="118"/>
+      <c r="BE11" s="118"/>
+      <c r="BF11" s="118"/>
+      <c r="BG11" s="118"/>
+      <c r="BH11" s="118"/>
+      <c r="BI11" s="118"/>
+      <c r="BJ11" s="118"/>
+      <c r="BK11" s="118"/>
+      <c r="BL11" s="118"/>
+      <c r="BM11" s="118"/>
+      <c r="BN11" s="118"/>
+      <c r="BO11" s="118"/>
+      <c r="BP11" s="118"/>
+      <c r="BQ11" s="118"/>
+      <c r="BR11" s="118"/>
+      <c r="BS11" s="118"/>
+      <c r="BT11" s="118"/>
+      <c r="BU11" s="118"/>
+      <c r="BV11" s="118"/>
+      <c r="BW11" s="118"/>
+      <c r="BX11" s="118"/>
+      <c r="BY11" s="118"/>
+      <c r="BZ11" s="118"/>
+      <c r="CA11" s="118"/>
+      <c r="CB11" s="118"/>
+      <c r="CC11" s="118"/>
+      <c r="CD11" s="118"/>
+      <c r="CE11" s="118"/>
+      <c r="CF11" s="118"/>
+      <c r="CG11" s="118"/>
+      <c r="CH11" s="118"/>
+      <c r="CI11" s="118"/>
+      <c r="CJ11" s="118"/>
+      <c r="CK11" s="119"/>
+      <c r="CL11" s="118"/>
+      <c r="CM11" s="118"/>
+      <c r="CN11" s="118"/>
+      <c r="CO11" s="118"/>
+    </row>
+    <row r="12" spans="1:95" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="42"/>
+      <c r="B12" s="43"/>
+      <c r="C12" s="42"/>
+      <c r="D12" s="108" t="s">
+        <v>23</v>
+      </c>
+      <c r="E12" s="109"/>
+      <c r="F12" s="109"/>
+      <c r="G12" s="108" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="109"/>
+      <c r="I12" s="109"/>
+      <c r="J12" s="114" t="s">
+        <v>25</v>
+      </c>
+      <c r="K12" s="109"/>
+      <c r="L12" s="115"/>
+      <c r="M12" s="114" t="s">
+        <v>26</v>
+      </c>
+      <c r="N12" s="109"/>
+      <c r="O12" s="109"/>
+      <c r="P12" s="109"/>
+      <c r="Q12" s="109"/>
+      <c r="R12" s="109"/>
+      <c r="S12" s="115"/>
+      <c r="T12" s="108" t="s">
+        <v>27</v>
+      </c>
+      <c r="U12" s="109"/>
+      <c r="V12" s="109"/>
+      <c r="W12" s="109"/>
+      <c r="X12" s="109"/>
+      <c r="Y12" s="109"/>
+      <c r="Z12" s="114" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA12" s="115"/>
+      <c r="AB12" s="120" t="s">
+        <v>29</v>
+      </c>
+      <c r="AC12" s="109"/>
+      <c r="AD12" s="109"/>
+      <c r="AE12" s="109"/>
+      <c r="AF12" s="109"/>
+      <c r="AG12" s="109"/>
+      <c r="AH12" s="44"/>
+      <c r="AJ12" s="112" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK12" s="1"/>
+      <c r="AL12" s="1"/>
+      <c r="AM12" s="1"/>
+      <c r="AN12" s="1"/>
+      <c r="AO12" s="1"/>
+      <c r="AP12" s="113"/>
+      <c r="AQ12" s="116" t="s">
+        <v>31</v>
+      </c>
+      <c r="AR12" s="1"/>
+      <c r="AS12" s="1"/>
+      <c r="AT12" s="112"/>
+      <c r="AU12" s="1"/>
+      <c r="AV12" s="1"/>
+      <c r="AW12" s="113"/>
+      <c r="AX12" s="121"/>
+      <c r="AY12" s="121"/>
+      <c r="AZ12" s="121"/>
+      <c r="BA12" s="121"/>
+      <c r="BB12" s="121"/>
+      <c r="BC12" s="121"/>
+      <c r="BD12" s="121"/>
+      <c r="BE12" s="121"/>
+      <c r="BF12" s="1"/>
+      <c r="BG12" s="1"/>
+      <c r="BH12" s="1"/>
+      <c r="BI12" s="1"/>
+      <c r="BJ12" s="1"/>
+      <c r="BK12" s="1"/>
+      <c r="BL12" s="1"/>
+      <c r="BM12" s="1"/>
+      <c r="BN12" s="1"/>
+      <c r="BO12" s="1"/>
+      <c r="BP12" s="1"/>
+      <c r="BQ12" s="1"/>
+      <c r="BR12" s="1"/>
+      <c r="BS12" s="1"/>
+      <c r="BT12" s="1"/>
+      <c r="BU12" s="1"/>
+      <c r="BV12" s="1"/>
+      <c r="BW12" s="1"/>
+      <c r="BX12" s="1"/>
+      <c r="BY12" s="1"/>
+      <c r="BZ12" s="1"/>
+      <c r="CA12" s="1"/>
+      <c r="CB12" s="1"/>
+      <c r="CC12" s="1"/>
+      <c r="CD12" s="3"/>
+      <c r="CE12" s="98"/>
+      <c r="CF12" s="86"/>
+      <c r="CG12" s="86"/>
+      <c r="CH12" s="86"/>
+      <c r="CI12" s="86"/>
+      <c r="CJ12" s="86"/>
+      <c r="CK12" s="107"/>
+      <c r="CL12" s="105"/>
+      <c r="CM12" s="105"/>
+      <c r="CN12" s="105"/>
+      <c r="CO12" s="105"/>
+    </row>
+    <row r="13" spans="1:95" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="D13" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="G13" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="H13" s="50" t="s">
+        <v>94</v>
+      </c>
+      <c r="I13" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="J13" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="K13" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="L13" s="47" t="s">
+        <v>41</v>
+      </c>
+      <c r="M13" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="N13" s="50" t="s">
+        <v>43</v>
+      </c>
+      <c r="O13" s="50" t="s">
+        <v>44</v>
+      </c>
+      <c r="P13" s="48" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q13" s="51" t="s">
+        <v>46</v>
+      </c>
+      <c r="R13" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="S13" s="51" t="s">
+        <v>48</v>
+      </c>
+      <c r="T13" s="52" t="s">
+        <v>49</v>
+      </c>
+      <c r="U13" s="53" t="s">
+        <v>50</v>
+      </c>
+      <c r="V13" s="54" t="s">
+        <v>51</v>
+      </c>
+      <c r="W13" s="51" t="s">
+        <v>52</v>
+      </c>
+      <c r="X13" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y13" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z13" s="56" t="s">
+        <v>55</v>
+      </c>
+      <c r="AA13" s="47" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB13" s="57" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC13" s="58" t="s">
+        <v>58</v>
+      </c>
+      <c r="AD13" s="59" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE13" s="59" t="s">
+        <v>60</v>
+      </c>
+      <c r="AF13" s="59" t="s">
+        <v>61</v>
+      </c>
+      <c r="AG13" s="60" t="s">
+        <v>62</v>
+      </c>
+      <c r="AH13" s="46" t="s">
         <v>63</v>
       </c>
-      <c r="AK11" s="1"/>
-[...106 lines deleted...]
-      <c r="AJ12" s="98" t="s">
+      <c r="AJ13" s="87" t="s">
         <v>64</v>
       </c>
-      <c r="AK12" s="99"/>
-[...5 lines deleted...]
-      <c r="AQ12" s="98" t="s">
+      <c r="AK13" s="88" t="s">
         <v>65</v>
       </c>
-      <c r="AR12" s="99"/>
-[...1 lines deleted...]
-      <c r="AT12" s="98" t="s">
+      <c r="AL13" s="88" t="s">
         <v>66</v>
       </c>
-      <c r="AU12" s="99"/>
-[...2 lines deleted...]
-      <c r="AX12" s="101" t="s">
+      <c r="AM13" s="88" t="s">
         <v>67</v>
       </c>
-      <c r="AY12" s="102"/>
-[...6 lines deleted...]
-      <c r="BF12" s="104" t="s">
+      <c r="AN13" s="88" t="s">
         <v>68</v>
       </c>
-      <c r="BG12" s="105"/>
-[...6 lines deleted...]
-      <c r="BN12" s="107" t="s">
+      <c r="AO13" s="88" t="s">
         <v>69</v>
       </c>
-      <c r="BO12" s="108"/>
-[...6 lines deleted...]
-      <c r="BV12" s="110" t="s">
+      <c r="AP13" s="89" t="s">
         <v>70</v>
       </c>
-      <c r="BW12" s="111"/>
-[...122 lines deleted...]
-      <c r="AJ13" s="86" t="s">
+      <c r="AQ13" s="87" t="s">
         <v>71</v>
       </c>
-      <c r="AK13" s="87" t="s">
+      <c r="AR13" s="88" t="s">
         <v>72</v>
       </c>
-      <c r="AL13" s="87" t="s">
+      <c r="AS13" s="89" t="s">
         <v>73</v>
       </c>
-      <c r="AM13" s="87" t="s">
+      <c r="AT13" s="87" t="s">
         <v>74</v>
       </c>
-      <c r="AN13" s="87" t="s">
+      <c r="AU13" s="87" t="s">
         <v>75</v>
       </c>
-      <c r="AO13" s="87" t="s">
+      <c r="AV13" s="106"/>
+      <c r="AW13" s="87" t="s">
         <v>76</v>
       </c>
-      <c r="AP13" s="88" t="s">
+      <c r="AX13" s="88" t="s">
         <v>77</v>
       </c>
-      <c r="AQ13" s="86" t="s">
+      <c r="AY13" s="88" t="s">
         <v>78</v>
       </c>
-      <c r="AR13" s="87" t="s">
+      <c r="AZ13" s="88" t="s">
         <v>79</v>
       </c>
-      <c r="AS13" s="88" t="s">
+      <c r="BA13" s="88" t="s">
         <v>80</v>
       </c>
-      <c r="AT13" s="86" t="s">
+      <c r="BB13" s="88" t="s">
         <v>81</v>
       </c>
-      <c r="AU13" s="86" t="s">
+      <c r="BC13" s="88" t="s">
         <v>82</v>
       </c>
-      <c r="AV13" s="87" t="s">
+      <c r="BD13" s="89" t="s">
         <v>83</v>
       </c>
-      <c r="AW13" s="87" t="s">
+      <c r="BE13" s="87" t="s">
         <v>84</v>
       </c>
-      <c r="AX13" s="86" t="s">
-[...2 lines deleted...]
-      <c r="AY13" s="87" t="s">
+      <c r="BF13" s="88" t="s">
+        <v>77</v>
+      </c>
+      <c r="BG13" s="88" t="s">
+        <v>78</v>
+      </c>
+      <c r="BH13" s="88" t="s">
+        <v>79</v>
+      </c>
+      <c r="BI13" s="88" t="s">
+        <v>80</v>
+      </c>
+      <c r="BJ13" s="88" t="s">
+        <v>81</v>
+      </c>
+      <c r="BK13" s="88" t="s">
+        <v>82</v>
+      </c>
+      <c r="BL13" s="89" t="s">
+        <v>83</v>
+      </c>
+      <c r="BM13" s="87" t="s">
         <v>85</v>
       </c>
-      <c r="AZ13" s="87" t="s">
+      <c r="BN13" s="88" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO13" s="88" t="s">
+        <v>78</v>
+      </c>
+      <c r="BP13" s="88" t="s">
+        <v>79</v>
+      </c>
+      <c r="BQ13" s="88" t="s">
+        <v>80</v>
+      </c>
+      <c r="BR13" s="88" t="s">
+        <v>81</v>
+      </c>
+      <c r="BS13" s="88" t="s">
+        <v>82</v>
+      </c>
+      <c r="BT13" s="89" t="s">
+        <v>83</v>
+      </c>
+      <c r="BU13" s="87" t="s">
         <v>86</v>
       </c>
-      <c r="BA13" s="87" t="s">
+      <c r="BV13" s="88" t="s">
+        <v>77</v>
+      </c>
+      <c r="BW13" s="88" t="s">
+        <v>78</v>
+      </c>
+      <c r="BX13" s="88" t="s">
+        <v>79</v>
+      </c>
+      <c r="BY13" s="88" t="s">
+        <v>80</v>
+      </c>
+      <c r="BZ13" s="88" t="s">
+        <v>81</v>
+      </c>
+      <c r="CA13" s="88" t="s">
+        <v>82</v>
+      </c>
+      <c r="CB13" s="88" t="s">
+        <v>83</v>
+      </c>
+      <c r="CC13" s="89" t="s">
         <v>87</v>
       </c>
-      <c r="BB13" s="87" t="s">
+      <c r="CD13" s="88" t="s">
         <v>88</v>
       </c>
-      <c r="BC13" s="87" t="s">
+      <c r="CE13" s="88" t="s">
         <v>89</v>
       </c>
-      <c r="BD13" s="87" t="s">
+      <c r="CF13" s="88" t="s">
         <v>90</v>
       </c>
-      <c r="BE13" s="88" t="s">
+      <c r="CG13" s="88" t="s">
         <v>91</v>
       </c>
-      <c r="BF13" s="86" t="s">
-[...71 lines deleted...]
-      <c r="CD13" s="88" t="s">
+      <c r="CH13" s="88" t="s">
+        <v>95</v>
+      </c>
+      <c r="CI13" s="88" t="s">
+        <v>96</v>
+      </c>
+      <c r="CJ13" s="88" t="s">
         <v>92</v>
       </c>
-      <c r="CE13" s="89" t="s">
-[...35 lines deleted...]
-        <f>CONCATENATE("Case ",$C$9)</f>
+      <c r="CK13" s="102"/>
+      <c r="CL13" s="102"/>
+      <c r="CM13" s="103"/>
+      <c r="CN13" s="103"/>
+      <c r="CO13" s="4"/>
+    </row>
+    <row r="14" spans="1:95" x14ac:dyDescent="0.25">
+      <c r="A14" s="85" t="str">
+        <f t="shared" ref="A14:A45" si="0">CONCATENATE("Case ",$C$9)</f>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B14" s="75"/>
-[...31 lines deleted...]
-      <c r="AH14" s="81"/>
+      <c r="B14" s="76"/>
+      <c r="C14" s="77"/>
+      <c r="D14" s="76"/>
+      <c r="E14" s="78"/>
+      <c r="F14" s="61"/>
+      <c r="G14" s="99"/>
+      <c r="H14" s="80"/>
+      <c r="I14" s="77"/>
+      <c r="J14" s="76"/>
+      <c r="K14" s="62"/>
+      <c r="L14" s="63"/>
+      <c r="M14" s="76"/>
+      <c r="N14" s="100"/>
+      <c r="O14" s="100"/>
+      <c r="P14" s="78"/>
+      <c r="Q14" s="81"/>
+      <c r="R14" s="65"/>
+      <c r="S14" s="97"/>
+      <c r="T14" s="67"/>
+      <c r="U14" s="68"/>
+      <c r="V14" s="69"/>
+      <c r="W14" s="68"/>
+      <c r="X14" s="69"/>
+      <c r="Y14" s="68"/>
+      <c r="Z14" s="70"/>
+      <c r="AA14" s="63"/>
+      <c r="AB14" s="71"/>
+      <c r="AC14" s="72"/>
+      <c r="AD14" s="72"/>
+      <c r="AE14" s="72"/>
+      <c r="AF14" s="73"/>
+      <c r="AG14" s="83"/>
+      <c r="AH14" s="82"/>
       <c r="AJ14" s="96"/>
       <c r="AK14" s="96"/>
       <c r="AL14" s="96"/>
       <c r="AM14" s="96"/>
       <c r="AN14" s="96"/>
-      <c r="AO14" s="97"/>
+      <c r="AO14" s="99"/>
       <c r="AP14" s="96"/>
       <c r="AQ14" s="96"/>
       <c r="AR14" s="96"/>
       <c r="AS14" s="96"/>
       <c r="AT14" s="96"/>
       <c r="AU14" s="96"/>
-      <c r="AV14" s="90"/>
-[...16 lines deleted...]
-      <c r="AX14" s="96"/>
+      <c r="AV14" s="96"/>
+      <c r="AW14" s="90"/>
+      <c r="AX14" s="90"/>
       <c r="AY14" s="96"/>
       <c r="AZ14" s="96"/>
       <c r="BA14" s="96"/>
       <c r="BB14" s="96"/>
       <c r="BC14" s="96"/>
       <c r="BD14" s="96"/>
       <c r="BE14" s="96"/>
       <c r="BF14" s="96"/>
       <c r="BG14" s="96"/>
       <c r="BH14" s="96"/>
       <c r="BI14" s="96"/>
       <c r="BJ14" s="96"/>
       <c r="BK14" s="96"/>
       <c r="BL14" s="96"/>
       <c r="BM14" s="96"/>
       <c r="BN14" s="96"/>
       <c r="BO14" s="96"/>
       <c r="BP14" s="96"/>
       <c r="BQ14" s="96"/>
       <c r="BR14" s="96"/>
       <c r="BS14" s="96"/>
       <c r="BT14" s="96"/>
       <c r="BU14" s="96"/>
       <c r="BV14" s="96"/>
       <c r="BW14" s="96"/>
       <c r="BX14" s="96"/>
       <c r="BY14" s="96"/>
       <c r="BZ14" s="96"/>
       <c r="CA14" s="96"/>
       <c r="CB14" s="96"/>
       <c r="CC14" s="96"/>
       <c r="CD14" s="96"/>
       <c r="CE14" s="96"/>
       <c r="CF14" s="96"/>
       <c r="CG14" s="96"/>
       <c r="CH14" s="96"/>
       <c r="CI14" s="96"/>
-      <c r="CJ14" s="96"/>
-[...8 lines deleted...]
-        <f t="shared" ref="A15:A78" si="1">CONCATENATE("Case ",$C$9)</f>
+      <c r="CJ14" s="101"/>
+      <c r="CL14" s="104"/>
+      <c r="CM14" s="104"/>
+      <c r="CN14" s="104"/>
+      <c r="CO14" s="104"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+    </row>
+    <row r="15" spans="1:95" x14ac:dyDescent="0.25">
+      <c r="A15" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B15" s="75"/>
-[...31 lines deleted...]
-      <c r="AH15" s="81"/>
+      <c r="B15" s="76"/>
+      <c r="C15" s="77"/>
+      <c r="D15" s="76"/>
+      <c r="E15" s="78"/>
+      <c r="F15" s="61"/>
+      <c r="G15" s="79"/>
+      <c r="H15" s="80"/>
+      <c r="I15" s="77"/>
+      <c r="J15" s="76"/>
+      <c r="K15" s="62"/>
+      <c r="L15" s="63"/>
+      <c r="M15" s="76"/>
+      <c r="N15" s="78"/>
+      <c r="O15" s="64"/>
+      <c r="P15" s="78"/>
+      <c r="Q15" s="81"/>
+      <c r="R15" s="65"/>
+      <c r="S15" s="66"/>
+      <c r="T15" s="67"/>
+      <c r="U15" s="68"/>
+      <c r="V15" s="69"/>
+      <c r="W15" s="68"/>
+      <c r="X15" s="69"/>
+      <c r="Y15" s="68"/>
+      <c r="Z15" s="70"/>
+      <c r="AA15" s="63"/>
+      <c r="AB15" s="71"/>
+      <c r="AC15" s="72"/>
+      <c r="AD15" s="72"/>
+      <c r="AE15" s="72"/>
+      <c r="AF15" s="73"/>
+      <c r="AG15" s="83"/>
+      <c r="AH15" s="82"/>
       <c r="AJ15" s="96"/>
       <c r="AK15" s="96"/>
       <c r="AL15" s="96"/>
       <c r="AM15" s="96"/>
       <c r="AN15" s="96"/>
       <c r="AO15" s="96"/>
       <c r="AP15" s="96"/>
       <c r="AQ15" s="96"/>
       <c r="AR15" s="96"/>
       <c r="AS15" s="96"/>
       <c r="AT15" s="96"/>
       <c r="AU15" s="96"/>
-      <c r="AV15" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV15" s="96"/>
+      <c r="AW15" s="96"/>
+      <c r="AX15" s="91"/>
+      <c r="AY15" s="90" t="str">
+        <f t="shared" ref="AY15:AY51" si="1">IF(AV15="No",
+CONCATENATE(
+"Pursuant to the Immigration Reform and Control Act (IRCA), the University must verify your employment eligibility within the first three working days of employment. ",
+"As a condition of employment, you must complete an I-9 Form and provide the University with certain documents verifying employment eligibility."
+),
+IF(AV15="Yes",
+CONCATENATE(
+"As a current or former employee at the university, you have already met the provisions of the Immigration Reform and Control Act (IRCA), ",
+"which requires every employee to certify eligibility for employment."
+),
+""
+)
+)</f>
         <v/>
       </c>
-      <c r="AX15" s="96"/>
-      <c r="AY15" s="96"/>
       <c r="AZ15" s="96"/>
       <c r="BA15" s="96"/>
       <c r="BB15" s="96"/>
       <c r="BC15" s="96"/>
       <c r="BD15" s="96"/>
       <c r="BE15" s="96"/>
       <c r="BF15" s="96"/>
       <c r="BG15" s="96"/>
       <c r="BH15" s="96"/>
       <c r="BI15" s="96"/>
       <c r="BJ15" s="96"/>
       <c r="BK15" s="96"/>
       <c r="BL15" s="96"/>
       <c r="BM15" s="96"/>
       <c r="BN15" s="96"/>
       <c r="BO15" s="96"/>
       <c r="BP15" s="96"/>
       <c r="BQ15" s="96"/>
       <c r="BR15" s="96"/>
       <c r="BS15" s="96"/>
       <c r="BT15" s="96"/>
       <c r="BU15" s="96"/>
       <c r="BV15" s="96"/>
       <c r="BW15" s="96"/>
       <c r="BX15" s="96"/>
       <c r="BY15" s="96"/>
       <c r="BZ15" s="96"/>
       <c r="CA15" s="96"/>
       <c r="CB15" s="96"/>
       <c r="CC15" s="96"/>
       <c r="CD15" s="96"/>
       <c r="CE15" s="96"/>
       <c r="CF15" s="96"/>
       <c r="CG15" s="96"/>
       <c r="CH15" s="96"/>
       <c r="CI15" s="96"/>
-      <c r="CJ15" s="96"/>
-[...8 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="CJ15" s="101"/>
+      <c r="CL15" s="104"/>
+      <c r="CM15" s="104"/>
+      <c r="CN15" s="104"/>
+      <c r="CO15" s="104"/>
+    </row>
+    <row r="16" spans="1:95" x14ac:dyDescent="0.25">
+      <c r="A16" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B16" s="75"/>
-[...31 lines deleted...]
-      <c r="AH16" s="81"/>
+      <c r="B16" s="76"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="76"/>
+      <c r="E16" s="78"/>
+      <c r="F16" s="61"/>
+      <c r="G16" s="79"/>
+      <c r="H16" s="80"/>
+      <c r="I16" s="77"/>
+      <c r="J16" s="76"/>
+      <c r="K16" s="62"/>
+      <c r="L16" s="63"/>
+      <c r="M16" s="76"/>
+      <c r="N16" s="78"/>
+      <c r="O16" s="64"/>
+      <c r="P16" s="78"/>
+      <c r="Q16" s="81"/>
+      <c r="R16" s="65"/>
+      <c r="S16" s="66"/>
+      <c r="T16" s="67"/>
+      <c r="U16" s="68"/>
+      <c r="V16" s="69"/>
+      <c r="W16" s="68"/>
+      <c r="X16" s="69"/>
+      <c r="Y16" s="68"/>
+      <c r="Z16" s="70"/>
+      <c r="AA16" s="63"/>
+      <c r="AB16" s="71"/>
+      <c r="AC16" s="72"/>
+      <c r="AD16" s="72"/>
+      <c r="AE16" s="72"/>
+      <c r="AF16" s="73"/>
+      <c r="AG16" s="83"/>
+      <c r="AH16" s="82"/>
       <c r="AJ16" s="96"/>
       <c r="AK16" s="96"/>
       <c r="AL16" s="96"/>
       <c r="AM16" s="96"/>
       <c r="AN16" s="96"/>
       <c r="AO16" s="96"/>
       <c r="AP16" s="96"/>
       <c r="AQ16" s="96"/>
       <c r="AR16" s="96"/>
       <c r="AS16" s="96"/>
       <c r="AT16" s="96"/>
       <c r="AU16" s="96"/>
-      <c r="AV16" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV16" s="96"/>
+      <c r="AW16" s="96"/>
+      <c r="AX16" s="91"/>
+      <c r="AY16" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX16" s="96"/>
-      <c r="AY16" s="96"/>
       <c r="AZ16" s="96"/>
       <c r="BA16" s="96"/>
       <c r="BB16" s="96"/>
       <c r="BC16" s="96"/>
       <c r="BD16" s="96"/>
       <c r="BE16" s="96"/>
       <c r="BF16" s="96"/>
       <c r="BG16" s="96"/>
       <c r="BH16" s="96"/>
       <c r="BI16" s="96"/>
       <c r="BJ16" s="96"/>
       <c r="BK16" s="96"/>
       <c r="BL16" s="96"/>
       <c r="BM16" s="96"/>
       <c r="BN16" s="96"/>
       <c r="BO16" s="96"/>
       <c r="BP16" s="96"/>
       <c r="BQ16" s="96"/>
       <c r="BR16" s="96"/>
       <c r="BS16" s="96"/>
       <c r="BT16" s="96"/>
       <c r="BU16" s="96"/>
       <c r="BV16" s="96"/>
       <c r="BW16" s="96"/>
       <c r="BX16" s="96"/>
       <c r="BY16" s="96"/>
       <c r="BZ16" s="96"/>
       <c r="CA16" s="96"/>
       <c r="CB16" s="96"/>
       <c r="CC16" s="96"/>
       <c r="CD16" s="96"/>
       <c r="CE16" s="96"/>
       <c r="CF16" s="96"/>
       <c r="CG16" s="96"/>
       <c r="CH16" s="96"/>
       <c r="CI16" s="96"/>
-      <c r="CJ16" s="96"/>
-[...4 lines deleted...]
-      <c r="CO16" s="96"/>
+      <c r="CJ16" s="101"/>
+      <c r="CL16" s="104"/>
+      <c r="CM16" s="104"/>
+      <c r="CN16" s="104"/>
+      <c r="CO16" s="104"/>
     </row>
     <row r="17" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A17" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A17" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B17" s="75"/>
-[...31 lines deleted...]
-      <c r="AH17" s="81"/>
+      <c r="B17" s="76"/>
+      <c r="C17" s="77"/>
+      <c r="D17" s="76"/>
+      <c r="E17" s="78"/>
+      <c r="F17" s="61"/>
+      <c r="G17" s="79"/>
+      <c r="H17" s="80"/>
+      <c r="I17" s="77"/>
+      <c r="J17" s="76"/>
+      <c r="K17" s="62"/>
+      <c r="L17" s="63"/>
+      <c r="M17" s="76"/>
+      <c r="N17" s="78"/>
+      <c r="O17" s="64"/>
+      <c r="P17" s="78"/>
+      <c r="Q17" s="81"/>
+      <c r="R17" s="65"/>
+      <c r="S17" s="66"/>
+      <c r="T17" s="67"/>
+      <c r="U17" s="68"/>
+      <c r="V17" s="69"/>
+      <c r="W17" s="68"/>
+      <c r="X17" s="69"/>
+      <c r="Y17" s="68"/>
+      <c r="Z17" s="70"/>
+      <c r="AA17" s="63"/>
+      <c r="AB17" s="71"/>
+      <c r="AC17" s="72"/>
+      <c r="AD17" s="72"/>
+      <c r="AE17" s="72"/>
+      <c r="AF17" s="73"/>
+      <c r="AG17" s="83"/>
+      <c r="AH17" s="82"/>
       <c r="AJ17" s="96"/>
       <c r="AK17" s="96"/>
       <c r="AL17" s="96"/>
       <c r="AM17" s="96"/>
       <c r="AN17" s="96"/>
       <c r="AO17" s="96"/>
       <c r="AP17" s="96"/>
       <c r="AQ17" s="96"/>
       <c r="AR17" s="96"/>
       <c r="AS17" s="96"/>
       <c r="AT17" s="96"/>
       <c r="AU17" s="96"/>
-      <c r="AV17" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV17" s="96"/>
+      <c r="AW17" s="96"/>
+      <c r="AX17" s="91"/>
+      <c r="AY17" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX17" s="96"/>
-      <c r="AY17" s="96"/>
       <c r="AZ17" s="96"/>
       <c r="BA17" s="96"/>
       <c r="BB17" s="96"/>
       <c r="BC17" s="96"/>
       <c r="BD17" s="96"/>
       <c r="BE17" s="96"/>
       <c r="BF17" s="96"/>
       <c r="BG17" s="96"/>
       <c r="BH17" s="96"/>
       <c r="BI17" s="96"/>
       <c r="BJ17" s="96"/>
       <c r="BK17" s="96"/>
       <c r="BL17" s="96"/>
       <c r="BM17" s="96"/>
       <c r="BN17" s="96"/>
       <c r="BO17" s="96"/>
       <c r="BP17" s="96"/>
       <c r="BQ17" s="96"/>
       <c r="BR17" s="96"/>
       <c r="BS17" s="96"/>
       <c r="BT17" s="96"/>
       <c r="BU17" s="96"/>
       <c r="BV17" s="96"/>
       <c r="BW17" s="96"/>
       <c r="BX17" s="96"/>
       <c r="BY17" s="96"/>
       <c r="BZ17" s="96"/>
       <c r="CA17" s="96"/>
       <c r="CB17" s="96"/>
       <c r="CC17" s="96"/>
       <c r="CD17" s="96"/>
       <c r="CE17" s="96"/>
       <c r="CF17" s="96"/>
       <c r="CG17" s="96"/>
       <c r="CH17" s="96"/>
       <c r="CI17" s="96"/>
-      <c r="CJ17" s="96"/>
-[...4 lines deleted...]
-      <c r="CO17" s="96"/>
+      <c r="CJ17" s="101"/>
+      <c r="CL17" s="104"/>
+      <c r="CM17" s="104"/>
+      <c r="CN17" s="104"/>
+      <c r="CO17" s="104"/>
     </row>
     <row r="18" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A18" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A18" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B18" s="75"/>
-[...31 lines deleted...]
-      <c r="AH18" s="81"/>
+      <c r="B18" s="76"/>
+      <c r="C18" s="77"/>
+      <c r="D18" s="76"/>
+      <c r="E18" s="78"/>
+      <c r="F18" s="61"/>
+      <c r="G18" s="79"/>
+      <c r="H18" s="80"/>
+      <c r="I18" s="77"/>
+      <c r="J18" s="76"/>
+      <c r="K18" s="62"/>
+      <c r="L18" s="63"/>
+      <c r="M18" s="76"/>
+      <c r="N18" s="78"/>
+      <c r="O18" s="64"/>
+      <c r="P18" s="78"/>
+      <c r="Q18" s="81"/>
+      <c r="R18" s="65"/>
+      <c r="S18" s="66"/>
+      <c r="T18" s="67"/>
+      <c r="U18" s="68"/>
+      <c r="V18" s="69"/>
+      <c r="W18" s="68"/>
+      <c r="X18" s="69"/>
+      <c r="Y18" s="68"/>
+      <c r="Z18" s="70"/>
+      <c r="AA18" s="63"/>
+      <c r="AB18" s="71"/>
+      <c r="AC18" s="72"/>
+      <c r="AD18" s="72"/>
+      <c r="AE18" s="72"/>
+      <c r="AF18" s="73"/>
+      <c r="AG18" s="83"/>
+      <c r="AH18" s="82"/>
       <c r="AJ18" s="96"/>
       <c r="AK18" s="96"/>
       <c r="AL18" s="96"/>
       <c r="AM18" s="96"/>
       <c r="AN18" s="96"/>
       <c r="AO18" s="96"/>
       <c r="AP18" s="96"/>
       <c r="AQ18" s="96"/>
       <c r="AR18" s="96"/>
       <c r="AS18" s="96"/>
       <c r="AT18" s="96"/>
       <c r="AU18" s="96"/>
-      <c r="AV18" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV18" s="96"/>
+      <c r="AW18" s="96"/>
+      <c r="AX18" s="91"/>
+      <c r="AY18" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX18" s="96"/>
-      <c r="AY18" s="96"/>
       <c r="AZ18" s="96"/>
       <c r="BA18" s="96"/>
       <c r="BB18" s="96"/>
       <c r="BC18" s="96"/>
       <c r="BD18" s="96"/>
       <c r="BE18" s="96"/>
       <c r="BF18" s="96"/>
       <c r="BG18" s="96"/>
       <c r="BH18" s="96"/>
       <c r="BI18" s="96"/>
       <c r="BJ18" s="96"/>
       <c r="BK18" s="96"/>
       <c r="BL18" s="96"/>
       <c r="BM18" s="96"/>
       <c r="BN18" s="96"/>
       <c r="BO18" s="96"/>
       <c r="BP18" s="96"/>
       <c r="BQ18" s="96"/>
       <c r="BR18" s="96"/>
       <c r="BS18" s="96"/>
       <c r="BT18" s="96"/>
       <c r="BU18" s="96"/>
       <c r="BV18" s="96"/>
       <c r="BW18" s="96"/>
       <c r="BX18" s="96"/>
       <c r="BY18" s="96"/>
       <c r="BZ18" s="96"/>
       <c r="CA18" s="96"/>
       <c r="CB18" s="96"/>
       <c r="CC18" s="96"/>
       <c r="CD18" s="96"/>
       <c r="CE18" s="96"/>
       <c r="CF18" s="96"/>
       <c r="CG18" s="96"/>
       <c r="CH18" s="96"/>
       <c r="CI18" s="96"/>
-      <c r="CJ18" s="96"/>
-[...4 lines deleted...]
-      <c r="CO18" s="96"/>
+      <c r="CJ18" s="101"/>
+      <c r="CL18" s="104"/>
+      <c r="CM18" s="104"/>
+      <c r="CN18" s="104"/>
+      <c r="CO18" s="104"/>
     </row>
     <row r="19" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A19" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A19" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B19" s="75"/>
-[...31 lines deleted...]
-      <c r="AH19" s="81"/>
+      <c r="B19" s="76"/>
+      <c r="C19" s="77"/>
+      <c r="D19" s="76"/>
+      <c r="E19" s="78"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="79"/>
+      <c r="H19" s="80"/>
+      <c r="I19" s="77"/>
+      <c r="J19" s="76"/>
+      <c r="K19" s="62"/>
+      <c r="L19" s="63"/>
+      <c r="M19" s="76"/>
+      <c r="N19" s="78"/>
+      <c r="O19" s="64"/>
+      <c r="P19" s="78"/>
+      <c r="Q19" s="81"/>
+      <c r="R19" s="65"/>
+      <c r="S19" s="66"/>
+      <c r="T19" s="67"/>
+      <c r="U19" s="68"/>
+      <c r="V19" s="69"/>
+      <c r="W19" s="68"/>
+      <c r="X19" s="69"/>
+      <c r="Y19" s="68"/>
+      <c r="Z19" s="70"/>
+      <c r="AA19" s="63"/>
+      <c r="AB19" s="71"/>
+      <c r="AC19" s="72"/>
+      <c r="AD19" s="72"/>
+      <c r="AE19" s="72"/>
+      <c r="AF19" s="73"/>
+      <c r="AG19" s="83"/>
+      <c r="AH19" s="82"/>
       <c r="AJ19" s="96"/>
       <c r="AK19" s="96"/>
       <c r="AL19" s="96"/>
       <c r="AM19" s="96"/>
       <c r="AN19" s="96"/>
       <c r="AO19" s="96"/>
       <c r="AP19" s="96"/>
       <c r="AQ19" s="96"/>
       <c r="AR19" s="96"/>
       <c r="AS19" s="96"/>
       <c r="AT19" s="96"/>
       <c r="AU19" s="96"/>
-      <c r="AV19" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV19" s="96"/>
+      <c r="AW19" s="96"/>
+      <c r="AX19" s="91"/>
+      <c r="AY19" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX19" s="96"/>
-      <c r="AY19" s="96"/>
       <c r="AZ19" s="96"/>
       <c r="BA19" s="96"/>
       <c r="BB19" s="96"/>
       <c r="BC19" s="96"/>
       <c r="BD19" s="96"/>
       <c r="BE19" s="96"/>
       <c r="BF19" s="96"/>
       <c r="BG19" s="96"/>
       <c r="BH19" s="96"/>
       <c r="BI19" s="96"/>
       <c r="BJ19" s="96"/>
       <c r="BK19" s="96"/>
       <c r="BL19" s="96"/>
       <c r="BM19" s="96"/>
       <c r="BN19" s="96"/>
       <c r="BO19" s="96"/>
       <c r="BP19" s="96"/>
       <c r="BQ19" s="96"/>
       <c r="BR19" s="96"/>
       <c r="BS19" s="96"/>
       <c r="BT19" s="96"/>
       <c r="BU19" s="96"/>
       <c r="BV19" s="96"/>
       <c r="BW19" s="96"/>
       <c r="BX19" s="96"/>
       <c r="BY19" s="96"/>
       <c r="BZ19" s="96"/>
       <c r="CA19" s="96"/>
       <c r="CB19" s="96"/>
       <c r="CC19" s="96"/>
       <c r="CD19" s="96"/>
       <c r="CE19" s="96"/>
       <c r="CF19" s="96"/>
       <c r="CG19" s="96"/>
       <c r="CH19" s="96"/>
       <c r="CI19" s="96"/>
-      <c r="CJ19" s="96"/>
-[...4 lines deleted...]
-      <c r="CO19" s="96"/>
+      <c r="CJ19" s="101"/>
+      <c r="CL19" s="104"/>
+      <c r="CM19" s="104"/>
+      <c r="CN19" s="104"/>
+      <c r="CO19" s="104"/>
     </row>
     <row r="20" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A20" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A20" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B20" s="75"/>
-[...31 lines deleted...]
-      <c r="AH20" s="81"/>
+      <c r="B20" s="76"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="76"/>
+      <c r="E20" s="78"/>
+      <c r="F20" s="61"/>
+      <c r="G20" s="79"/>
+      <c r="H20" s="80"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="76"/>
+      <c r="K20" s="62"/>
+      <c r="L20" s="63"/>
+      <c r="M20" s="76"/>
+      <c r="N20" s="78"/>
+      <c r="O20" s="64"/>
+      <c r="P20" s="78"/>
+      <c r="Q20" s="81"/>
+      <c r="R20" s="65"/>
+      <c r="S20" s="66"/>
+      <c r="T20" s="67"/>
+      <c r="U20" s="68"/>
+      <c r="V20" s="69"/>
+      <c r="W20" s="68"/>
+      <c r="X20" s="69"/>
+      <c r="Y20" s="68"/>
+      <c r="Z20" s="70"/>
+      <c r="AA20" s="63"/>
+      <c r="AB20" s="71"/>
+      <c r="AC20" s="72"/>
+      <c r="AD20" s="72"/>
+      <c r="AE20" s="72"/>
+      <c r="AF20" s="73"/>
+      <c r="AG20" s="83"/>
+      <c r="AH20" s="82"/>
       <c r="AJ20" s="96"/>
       <c r="AK20" s="96"/>
       <c r="AL20" s="96"/>
       <c r="AM20" s="96"/>
       <c r="AN20" s="96"/>
       <c r="AO20" s="96"/>
       <c r="AP20" s="96"/>
       <c r="AQ20" s="96"/>
       <c r="AR20" s="96"/>
       <c r="AS20" s="96"/>
       <c r="AT20" s="96"/>
       <c r="AU20" s="96"/>
-      <c r="AV20" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV20" s="96"/>
+      <c r="AW20" s="96"/>
+      <c r="AX20" s="91"/>
+      <c r="AY20" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX20" s="96"/>
-      <c r="AY20" s="96"/>
       <c r="AZ20" s="96"/>
       <c r="BA20" s="96"/>
       <c r="BB20" s="96"/>
       <c r="BC20" s="96"/>
       <c r="BD20" s="96"/>
       <c r="BE20" s="96"/>
       <c r="BF20" s="96"/>
       <c r="BG20" s="96"/>
       <c r="BH20" s="96"/>
       <c r="BI20" s="96"/>
       <c r="BJ20" s="96"/>
       <c r="BK20" s="96"/>
       <c r="BL20" s="96"/>
       <c r="BM20" s="96"/>
       <c r="BN20" s="96"/>
       <c r="BO20" s="96"/>
       <c r="BP20" s="96"/>
       <c r="BQ20" s="96"/>
       <c r="BR20" s="96"/>
       <c r="BS20" s="96"/>
       <c r="BT20" s="96"/>
       <c r="BU20" s="96"/>
       <c r="BV20" s="96"/>
       <c r="BW20" s="96"/>
       <c r="BX20" s="96"/>
       <c r="BY20" s="96"/>
       <c r="BZ20" s="96"/>
       <c r="CA20" s="96"/>
       <c r="CB20" s="96"/>
       <c r="CC20" s="96"/>
       <c r="CD20" s="96"/>
       <c r="CE20" s="96"/>
       <c r="CF20" s="96"/>
       <c r="CG20" s="96"/>
       <c r="CH20" s="96"/>
       <c r="CI20" s="96"/>
-      <c r="CJ20" s="96"/>
-[...4 lines deleted...]
-      <c r="CO20" s="96"/>
+      <c r="CJ20" s="101"/>
+      <c r="CL20" s="104"/>
+      <c r="CM20" s="104"/>
+      <c r="CN20" s="104"/>
+      <c r="CO20" s="104"/>
     </row>
     <row r="21" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A21" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A21" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B21" s="75"/>
-[...31 lines deleted...]
-      <c r="AH21" s="81"/>
+      <c r="B21" s="76"/>
+      <c r="C21" s="77"/>
+      <c r="D21" s="76"/>
+      <c r="E21" s="78"/>
+      <c r="F21" s="61"/>
+      <c r="G21" s="79"/>
+      <c r="H21" s="80"/>
+      <c r="I21" s="77"/>
+      <c r="J21" s="76"/>
+      <c r="K21" s="62"/>
+      <c r="L21" s="63"/>
+      <c r="M21" s="76"/>
+      <c r="N21" s="78"/>
+      <c r="O21" s="64"/>
+      <c r="P21" s="78"/>
+      <c r="Q21" s="81"/>
+      <c r="R21" s="65"/>
+      <c r="S21" s="66"/>
+      <c r="T21" s="67"/>
+      <c r="U21" s="68"/>
+      <c r="V21" s="69"/>
+      <c r="W21" s="68"/>
+      <c r="X21" s="69"/>
+      <c r="Y21" s="68"/>
+      <c r="Z21" s="70"/>
+      <c r="AA21" s="63"/>
+      <c r="AB21" s="71"/>
+      <c r="AC21" s="72"/>
+      <c r="AD21" s="72"/>
+      <c r="AE21" s="72"/>
+      <c r="AF21" s="73"/>
+      <c r="AG21" s="83"/>
+      <c r="AH21" s="82"/>
       <c r="AJ21" s="96"/>
       <c r="AK21" s="96"/>
       <c r="AL21" s="96"/>
       <c r="AM21" s="96"/>
       <c r="AN21" s="96"/>
       <c r="AO21" s="96"/>
       <c r="AP21" s="96"/>
       <c r="AQ21" s="96"/>
       <c r="AR21" s="96"/>
       <c r="AS21" s="96"/>
       <c r="AT21" s="96"/>
       <c r="AU21" s="96"/>
-      <c r="AV21" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV21" s="96"/>
+      <c r="AW21" s="96"/>
+      <c r="AX21" s="91"/>
+      <c r="AY21" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX21" s="96"/>
-      <c r="AY21" s="96"/>
       <c r="AZ21" s="96"/>
       <c r="BA21" s="96"/>
       <c r="BB21" s="96"/>
       <c r="BC21" s="96"/>
       <c r="BD21" s="96"/>
       <c r="BE21" s="96"/>
       <c r="BF21" s="96"/>
       <c r="BG21" s="96"/>
       <c r="BH21" s="96"/>
       <c r="BI21" s="96"/>
       <c r="BJ21" s="96"/>
       <c r="BK21" s="96"/>
       <c r="BL21" s="96"/>
       <c r="BM21" s="96"/>
       <c r="BN21" s="96"/>
       <c r="BO21" s="96"/>
       <c r="BP21" s="96"/>
       <c r="BQ21" s="96"/>
       <c r="BR21" s="96"/>
       <c r="BS21" s="96"/>
       <c r="BT21" s="96"/>
       <c r="BU21" s="96"/>
       <c r="BV21" s="96"/>
       <c r="BW21" s="96"/>
       <c r="BX21" s="96"/>
       <c r="BY21" s="96"/>
       <c r="BZ21" s="96"/>
       <c r="CA21" s="96"/>
       <c r="CB21" s="96"/>
       <c r="CC21" s="96"/>
       <c r="CD21" s="96"/>
       <c r="CE21" s="96"/>
       <c r="CF21" s="96"/>
       <c r="CG21" s="96"/>
       <c r="CH21" s="96"/>
       <c r="CI21" s="96"/>
-      <c r="CJ21" s="96"/>
-[...4 lines deleted...]
-      <c r="CO21" s="96"/>
+      <c r="CJ21" s="101"/>
+      <c r="CL21" s="104"/>
+      <c r="CM21" s="104"/>
+      <c r="CN21" s="104"/>
+      <c r="CO21" s="104"/>
     </row>
     <row r="22" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A22" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A22" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B22" s="75"/>
-[...31 lines deleted...]
-      <c r="AH22" s="81"/>
+      <c r="B22" s="76"/>
+      <c r="C22" s="77"/>
+      <c r="D22" s="76"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="61"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="80"/>
+      <c r="I22" s="77"/>
+      <c r="J22" s="76"/>
+      <c r="K22" s="62"/>
+      <c r="L22" s="63"/>
+      <c r="M22" s="76"/>
+      <c r="N22" s="78"/>
+      <c r="O22" s="64"/>
+      <c r="P22" s="78"/>
+      <c r="Q22" s="81"/>
+      <c r="R22" s="65"/>
+      <c r="S22" s="66"/>
+      <c r="T22" s="67"/>
+      <c r="U22" s="68"/>
+      <c r="V22" s="69"/>
+      <c r="W22" s="68"/>
+      <c r="X22" s="69"/>
+      <c r="Y22" s="68"/>
+      <c r="Z22" s="70"/>
+      <c r="AA22" s="63"/>
+      <c r="AB22" s="71"/>
+      <c r="AC22" s="72"/>
+      <c r="AD22" s="72"/>
+      <c r="AE22" s="72"/>
+      <c r="AF22" s="73"/>
+      <c r="AG22" s="83"/>
+      <c r="AH22" s="82"/>
       <c r="AJ22" s="96"/>
       <c r="AK22" s="96"/>
       <c r="AL22" s="96"/>
       <c r="AM22" s="96"/>
       <c r="AN22" s="96"/>
       <c r="AO22" s="96"/>
       <c r="AP22" s="96"/>
       <c r="AQ22" s="96"/>
       <c r="AR22" s="96"/>
       <c r="AS22" s="96"/>
       <c r="AT22" s="96"/>
       <c r="AU22" s="96"/>
-      <c r="AV22" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV22" s="96"/>
+      <c r="AW22" s="96"/>
+      <c r="AX22" s="91"/>
+      <c r="AY22" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX22" s="96"/>
-      <c r="AY22" s="96"/>
       <c r="AZ22" s="96"/>
       <c r="BA22" s="96"/>
       <c r="BB22" s="96"/>
       <c r="BC22" s="96"/>
       <c r="BD22" s="96"/>
       <c r="BE22" s="96"/>
       <c r="BF22" s="96"/>
       <c r="BG22" s="96"/>
       <c r="BH22" s="96"/>
       <c r="BI22" s="96"/>
       <c r="BJ22" s="96"/>
       <c r="BK22" s="96"/>
       <c r="BL22" s="96"/>
       <c r="BM22" s="96"/>
       <c r="BN22" s="96"/>
       <c r="BO22" s="96"/>
       <c r="BP22" s="96"/>
       <c r="BQ22" s="96"/>
       <c r="BR22" s="96"/>
       <c r="BS22" s="96"/>
       <c r="BT22" s="96"/>
       <c r="BU22" s="96"/>
       <c r="BV22" s="96"/>
       <c r="BW22" s="96"/>
       <c r="BX22" s="96"/>
       <c r="BY22" s="96"/>
       <c r="BZ22" s="96"/>
       <c r="CA22" s="96"/>
       <c r="CB22" s="96"/>
       <c r="CC22" s="96"/>
       <c r="CD22" s="96"/>
       <c r="CE22" s="96"/>
       <c r="CF22" s="96"/>
       <c r="CG22" s="96"/>
       <c r="CH22" s="96"/>
       <c r="CI22" s="96"/>
-      <c r="CJ22" s="96"/>
-[...4 lines deleted...]
-      <c r="CO22" s="96"/>
+      <c r="CJ22" s="101"/>
+      <c r="CL22" s="104"/>
+      <c r="CM22" s="104"/>
+      <c r="CN22" s="104"/>
+      <c r="CO22" s="104"/>
     </row>
     <row r="23" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A23" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A23" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B23" s="75"/>
-[...31 lines deleted...]
-      <c r="AH23" s="81"/>
+      <c r="B23" s="76"/>
+      <c r="C23" s="77"/>
+      <c r="D23" s="76"/>
+      <c r="E23" s="78"/>
+      <c r="F23" s="61"/>
+      <c r="G23" s="79"/>
+      <c r="H23" s="80"/>
+      <c r="I23" s="77"/>
+      <c r="J23" s="76"/>
+      <c r="K23" s="62"/>
+      <c r="L23" s="63"/>
+      <c r="M23" s="76"/>
+      <c r="N23" s="78"/>
+      <c r="O23" s="64"/>
+      <c r="P23" s="78"/>
+      <c r="Q23" s="81"/>
+      <c r="R23" s="65"/>
+      <c r="S23" s="66"/>
+      <c r="T23" s="67"/>
+      <c r="U23" s="68"/>
+      <c r="V23" s="69"/>
+      <c r="W23" s="68"/>
+      <c r="X23" s="69"/>
+      <c r="Y23" s="68"/>
+      <c r="Z23" s="70"/>
+      <c r="AA23" s="63"/>
+      <c r="AB23" s="71"/>
+      <c r="AC23" s="72"/>
+      <c r="AD23" s="72"/>
+      <c r="AE23" s="72"/>
+      <c r="AF23" s="73"/>
+      <c r="AG23" s="83"/>
+      <c r="AH23" s="82"/>
       <c r="AJ23" s="96"/>
       <c r="AK23" s="96"/>
       <c r="AL23" s="96"/>
       <c r="AM23" s="96"/>
       <c r="AN23" s="96"/>
       <c r="AO23" s="96"/>
       <c r="AP23" s="96"/>
       <c r="AQ23" s="96"/>
       <c r="AR23" s="96"/>
       <c r="AS23" s="96"/>
       <c r="AT23" s="96"/>
       <c r="AU23" s="96"/>
-      <c r="AV23" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV23" s="96"/>
+      <c r="AW23" s="96"/>
+      <c r="AX23" s="91"/>
+      <c r="AY23" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX23" s="96"/>
-      <c r="AY23" s="96"/>
       <c r="AZ23" s="96"/>
       <c r="BA23" s="96"/>
       <c r="BB23" s="96"/>
       <c r="BC23" s="96"/>
       <c r="BD23" s="96"/>
       <c r="BE23" s="96"/>
       <c r="BF23" s="96"/>
       <c r="BG23" s="96"/>
       <c r="BH23" s="96"/>
       <c r="BI23" s="96"/>
       <c r="BJ23" s="96"/>
       <c r="BK23" s="96"/>
       <c r="BL23" s="96"/>
       <c r="BM23" s="96"/>
       <c r="BN23" s="96"/>
       <c r="BO23" s="96"/>
       <c r="BP23" s="96"/>
       <c r="BQ23" s="96"/>
       <c r="BR23" s="96"/>
       <c r="BS23" s="96"/>
       <c r="BT23" s="96"/>
       <c r="BU23" s="96"/>
       <c r="BV23" s="96"/>
       <c r="BW23" s="96"/>
       <c r="BX23" s="96"/>
       <c r="BY23" s="96"/>
       <c r="BZ23" s="96"/>
       <c r="CA23" s="96"/>
       <c r="CB23" s="96"/>
       <c r="CC23" s="96"/>
       <c r="CD23" s="96"/>
       <c r="CE23" s="96"/>
       <c r="CF23" s="96"/>
       <c r="CG23" s="96"/>
       <c r="CH23" s="96"/>
       <c r="CI23" s="96"/>
-      <c r="CJ23" s="96"/>
-[...4 lines deleted...]
-      <c r="CO23" s="96"/>
+      <c r="CJ23" s="101"/>
+      <c r="CL23" s="104"/>
+      <c r="CM23" s="104"/>
+      <c r="CN23" s="104"/>
+      <c r="CO23" s="104"/>
     </row>
     <row r="24" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A24" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A24" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B24" s="75"/>
-[...31 lines deleted...]
-      <c r="AH24" s="81"/>
+      <c r="B24" s="76"/>
+      <c r="C24" s="77"/>
+      <c r="D24" s="76"/>
+      <c r="E24" s="78"/>
+      <c r="F24" s="61"/>
+      <c r="G24" s="79"/>
+      <c r="H24" s="80"/>
+      <c r="I24" s="77"/>
+      <c r="J24" s="76"/>
+      <c r="K24" s="62"/>
+      <c r="L24" s="63"/>
+      <c r="M24" s="76"/>
+      <c r="N24" s="78"/>
+      <c r="O24" s="64"/>
+      <c r="P24" s="78"/>
+      <c r="Q24" s="81"/>
+      <c r="R24" s="65"/>
+      <c r="S24" s="66"/>
+      <c r="T24" s="67"/>
+      <c r="U24" s="68"/>
+      <c r="V24" s="69"/>
+      <c r="W24" s="68"/>
+      <c r="X24" s="69"/>
+      <c r="Y24" s="68"/>
+      <c r="Z24" s="70"/>
+      <c r="AA24" s="63"/>
+      <c r="AB24" s="71"/>
+      <c r="AC24" s="72"/>
+      <c r="AD24" s="72"/>
+      <c r="AE24" s="72"/>
+      <c r="AF24" s="73"/>
+      <c r="AG24" s="83"/>
+      <c r="AH24" s="82"/>
       <c r="AJ24" s="96"/>
       <c r="AK24" s="96"/>
       <c r="AL24" s="96"/>
       <c r="AM24" s="96"/>
       <c r="AN24" s="96"/>
       <c r="AO24" s="96"/>
       <c r="AP24" s="96"/>
       <c r="AQ24" s="96"/>
       <c r="AR24" s="96"/>
       <c r="AS24" s="96"/>
       <c r="AT24" s="96"/>
       <c r="AU24" s="96"/>
-      <c r="AV24" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV24" s="96"/>
+      <c r="AW24" s="96"/>
+      <c r="AX24" s="91"/>
+      <c r="AY24" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX24" s="96"/>
-      <c r="AY24" s="96"/>
       <c r="AZ24" s="96"/>
       <c r="BA24" s="96"/>
       <c r="BB24" s="96"/>
       <c r="BC24" s="96"/>
       <c r="BD24" s="96"/>
       <c r="BE24" s="96"/>
       <c r="BF24" s="96"/>
       <c r="BG24" s="96"/>
       <c r="BH24" s="96"/>
       <c r="BI24" s="96"/>
       <c r="BJ24" s="96"/>
       <c r="BK24" s="96"/>
       <c r="BL24" s="96"/>
       <c r="BM24" s="96"/>
       <c r="BN24" s="96"/>
       <c r="BO24" s="96"/>
       <c r="BP24" s="96"/>
       <c r="BQ24" s="96"/>
       <c r="BR24" s="96"/>
       <c r="BS24" s="96"/>
       <c r="BT24" s="96"/>
       <c r="BU24" s="96"/>
       <c r="BV24" s="96"/>
       <c r="BW24" s="96"/>
       <c r="BX24" s="96"/>
       <c r="BY24" s="96"/>
       <c r="BZ24" s="96"/>
       <c r="CA24" s="96"/>
       <c r="CB24" s="96"/>
       <c r="CC24" s="96"/>
       <c r="CD24" s="96"/>
       <c r="CE24" s="96"/>
       <c r="CF24" s="96"/>
       <c r="CG24" s="96"/>
       <c r="CH24" s="96"/>
       <c r="CI24" s="96"/>
-      <c r="CJ24" s="96"/>
-[...4 lines deleted...]
-      <c r="CO24" s="96"/>
+      <c r="CJ24" s="101"/>
+      <c r="CL24" s="104"/>
+      <c r="CM24" s="104"/>
+      <c r="CN24" s="104"/>
+      <c r="CO24" s="104"/>
     </row>
     <row r="25" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A25" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A25" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B25" s="75"/>
-[...31 lines deleted...]
-      <c r="AH25" s="81"/>
+      <c r="B25" s="76"/>
+      <c r="C25" s="77"/>
+      <c r="D25" s="76"/>
+      <c r="E25" s="78"/>
+      <c r="F25" s="61"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="80"/>
+      <c r="I25" s="77"/>
+      <c r="J25" s="76"/>
+      <c r="K25" s="62"/>
+      <c r="L25" s="63"/>
+      <c r="M25" s="76"/>
+      <c r="N25" s="78"/>
+      <c r="O25" s="64"/>
+      <c r="P25" s="78"/>
+      <c r="Q25" s="81"/>
+      <c r="R25" s="65"/>
+      <c r="S25" s="66"/>
+      <c r="T25" s="67"/>
+      <c r="U25" s="68"/>
+      <c r="V25" s="69"/>
+      <c r="W25" s="68"/>
+      <c r="X25" s="69"/>
+      <c r="Y25" s="68"/>
+      <c r="Z25" s="70"/>
+      <c r="AA25" s="63"/>
+      <c r="AB25" s="71"/>
+      <c r="AC25" s="72"/>
+      <c r="AD25" s="72"/>
+      <c r="AE25" s="72"/>
+      <c r="AF25" s="73"/>
+      <c r="AG25" s="83"/>
+      <c r="AH25" s="82"/>
       <c r="AJ25" s="96"/>
       <c r="AK25" s="96"/>
       <c r="AL25" s="96"/>
       <c r="AM25" s="96"/>
       <c r="AN25" s="96"/>
       <c r="AO25" s="96"/>
       <c r="AP25" s="96"/>
       <c r="AQ25" s="96"/>
       <c r="AR25" s="96"/>
       <c r="AS25" s="96"/>
       <c r="AT25" s="96"/>
       <c r="AU25" s="96"/>
-      <c r="AV25" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV25" s="96"/>
+      <c r="AW25" s="96"/>
+      <c r="AX25" s="91"/>
+      <c r="AY25" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX25" s="96"/>
-      <c r="AY25" s="96"/>
       <c r="AZ25" s="96"/>
       <c r="BA25" s="96"/>
       <c r="BB25" s="96"/>
       <c r="BC25" s="96"/>
       <c r="BD25" s="96"/>
       <c r="BE25" s="96"/>
       <c r="BF25" s="96"/>
       <c r="BG25" s="96"/>
       <c r="BH25" s="96"/>
       <c r="BI25" s="96"/>
       <c r="BJ25" s="96"/>
       <c r="BK25" s="96"/>
       <c r="BL25" s="96"/>
       <c r="BM25" s="96"/>
       <c r="BN25" s="96"/>
       <c r="BO25" s="96"/>
       <c r="BP25" s="96"/>
       <c r="BQ25" s="96"/>
       <c r="BR25" s="96"/>
       <c r="BS25" s="96"/>
       <c r="BT25" s="96"/>
       <c r="BU25" s="96"/>
       <c r="BV25" s="96"/>
       <c r="BW25" s="96"/>
       <c r="BX25" s="96"/>
       <c r="BY25" s="96"/>
       <c r="BZ25" s="96"/>
       <c r="CA25" s="96"/>
       <c r="CB25" s="96"/>
       <c r="CC25" s="96"/>
       <c r="CD25" s="96"/>
       <c r="CE25" s="96"/>
       <c r="CF25" s="96"/>
       <c r="CG25" s="96"/>
       <c r="CH25" s="96"/>
       <c r="CI25" s="96"/>
-      <c r="CJ25" s="96"/>
-[...4 lines deleted...]
-      <c r="CO25" s="96"/>
+      <c r="CJ25" s="101"/>
+      <c r="CL25" s="104"/>
+      <c r="CM25" s="104"/>
+      <c r="CN25" s="104"/>
+      <c r="CO25" s="104"/>
     </row>
     <row r="26" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A26" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A26" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B26" s="75"/>
-[...31 lines deleted...]
-      <c r="AH26" s="81"/>
+      <c r="B26" s="76"/>
+      <c r="C26" s="77"/>
+      <c r="D26" s="76"/>
+      <c r="E26" s="78"/>
+      <c r="F26" s="61"/>
+      <c r="G26" s="79"/>
+      <c r="H26" s="80"/>
+      <c r="I26" s="77"/>
+      <c r="J26" s="76"/>
+      <c r="K26" s="62"/>
+      <c r="L26" s="63"/>
+      <c r="M26" s="76"/>
+      <c r="N26" s="78"/>
+      <c r="O26" s="64"/>
+      <c r="P26" s="78"/>
+      <c r="Q26" s="81"/>
+      <c r="R26" s="65"/>
+      <c r="S26" s="66"/>
+      <c r="T26" s="67"/>
+      <c r="U26" s="68"/>
+      <c r="V26" s="69"/>
+      <c r="W26" s="68"/>
+      <c r="X26" s="69"/>
+      <c r="Y26" s="68"/>
+      <c r="Z26" s="70"/>
+      <c r="AA26" s="63"/>
+      <c r="AB26" s="71"/>
+      <c r="AC26" s="72"/>
+      <c r="AD26" s="72"/>
+      <c r="AE26" s="72"/>
+      <c r="AF26" s="73"/>
+      <c r="AG26" s="83"/>
+      <c r="AH26" s="82"/>
       <c r="AJ26" s="96"/>
       <c r="AK26" s="96"/>
       <c r="AL26" s="96"/>
       <c r="AM26" s="96"/>
       <c r="AN26" s="96"/>
       <c r="AO26" s="96"/>
       <c r="AP26" s="96"/>
       <c r="AQ26" s="96"/>
       <c r="AR26" s="96"/>
       <c r="AS26" s="96"/>
       <c r="AT26" s="96"/>
       <c r="AU26" s="96"/>
-      <c r="AV26" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV26" s="96"/>
+      <c r="AW26" s="96"/>
+      <c r="AX26" s="91"/>
+      <c r="AY26" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX26" s="96"/>
-      <c r="AY26" s="96"/>
       <c r="AZ26" s="96"/>
       <c r="BA26" s="96"/>
       <c r="BB26" s="96"/>
       <c r="BC26" s="96"/>
       <c r="BD26" s="96"/>
       <c r="BE26" s="96"/>
       <c r="BF26" s="96"/>
       <c r="BG26" s="96"/>
       <c r="BH26" s="96"/>
       <c r="BI26" s="96"/>
       <c r="BJ26" s="96"/>
       <c r="BK26" s="96"/>
       <c r="BL26" s="96"/>
       <c r="BM26" s="96"/>
       <c r="BN26" s="96"/>
       <c r="BO26" s="96"/>
       <c r="BP26" s="96"/>
       <c r="BQ26" s="96"/>
       <c r="BR26" s="96"/>
       <c r="BS26" s="96"/>
       <c r="BT26" s="96"/>
       <c r="BU26" s="96"/>
       <c r="BV26" s="96"/>
       <c r="BW26" s="96"/>
       <c r="BX26" s="96"/>
       <c r="BY26" s="96"/>
       <c r="BZ26" s="96"/>
       <c r="CA26" s="96"/>
       <c r="CB26" s="96"/>
       <c r="CC26" s="96"/>
       <c r="CD26" s="96"/>
       <c r="CE26" s="96"/>
       <c r="CF26" s="96"/>
       <c r="CG26" s="96"/>
       <c r="CH26" s="96"/>
       <c r="CI26" s="96"/>
-      <c r="CJ26" s="96"/>
-[...4 lines deleted...]
-      <c r="CO26" s="96"/>
+      <c r="CJ26" s="101"/>
+      <c r="CL26" s="104"/>
+      <c r="CM26" s="104"/>
+      <c r="CN26" s="104"/>
+      <c r="CO26" s="104"/>
     </row>
     <row r="27" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A27" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A27" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B27" s="75"/>
-[...31 lines deleted...]
-      <c r="AH27" s="81"/>
+      <c r="B27" s="76"/>
+      <c r="C27" s="77"/>
+      <c r="D27" s="76"/>
+      <c r="E27" s="78"/>
+      <c r="F27" s="61"/>
+      <c r="G27" s="79"/>
+      <c r="H27" s="80"/>
+      <c r="I27" s="77"/>
+      <c r="J27" s="76"/>
+      <c r="K27" s="62"/>
+      <c r="L27" s="63"/>
+      <c r="M27" s="76"/>
+      <c r="N27" s="78"/>
+      <c r="O27" s="64"/>
+      <c r="P27" s="78"/>
+      <c r="Q27" s="81"/>
+      <c r="R27" s="65"/>
+      <c r="S27" s="66"/>
+      <c r="T27" s="67"/>
+      <c r="U27" s="68"/>
+      <c r="V27" s="69"/>
+      <c r="W27" s="68"/>
+      <c r="X27" s="69"/>
+      <c r="Y27" s="68"/>
+      <c r="Z27" s="70"/>
+      <c r="AA27" s="63"/>
+      <c r="AB27" s="71"/>
+      <c r="AC27" s="72"/>
+      <c r="AD27" s="72"/>
+      <c r="AE27" s="72"/>
+      <c r="AF27" s="73"/>
+      <c r="AG27" s="83"/>
+      <c r="AH27" s="82"/>
       <c r="AJ27" s="96"/>
       <c r="AK27" s="96"/>
       <c r="AL27" s="96"/>
       <c r="AM27" s="96"/>
       <c r="AN27" s="96"/>
       <c r="AO27" s="96"/>
       <c r="AP27" s="96"/>
       <c r="AQ27" s="96"/>
       <c r="AR27" s="96"/>
       <c r="AS27" s="96"/>
       <c r="AT27" s="96"/>
       <c r="AU27" s="96"/>
-      <c r="AV27" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV27" s="96"/>
+      <c r="AW27" s="96"/>
+      <c r="AX27" s="91"/>
+      <c r="AY27" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX27" s="96"/>
-      <c r="AY27" s="96"/>
       <c r="AZ27" s="96"/>
       <c r="BA27" s="96"/>
       <c r="BB27" s="96"/>
       <c r="BC27" s="96"/>
       <c r="BD27" s="96"/>
       <c r="BE27" s="96"/>
       <c r="BF27" s="96"/>
       <c r="BG27" s="96"/>
       <c r="BH27" s="96"/>
       <c r="BI27" s="96"/>
       <c r="BJ27" s="96"/>
       <c r="BK27" s="96"/>
       <c r="BL27" s="96"/>
       <c r="BM27" s="96"/>
       <c r="BN27" s="96"/>
       <c r="BO27" s="96"/>
       <c r="BP27" s="96"/>
       <c r="BQ27" s="96"/>
       <c r="BR27" s="96"/>
       <c r="BS27" s="96"/>
       <c r="BT27" s="96"/>
       <c r="BU27" s="96"/>
       <c r="BV27" s="96"/>
       <c r="BW27" s="96"/>
       <c r="BX27" s="96"/>
       <c r="BY27" s="96"/>
       <c r="BZ27" s="96"/>
       <c r="CA27" s="96"/>
       <c r="CB27" s="96"/>
       <c r="CC27" s="96"/>
       <c r="CD27" s="96"/>
       <c r="CE27" s="96"/>
       <c r="CF27" s="96"/>
       <c r="CG27" s="96"/>
       <c r="CH27" s="96"/>
       <c r="CI27" s="96"/>
-      <c r="CJ27" s="96"/>
-[...4 lines deleted...]
-      <c r="CO27" s="96"/>
+      <c r="CJ27" s="101"/>
+      <c r="CL27" s="104"/>
+      <c r="CM27" s="104"/>
+      <c r="CN27" s="104"/>
+      <c r="CO27" s="104"/>
     </row>
     <row r="28" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A28" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A28" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B28" s="75"/>
-[...31 lines deleted...]
-      <c r="AH28" s="81"/>
+      <c r="B28" s="76"/>
+      <c r="C28" s="77"/>
+      <c r="D28" s="76"/>
+      <c r="E28" s="78"/>
+      <c r="F28" s="61"/>
+      <c r="G28" s="79"/>
+      <c r="H28" s="80"/>
+      <c r="I28" s="77"/>
+      <c r="J28" s="76"/>
+      <c r="K28" s="62"/>
+      <c r="L28" s="63"/>
+      <c r="M28" s="76"/>
+      <c r="N28" s="78"/>
+      <c r="O28" s="64"/>
+      <c r="P28" s="78"/>
+      <c r="Q28" s="81"/>
+      <c r="R28" s="65"/>
+      <c r="S28" s="66"/>
+      <c r="T28" s="67"/>
+      <c r="U28" s="68"/>
+      <c r="V28" s="69"/>
+      <c r="W28" s="68"/>
+      <c r="X28" s="69"/>
+      <c r="Y28" s="68"/>
+      <c r="Z28" s="70"/>
+      <c r="AA28" s="63"/>
+      <c r="AB28" s="71"/>
+      <c r="AC28" s="72"/>
+      <c r="AD28" s="72"/>
+      <c r="AE28" s="72"/>
+      <c r="AF28" s="73"/>
+      <c r="AG28" s="83"/>
+      <c r="AH28" s="82"/>
       <c r="AJ28" s="96"/>
       <c r="AK28" s="96"/>
       <c r="AL28" s="96"/>
       <c r="AM28" s="96"/>
       <c r="AN28" s="96"/>
       <c r="AO28" s="96"/>
       <c r="AP28" s="96"/>
       <c r="AQ28" s="96"/>
       <c r="AR28" s="96"/>
       <c r="AS28" s="96"/>
       <c r="AT28" s="96"/>
       <c r="AU28" s="96"/>
-      <c r="AV28" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV28" s="96"/>
+      <c r="AW28" s="96"/>
+      <c r="AX28" s="91"/>
+      <c r="AY28" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX28" s="96"/>
-      <c r="AY28" s="96"/>
       <c r="AZ28" s="96"/>
       <c r="BA28" s="96"/>
       <c r="BB28" s="96"/>
       <c r="BC28" s="96"/>
       <c r="BD28" s="96"/>
       <c r="BE28" s="96"/>
       <c r="BF28" s="96"/>
       <c r="BG28" s="96"/>
       <c r="BH28" s="96"/>
       <c r="BI28" s="96"/>
       <c r="BJ28" s="96"/>
       <c r="BK28" s="96"/>
       <c r="BL28" s="96"/>
       <c r="BM28" s="96"/>
       <c r="BN28" s="96"/>
       <c r="BO28" s="96"/>
       <c r="BP28" s="96"/>
       <c r="BQ28" s="96"/>
       <c r="BR28" s="96"/>
       <c r="BS28" s="96"/>
       <c r="BT28" s="96"/>
       <c r="BU28" s="96"/>
       <c r="BV28" s="96"/>
       <c r="BW28" s="96"/>
       <c r="BX28" s="96"/>
       <c r="BY28" s="96"/>
       <c r="BZ28" s="96"/>
       <c r="CA28" s="96"/>
       <c r="CB28" s="96"/>
       <c r="CC28" s="96"/>
       <c r="CD28" s="96"/>
       <c r="CE28" s="96"/>
       <c r="CF28" s="96"/>
       <c r="CG28" s="96"/>
       <c r="CH28" s="96"/>
       <c r="CI28" s="96"/>
-      <c r="CJ28" s="96"/>
-[...4 lines deleted...]
-      <c r="CO28" s="96"/>
+      <c r="CJ28" s="101"/>
+      <c r="CL28" s="104"/>
+      <c r="CM28" s="104"/>
+      <c r="CN28" s="104"/>
+      <c r="CO28" s="104"/>
     </row>
     <row r="29" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A29" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A29" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B29" s="75"/>
-[...31 lines deleted...]
-      <c r="AH29" s="81"/>
+      <c r="B29" s="76"/>
+      <c r="C29" s="77"/>
+      <c r="D29" s="76"/>
+      <c r="E29" s="78"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="79"/>
+      <c r="H29" s="80"/>
+      <c r="I29" s="77"/>
+      <c r="J29" s="76"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="76"/>
+      <c r="N29" s="78"/>
+      <c r="O29" s="64"/>
+      <c r="P29" s="78"/>
+      <c r="Q29" s="81"/>
+      <c r="R29" s="65"/>
+      <c r="S29" s="66"/>
+      <c r="T29" s="67"/>
+      <c r="U29" s="68"/>
+      <c r="V29" s="69"/>
+      <c r="W29" s="68"/>
+      <c r="X29" s="69"/>
+      <c r="Y29" s="68"/>
+      <c r="Z29" s="70"/>
+      <c r="AA29" s="63"/>
+      <c r="AB29" s="71"/>
+      <c r="AC29" s="72"/>
+      <c r="AD29" s="72"/>
+      <c r="AE29" s="72"/>
+      <c r="AF29" s="73"/>
+      <c r="AG29" s="83"/>
+      <c r="AH29" s="82"/>
       <c r="AJ29" s="96"/>
       <c r="AK29" s="96"/>
       <c r="AL29" s="96"/>
       <c r="AM29" s="96"/>
       <c r="AN29" s="96"/>
       <c r="AO29" s="96"/>
       <c r="AP29" s="96"/>
       <c r="AQ29" s="96"/>
       <c r="AR29" s="96"/>
       <c r="AS29" s="96"/>
       <c r="AT29" s="96"/>
       <c r="AU29" s="96"/>
-      <c r="AV29" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV29" s="96"/>
+      <c r="AW29" s="96"/>
+      <c r="AX29" s="91"/>
+      <c r="AY29" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX29" s="96"/>
-      <c r="AY29" s="96"/>
       <c r="AZ29" s="96"/>
       <c r="BA29" s="96"/>
       <c r="BB29" s="96"/>
       <c r="BC29" s="96"/>
       <c r="BD29" s="96"/>
       <c r="BE29" s="96"/>
       <c r="BF29" s="96"/>
       <c r="BG29" s="96"/>
       <c r="BH29" s="96"/>
       <c r="BI29" s="96"/>
       <c r="BJ29" s="96"/>
       <c r="BK29" s="96"/>
       <c r="BL29" s="96"/>
       <c r="BM29" s="96"/>
       <c r="BN29" s="96"/>
       <c r="BO29" s="96"/>
       <c r="BP29" s="96"/>
       <c r="BQ29" s="96"/>
       <c r="BR29" s="96"/>
       <c r="BS29" s="96"/>
       <c r="BT29" s="96"/>
       <c r="BU29" s="96"/>
       <c r="BV29" s="96"/>
       <c r="BW29" s="96"/>
       <c r="BX29" s="96"/>
       <c r="BY29" s="96"/>
       <c r="BZ29" s="96"/>
       <c r="CA29" s="96"/>
       <c r="CB29" s="96"/>
       <c r="CC29" s="96"/>
       <c r="CD29" s="96"/>
       <c r="CE29" s="96"/>
       <c r="CF29" s="96"/>
       <c r="CG29" s="96"/>
       <c r="CH29" s="96"/>
       <c r="CI29" s="96"/>
-      <c r="CJ29" s="96"/>
-[...4 lines deleted...]
-      <c r="CO29" s="96"/>
+      <c r="CJ29" s="101"/>
+      <c r="CL29" s="104"/>
+      <c r="CM29" s="104"/>
+      <c r="CN29" s="104"/>
+      <c r="CO29" s="104"/>
     </row>
     <row r="30" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A30" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A30" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B30" s="75"/>
-[...31 lines deleted...]
-      <c r="AH30" s="81"/>
+      <c r="B30" s="76"/>
+      <c r="C30" s="77"/>
+      <c r="D30" s="76"/>
+      <c r="E30" s="78"/>
+      <c r="F30" s="61"/>
+      <c r="G30" s="79"/>
+      <c r="H30" s="80"/>
+      <c r="I30" s="77"/>
+      <c r="J30" s="76"/>
+      <c r="K30" s="62"/>
+      <c r="L30" s="63"/>
+      <c r="M30" s="76"/>
+      <c r="N30" s="78"/>
+      <c r="O30" s="64"/>
+      <c r="P30" s="78"/>
+      <c r="Q30" s="81"/>
+      <c r="R30" s="65"/>
+      <c r="S30" s="66"/>
+      <c r="T30" s="67"/>
+      <c r="U30" s="68"/>
+      <c r="V30" s="69"/>
+      <c r="W30" s="68"/>
+      <c r="X30" s="69"/>
+      <c r="Y30" s="68"/>
+      <c r="Z30" s="70"/>
+      <c r="AA30" s="63"/>
+      <c r="AB30" s="71"/>
+      <c r="AC30" s="72"/>
+      <c r="AD30" s="72"/>
+      <c r="AE30" s="72"/>
+      <c r="AF30" s="73"/>
+      <c r="AG30" s="83"/>
+      <c r="AH30" s="82"/>
       <c r="AJ30" s="96"/>
       <c r="AK30" s="96"/>
       <c r="AL30" s="96"/>
       <c r="AM30" s="96"/>
       <c r="AN30" s="96"/>
       <c r="AO30" s="96"/>
       <c r="AP30" s="96"/>
       <c r="AQ30" s="96"/>
       <c r="AR30" s="96"/>
       <c r="AS30" s="96"/>
       <c r="AT30" s="96"/>
       <c r="AU30" s="96"/>
-      <c r="AV30" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV30" s="96"/>
+      <c r="AW30" s="96"/>
+      <c r="AX30" s="91"/>
+      <c r="AY30" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX30" s="96"/>
-      <c r="AY30" s="96"/>
       <c r="AZ30" s="96"/>
       <c r="BA30" s="96"/>
       <c r="BB30" s="96"/>
       <c r="BC30" s="96"/>
       <c r="BD30" s="96"/>
       <c r="BE30" s="96"/>
       <c r="BF30" s="96"/>
       <c r="BG30" s="96"/>
       <c r="BH30" s="96"/>
       <c r="BI30" s="96"/>
       <c r="BJ30" s="96"/>
       <c r="BK30" s="96"/>
       <c r="BL30" s="96"/>
       <c r="BM30" s="96"/>
       <c r="BN30" s="96"/>
       <c r="BO30" s="96"/>
       <c r="BP30" s="96"/>
       <c r="BQ30" s="96"/>
       <c r="BR30" s="96"/>
       <c r="BS30" s="96"/>
       <c r="BT30" s="96"/>
       <c r="BU30" s="96"/>
       <c r="BV30" s="96"/>
       <c r="BW30" s="96"/>
       <c r="BX30" s="96"/>
       <c r="BY30" s="96"/>
       <c r="BZ30" s="96"/>
       <c r="CA30" s="96"/>
       <c r="CB30" s="96"/>
       <c r="CC30" s="96"/>
       <c r="CD30" s="96"/>
       <c r="CE30" s="96"/>
       <c r="CF30" s="96"/>
       <c r="CG30" s="96"/>
       <c r="CH30" s="96"/>
       <c r="CI30" s="96"/>
-      <c r="CJ30" s="96"/>
-[...4 lines deleted...]
-      <c r="CO30" s="96"/>
+      <c r="CJ30" s="101"/>
+      <c r="CL30" s="104"/>
+      <c r="CM30" s="104"/>
+      <c r="CN30" s="104"/>
+      <c r="CO30" s="104"/>
     </row>
     <row r="31" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A31" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A31" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B31" s="75"/>
-[...31 lines deleted...]
-      <c r="AH31" s="81"/>
+      <c r="B31" s="76"/>
+      <c r="C31" s="77"/>
+      <c r="D31" s="76"/>
+      <c r="E31" s="78"/>
+      <c r="F31" s="61"/>
+      <c r="G31" s="79"/>
+      <c r="H31" s="80"/>
+      <c r="I31" s="77"/>
+      <c r="J31" s="76"/>
+      <c r="K31" s="62"/>
+      <c r="L31" s="63"/>
+      <c r="M31" s="76"/>
+      <c r="N31" s="78"/>
+      <c r="O31" s="64"/>
+      <c r="P31" s="78"/>
+      <c r="Q31" s="81"/>
+      <c r="R31" s="65"/>
+      <c r="S31" s="66"/>
+      <c r="T31" s="67"/>
+      <c r="U31" s="68"/>
+      <c r="V31" s="69"/>
+      <c r="W31" s="68"/>
+      <c r="X31" s="69"/>
+      <c r="Y31" s="68"/>
+      <c r="Z31" s="70"/>
+      <c r="AA31" s="63"/>
+      <c r="AB31" s="71"/>
+      <c r="AC31" s="72"/>
+      <c r="AD31" s="72"/>
+      <c r="AE31" s="72"/>
+      <c r="AF31" s="73"/>
+      <c r="AG31" s="83"/>
+      <c r="AH31" s="82"/>
       <c r="AJ31" s="96"/>
       <c r="AK31" s="96"/>
       <c r="AL31" s="96"/>
       <c r="AM31" s="96"/>
       <c r="AN31" s="96"/>
       <c r="AO31" s="96"/>
       <c r="AP31" s="96"/>
       <c r="AQ31" s="96"/>
       <c r="AR31" s="96"/>
       <c r="AS31" s="96"/>
       <c r="AT31" s="96"/>
       <c r="AU31" s="96"/>
-      <c r="AV31" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV31" s="96"/>
+      <c r="AW31" s="96"/>
+      <c r="AX31" s="91"/>
+      <c r="AY31" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX31" s="96"/>
-      <c r="AY31" s="96"/>
       <c r="AZ31" s="96"/>
       <c r="BA31" s="96"/>
       <c r="BB31" s="96"/>
       <c r="BC31" s="96"/>
       <c r="BD31" s="96"/>
       <c r="BE31" s="96"/>
       <c r="BF31" s="96"/>
       <c r="BG31" s="96"/>
       <c r="BH31" s="96"/>
       <c r="BI31" s="96"/>
       <c r="BJ31" s="96"/>
       <c r="BK31" s="96"/>
       <c r="BL31" s="96"/>
       <c r="BM31" s="96"/>
       <c r="BN31" s="96"/>
       <c r="BO31" s="96"/>
       <c r="BP31" s="96"/>
       <c r="BQ31" s="96"/>
       <c r="BR31" s="96"/>
       <c r="BS31" s="96"/>
       <c r="BT31" s="96"/>
       <c r="BU31" s="96"/>
       <c r="BV31" s="96"/>
       <c r="BW31" s="96"/>
       <c r="BX31" s="96"/>
       <c r="BY31" s="96"/>
       <c r="BZ31" s="96"/>
       <c r="CA31" s="96"/>
       <c r="CB31" s="96"/>
       <c r="CC31" s="96"/>
       <c r="CD31" s="96"/>
       <c r="CE31" s="96"/>
       <c r="CF31" s="96"/>
       <c r="CG31" s="96"/>
       <c r="CH31" s="96"/>
       <c r="CI31" s="96"/>
-      <c r="CJ31" s="96"/>
-[...4 lines deleted...]
-      <c r="CO31" s="96"/>
+      <c r="CJ31" s="101"/>
+      <c r="CL31" s="104"/>
+      <c r="CM31" s="104"/>
+      <c r="CN31" s="104"/>
+      <c r="CO31" s="104"/>
     </row>
     <row r="32" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A32" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A32" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B32" s="75"/>
-[...31 lines deleted...]
-      <c r="AH32" s="81"/>
+      <c r="B32" s="76"/>
+      <c r="C32" s="77"/>
+      <c r="D32" s="76"/>
+      <c r="E32" s="78"/>
+      <c r="F32" s="61"/>
+      <c r="G32" s="79"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="77"/>
+      <c r="J32" s="76"/>
+      <c r="K32" s="62"/>
+      <c r="L32" s="63"/>
+      <c r="M32" s="76"/>
+      <c r="N32" s="78"/>
+      <c r="O32" s="64"/>
+      <c r="P32" s="78"/>
+      <c r="Q32" s="81"/>
+      <c r="R32" s="65"/>
+      <c r="S32" s="66"/>
+      <c r="T32" s="67"/>
+      <c r="U32" s="68"/>
+      <c r="V32" s="69"/>
+      <c r="W32" s="68"/>
+      <c r="X32" s="69"/>
+      <c r="Y32" s="68"/>
+      <c r="Z32" s="70"/>
+      <c r="AA32" s="63"/>
+      <c r="AB32" s="71"/>
+      <c r="AC32" s="72"/>
+      <c r="AD32" s="72"/>
+      <c r="AE32" s="72"/>
+      <c r="AF32" s="73"/>
+      <c r="AG32" s="83"/>
+      <c r="AH32" s="82"/>
       <c r="AJ32" s="96"/>
       <c r="AK32" s="96"/>
       <c r="AL32" s="96"/>
       <c r="AM32" s="96"/>
       <c r="AN32" s="96"/>
       <c r="AO32" s="96"/>
       <c r="AP32" s="96"/>
       <c r="AQ32" s="96"/>
       <c r="AR32" s="96"/>
       <c r="AS32" s="96"/>
       <c r="AT32" s="96"/>
       <c r="AU32" s="96"/>
-      <c r="AV32" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV32" s="96"/>
+      <c r="AW32" s="96"/>
+      <c r="AX32" s="91"/>
+      <c r="AY32" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX32" s="96"/>
-      <c r="AY32" s="96"/>
       <c r="AZ32" s="96"/>
       <c r="BA32" s="96"/>
       <c r="BB32" s="96"/>
       <c r="BC32" s="96"/>
       <c r="BD32" s="96"/>
       <c r="BE32" s="96"/>
       <c r="BF32" s="96"/>
       <c r="BG32" s="96"/>
       <c r="BH32" s="96"/>
       <c r="BI32" s="96"/>
       <c r="BJ32" s="96"/>
       <c r="BK32" s="96"/>
       <c r="BL32" s="96"/>
       <c r="BM32" s="96"/>
       <c r="BN32" s="96"/>
       <c r="BO32" s="96"/>
       <c r="BP32" s="96"/>
       <c r="BQ32" s="96"/>
       <c r="BR32" s="96"/>
       <c r="BS32" s="96"/>
       <c r="BT32" s="96"/>
       <c r="BU32" s="96"/>
       <c r="BV32" s="96"/>
       <c r="BW32" s="96"/>
       <c r="BX32" s="96"/>
       <c r="BY32" s="96"/>
       <c r="BZ32" s="96"/>
       <c r="CA32" s="96"/>
       <c r="CB32" s="96"/>
       <c r="CC32" s="96"/>
       <c r="CD32" s="96"/>
       <c r="CE32" s="96"/>
       <c r="CF32" s="96"/>
       <c r="CG32" s="96"/>
       <c r="CH32" s="96"/>
       <c r="CI32" s="96"/>
-      <c r="CJ32" s="96"/>
-[...4 lines deleted...]
-      <c r="CO32" s="96"/>
+      <c r="CJ32" s="101"/>
+      <c r="CL32" s="104"/>
+      <c r="CM32" s="104"/>
+      <c r="CN32" s="104"/>
+      <c r="CO32" s="104"/>
     </row>
     <row r="33" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A33" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A33" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B33" s="75"/>
-[...31 lines deleted...]
-      <c r="AH33" s="81"/>
+      <c r="B33" s="76"/>
+      <c r="C33" s="77"/>
+      <c r="D33" s="76"/>
+      <c r="E33" s="78"/>
+      <c r="F33" s="61"/>
+      <c r="G33" s="79"/>
+      <c r="H33" s="80"/>
+      <c r="I33" s="77"/>
+      <c r="J33" s="76"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="63"/>
+      <c r="M33" s="76"/>
+      <c r="N33" s="78"/>
+      <c r="O33" s="64"/>
+      <c r="P33" s="78"/>
+      <c r="Q33" s="81"/>
+      <c r="R33" s="65"/>
+      <c r="S33" s="66"/>
+      <c r="T33" s="67"/>
+      <c r="U33" s="68"/>
+      <c r="V33" s="69"/>
+      <c r="W33" s="68"/>
+      <c r="X33" s="69"/>
+      <c r="Y33" s="68"/>
+      <c r="Z33" s="70"/>
+      <c r="AA33" s="63"/>
+      <c r="AB33" s="71"/>
+      <c r="AC33" s="72"/>
+      <c r="AD33" s="72"/>
+      <c r="AE33" s="72"/>
+      <c r="AF33" s="73"/>
+      <c r="AG33" s="83"/>
+      <c r="AH33" s="82"/>
       <c r="AJ33" s="96"/>
       <c r="AK33" s="96"/>
       <c r="AL33" s="96"/>
       <c r="AM33" s="96"/>
       <c r="AN33" s="96"/>
       <c r="AO33" s="96"/>
       <c r="AP33" s="96"/>
       <c r="AQ33" s="96"/>
       <c r="AR33" s="96"/>
       <c r="AS33" s="96"/>
       <c r="AT33" s="96"/>
       <c r="AU33" s="96"/>
-      <c r="AV33" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV33" s="96"/>
+      <c r="AW33" s="96"/>
+      <c r="AX33" s="91"/>
+      <c r="AY33" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX33" s="96"/>
-      <c r="AY33" s="96"/>
       <c r="AZ33" s="96"/>
       <c r="BA33" s="96"/>
       <c r="BB33" s="96"/>
       <c r="BC33" s="96"/>
       <c r="BD33" s="96"/>
       <c r="BE33" s="96"/>
       <c r="BF33" s="96"/>
       <c r="BG33" s="96"/>
       <c r="BH33" s="96"/>
       <c r="BI33" s="96"/>
       <c r="BJ33" s="96"/>
       <c r="BK33" s="96"/>
       <c r="BL33" s="96"/>
       <c r="BM33" s="96"/>
       <c r="BN33" s="96"/>
       <c r="BO33" s="96"/>
       <c r="BP33" s="96"/>
       <c r="BQ33" s="96"/>
       <c r="BR33" s="96"/>
       <c r="BS33" s="96"/>
       <c r="BT33" s="96"/>
       <c r="BU33" s="96"/>
       <c r="BV33" s="96"/>
       <c r="BW33" s="96"/>
       <c r="BX33" s="96"/>
       <c r="BY33" s="96"/>
       <c r="BZ33" s="96"/>
       <c r="CA33" s="96"/>
       <c r="CB33" s="96"/>
       <c r="CC33" s="96"/>
       <c r="CD33" s="96"/>
       <c r="CE33" s="96"/>
       <c r="CF33" s="96"/>
       <c r="CG33" s="96"/>
       <c r="CH33" s="96"/>
       <c r="CI33" s="96"/>
-      <c r="CJ33" s="96"/>
-[...4 lines deleted...]
-      <c r="CO33" s="96"/>
+      <c r="CJ33" s="101"/>
+      <c r="CL33" s="104"/>
+      <c r="CM33" s="104"/>
+      <c r="CN33" s="104"/>
+      <c r="CO33" s="104"/>
     </row>
     <row r="34" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A34" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A34" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B34" s="75"/>
-[...31 lines deleted...]
-      <c r="AH34" s="81"/>
+      <c r="B34" s="76"/>
+      <c r="C34" s="77"/>
+      <c r="D34" s="76"/>
+      <c r="E34" s="78"/>
+      <c r="F34" s="61"/>
+      <c r="G34" s="79"/>
+      <c r="H34" s="80"/>
+      <c r="I34" s="77"/>
+      <c r="J34" s="76"/>
+      <c r="K34" s="62"/>
+      <c r="L34" s="63"/>
+      <c r="M34" s="76"/>
+      <c r="N34" s="78"/>
+      <c r="O34" s="64"/>
+      <c r="P34" s="78"/>
+      <c r="Q34" s="81"/>
+      <c r="R34" s="65"/>
+      <c r="S34" s="66"/>
+      <c r="T34" s="67"/>
+      <c r="U34" s="68"/>
+      <c r="V34" s="69"/>
+      <c r="W34" s="68"/>
+      <c r="X34" s="69"/>
+      <c r="Y34" s="68"/>
+      <c r="Z34" s="70"/>
+      <c r="AA34" s="63"/>
+      <c r="AB34" s="71"/>
+      <c r="AC34" s="72"/>
+      <c r="AD34" s="72"/>
+      <c r="AE34" s="72"/>
+      <c r="AF34" s="73"/>
+      <c r="AG34" s="83"/>
+      <c r="AH34" s="82"/>
       <c r="AJ34" s="96"/>
       <c r="AK34" s="96"/>
       <c r="AL34" s="96"/>
       <c r="AM34" s="96"/>
       <c r="AN34" s="96"/>
       <c r="AO34" s="96"/>
       <c r="AP34" s="96"/>
       <c r="AQ34" s="96"/>
       <c r="AR34" s="96"/>
       <c r="AS34" s="96"/>
       <c r="AT34" s="96"/>
       <c r="AU34" s="96"/>
-      <c r="AV34" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV34" s="96"/>
+      <c r="AW34" s="96"/>
+      <c r="AX34" s="91"/>
+      <c r="AY34" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX34" s="96"/>
-      <c r="AY34" s="96"/>
       <c r="AZ34" s="96"/>
       <c r="BA34" s="96"/>
       <c r="BB34" s="96"/>
       <c r="BC34" s="96"/>
       <c r="BD34" s="96"/>
       <c r="BE34" s="96"/>
       <c r="BF34" s="96"/>
       <c r="BG34" s="96"/>
       <c r="BH34" s="96"/>
       <c r="BI34" s="96"/>
       <c r="BJ34" s="96"/>
       <c r="BK34" s="96"/>
       <c r="BL34" s="96"/>
       <c r="BM34" s="96"/>
       <c r="BN34" s="96"/>
       <c r="BO34" s="96"/>
       <c r="BP34" s="96"/>
       <c r="BQ34" s="96"/>
       <c r="BR34" s="96"/>
       <c r="BS34" s="96"/>
       <c r="BT34" s="96"/>
       <c r="BU34" s="96"/>
       <c r="BV34" s="96"/>
       <c r="BW34" s="96"/>
       <c r="BX34" s="96"/>
       <c r="BY34" s="96"/>
       <c r="BZ34" s="96"/>
       <c r="CA34" s="96"/>
       <c r="CB34" s="96"/>
       <c r="CC34" s="96"/>
       <c r="CD34" s="96"/>
       <c r="CE34" s="96"/>
       <c r="CF34" s="96"/>
       <c r="CG34" s="96"/>
       <c r="CH34" s="96"/>
       <c r="CI34" s="96"/>
-      <c r="CJ34" s="96"/>
-[...4 lines deleted...]
-      <c r="CO34" s="96"/>
+      <c r="CJ34" s="101"/>
+      <c r="CL34" s="104"/>
+      <c r="CM34" s="104"/>
+      <c r="CN34" s="104"/>
+      <c r="CO34" s="104"/>
     </row>
     <row r="35" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A35" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A35" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B35" s="75"/>
-[...31 lines deleted...]
-      <c r="AH35" s="81"/>
+      <c r="B35" s="76"/>
+      <c r="C35" s="77"/>
+      <c r="D35" s="76"/>
+      <c r="E35" s="78"/>
+      <c r="F35" s="61"/>
+      <c r="G35" s="79"/>
+      <c r="H35" s="80"/>
+      <c r="I35" s="77"/>
+      <c r="J35" s="76"/>
+      <c r="K35" s="62"/>
+      <c r="L35" s="63"/>
+      <c r="M35" s="76"/>
+      <c r="N35" s="78"/>
+      <c r="O35" s="64"/>
+      <c r="P35" s="78"/>
+      <c r="Q35" s="81"/>
+      <c r="R35" s="65"/>
+      <c r="S35" s="66"/>
+      <c r="T35" s="67"/>
+      <c r="U35" s="68"/>
+      <c r="V35" s="69"/>
+      <c r="W35" s="68"/>
+      <c r="X35" s="69"/>
+      <c r="Y35" s="68"/>
+      <c r="Z35" s="70"/>
+      <c r="AA35" s="63"/>
+      <c r="AB35" s="71"/>
+      <c r="AC35" s="72"/>
+      <c r="AD35" s="72"/>
+      <c r="AE35" s="72"/>
+      <c r="AF35" s="73"/>
+      <c r="AG35" s="83"/>
+      <c r="AH35" s="82"/>
       <c r="AJ35" s="96"/>
       <c r="AK35" s="96"/>
       <c r="AL35" s="96"/>
       <c r="AM35" s="96"/>
       <c r="AN35" s="96"/>
       <c r="AO35" s="96"/>
       <c r="AP35" s="96"/>
       <c r="AQ35" s="96"/>
       <c r="AR35" s="96"/>
       <c r="AS35" s="96"/>
       <c r="AT35" s="96"/>
       <c r="AU35" s="96"/>
-      <c r="AV35" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV35" s="96"/>
+      <c r="AW35" s="96"/>
+      <c r="AX35" s="91"/>
+      <c r="AY35" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX35" s="96"/>
-      <c r="AY35" s="96"/>
       <c r="AZ35" s="96"/>
       <c r="BA35" s="96"/>
       <c r="BB35" s="96"/>
       <c r="BC35" s="96"/>
       <c r="BD35" s="96"/>
       <c r="BE35" s="96"/>
       <c r="BF35" s="96"/>
       <c r="BG35" s="96"/>
       <c r="BH35" s="96"/>
       <c r="BI35" s="96"/>
       <c r="BJ35" s="96"/>
       <c r="BK35" s="96"/>
       <c r="BL35" s="96"/>
       <c r="BM35" s="96"/>
       <c r="BN35" s="96"/>
       <c r="BO35" s="96"/>
       <c r="BP35" s="96"/>
       <c r="BQ35" s="96"/>
       <c r="BR35" s="96"/>
       <c r="BS35" s="96"/>
       <c r="BT35" s="96"/>
       <c r="BU35" s="96"/>
       <c r="BV35" s="96"/>
       <c r="BW35" s="96"/>
       <c r="BX35" s="96"/>
       <c r="BY35" s="96"/>
       <c r="BZ35" s="96"/>
       <c r="CA35" s="96"/>
       <c r="CB35" s="96"/>
       <c r="CC35" s="96"/>
       <c r="CD35" s="96"/>
       <c r="CE35" s="96"/>
       <c r="CF35" s="96"/>
       <c r="CG35" s="96"/>
       <c r="CH35" s="96"/>
       <c r="CI35" s="96"/>
-      <c r="CJ35" s="96"/>
-[...4 lines deleted...]
-      <c r="CO35" s="96"/>
+      <c r="CJ35" s="101"/>
+      <c r="CL35" s="104"/>
+      <c r="CM35" s="104"/>
+      <c r="CN35" s="104"/>
+      <c r="CO35" s="104"/>
     </row>
     <row r="36" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A36" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A36" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B36" s="75"/>
-[...31 lines deleted...]
-      <c r="AH36" s="81"/>
+      <c r="B36" s="76"/>
+      <c r="C36" s="77"/>
+      <c r="D36" s="76"/>
+      <c r="E36" s="78"/>
+      <c r="F36" s="61"/>
+      <c r="G36" s="79"/>
+      <c r="H36" s="80"/>
+      <c r="I36" s="77"/>
+      <c r="J36" s="76"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="63"/>
+      <c r="M36" s="76"/>
+      <c r="N36" s="78"/>
+      <c r="O36" s="64"/>
+      <c r="P36" s="78"/>
+      <c r="Q36" s="81"/>
+      <c r="R36" s="65"/>
+      <c r="S36" s="66"/>
+      <c r="T36" s="67"/>
+      <c r="U36" s="68"/>
+      <c r="V36" s="69"/>
+      <c r="W36" s="68"/>
+      <c r="X36" s="69"/>
+      <c r="Y36" s="68"/>
+      <c r="Z36" s="70"/>
+      <c r="AA36" s="63"/>
+      <c r="AB36" s="71"/>
+      <c r="AC36" s="72"/>
+      <c r="AD36" s="72"/>
+      <c r="AE36" s="72"/>
+      <c r="AF36" s="73"/>
+      <c r="AG36" s="83"/>
+      <c r="AH36" s="82"/>
       <c r="AJ36" s="96"/>
       <c r="AK36" s="96"/>
       <c r="AL36" s="96"/>
       <c r="AM36" s="96"/>
       <c r="AN36" s="96"/>
       <c r="AO36" s="96"/>
       <c r="AP36" s="96"/>
       <c r="AQ36" s="96"/>
       <c r="AR36" s="96"/>
       <c r="AS36" s="96"/>
       <c r="AT36" s="96"/>
       <c r="AU36" s="96"/>
-      <c r="AV36" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV36" s="96"/>
+      <c r="AW36" s="96"/>
+      <c r="AX36" s="91"/>
+      <c r="AY36" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX36" s="96"/>
-      <c r="AY36" s="96"/>
       <c r="AZ36" s="96"/>
       <c r="BA36" s="96"/>
       <c r="BB36" s="96"/>
       <c r="BC36" s="96"/>
       <c r="BD36" s="96"/>
       <c r="BE36" s="96"/>
       <c r="BF36" s="96"/>
       <c r="BG36" s="96"/>
       <c r="BH36" s="96"/>
       <c r="BI36" s="96"/>
       <c r="BJ36" s="96"/>
       <c r="BK36" s="96"/>
       <c r="BL36" s="96"/>
       <c r="BM36" s="96"/>
       <c r="BN36" s="96"/>
       <c r="BO36" s="96"/>
       <c r="BP36" s="96"/>
       <c r="BQ36" s="96"/>
       <c r="BR36" s="96"/>
       <c r="BS36" s="96"/>
       <c r="BT36" s="96"/>
       <c r="BU36" s="96"/>
       <c r="BV36" s="96"/>
       <c r="BW36" s="96"/>
       <c r="BX36" s="96"/>
       <c r="BY36" s="96"/>
       <c r="BZ36" s="96"/>
       <c r="CA36" s="96"/>
       <c r="CB36" s="96"/>
       <c r="CC36" s="96"/>
       <c r="CD36" s="96"/>
       <c r="CE36" s="96"/>
       <c r="CF36" s="96"/>
       <c r="CG36" s="96"/>
       <c r="CH36" s="96"/>
       <c r="CI36" s="96"/>
-      <c r="CJ36" s="96"/>
-[...4 lines deleted...]
-      <c r="CO36" s="96"/>
+      <c r="CJ36" s="101"/>
+      <c r="CL36" s="104"/>
+      <c r="CM36" s="104"/>
+      <c r="CN36" s="104"/>
+      <c r="CO36" s="104"/>
     </row>
     <row r="37" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A37" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A37" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B37" s="75"/>
-[...31 lines deleted...]
-      <c r="AH37" s="81"/>
+      <c r="B37" s="76"/>
+      <c r="C37" s="77"/>
+      <c r="D37" s="76"/>
+      <c r="E37" s="78"/>
+      <c r="F37" s="61"/>
+      <c r="G37" s="79"/>
+      <c r="H37" s="80"/>
+      <c r="I37" s="77"/>
+      <c r="J37" s="76"/>
+      <c r="K37" s="62"/>
+      <c r="L37" s="63"/>
+      <c r="M37" s="76"/>
+      <c r="N37" s="78"/>
+      <c r="O37" s="64"/>
+      <c r="P37" s="78"/>
+      <c r="Q37" s="81"/>
+      <c r="R37" s="65"/>
+      <c r="S37" s="66"/>
+      <c r="T37" s="67"/>
+      <c r="U37" s="68"/>
+      <c r="V37" s="69"/>
+      <c r="W37" s="68"/>
+      <c r="X37" s="69"/>
+      <c r="Y37" s="68"/>
+      <c r="Z37" s="70"/>
+      <c r="AA37" s="63"/>
+      <c r="AB37" s="71"/>
+      <c r="AC37" s="72"/>
+      <c r="AD37" s="72"/>
+      <c r="AE37" s="72"/>
+      <c r="AF37" s="73"/>
+      <c r="AG37" s="83"/>
+      <c r="AH37" s="82"/>
       <c r="AJ37" s="96"/>
       <c r="AK37" s="96"/>
       <c r="AL37" s="96"/>
       <c r="AM37" s="96"/>
       <c r="AN37" s="96"/>
       <c r="AO37" s="96"/>
       <c r="AP37" s="96"/>
       <c r="AQ37" s="96"/>
       <c r="AR37" s="96"/>
       <c r="AS37" s="96"/>
       <c r="AT37" s="96"/>
       <c r="AU37" s="96"/>
-      <c r="AV37" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV37" s="96"/>
+      <c r="AW37" s="96"/>
+      <c r="AX37" s="91"/>
+      <c r="AY37" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX37" s="96"/>
-      <c r="AY37" s="96"/>
       <c r="AZ37" s="96"/>
       <c r="BA37" s="96"/>
       <c r="BB37" s="96"/>
       <c r="BC37" s="96"/>
       <c r="BD37" s="96"/>
       <c r="BE37" s="96"/>
       <c r="BF37" s="96"/>
       <c r="BG37" s="96"/>
       <c r="BH37" s="96"/>
       <c r="BI37" s="96"/>
       <c r="BJ37" s="96"/>
       <c r="BK37" s="96"/>
       <c r="BL37" s="96"/>
       <c r="BM37" s="96"/>
       <c r="BN37" s="96"/>
       <c r="BO37" s="96"/>
       <c r="BP37" s="96"/>
       <c r="BQ37" s="96"/>
       <c r="BR37" s="96"/>
       <c r="BS37" s="96"/>
       <c r="BT37" s="96"/>
       <c r="BU37" s="96"/>
       <c r="BV37" s="96"/>
       <c r="BW37" s="96"/>
       <c r="BX37" s="96"/>
       <c r="BY37" s="96"/>
       <c r="BZ37" s="96"/>
       <c r="CA37" s="96"/>
       <c r="CB37" s="96"/>
       <c r="CC37" s="96"/>
       <c r="CD37" s="96"/>
       <c r="CE37" s="96"/>
       <c r="CF37" s="96"/>
       <c r="CG37" s="96"/>
       <c r="CH37" s="96"/>
       <c r="CI37" s="96"/>
-      <c r="CJ37" s="96"/>
-[...4 lines deleted...]
-      <c r="CO37" s="96"/>
+      <c r="CJ37" s="101"/>
+      <c r="CL37" s="104"/>
+      <c r="CM37" s="104"/>
+      <c r="CN37" s="104"/>
+      <c r="CO37" s="104"/>
     </row>
     <row r="38" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A38" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A38" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B38" s="75"/>
-[...31 lines deleted...]
-      <c r="AH38" s="81"/>
+      <c r="B38" s="76"/>
+      <c r="C38" s="77"/>
+      <c r="D38" s="76"/>
+      <c r="E38" s="78"/>
+      <c r="F38" s="61"/>
+      <c r="G38" s="79"/>
+      <c r="H38" s="80"/>
+      <c r="I38" s="77"/>
+      <c r="J38" s="76"/>
+      <c r="K38" s="62"/>
+      <c r="L38" s="63"/>
+      <c r="M38" s="76"/>
+      <c r="N38" s="78"/>
+      <c r="O38" s="64"/>
+      <c r="P38" s="78"/>
+      <c r="Q38" s="81"/>
+      <c r="R38" s="65"/>
+      <c r="S38" s="66"/>
+      <c r="T38" s="67"/>
+      <c r="U38" s="68"/>
+      <c r="V38" s="69"/>
+      <c r="W38" s="68"/>
+      <c r="X38" s="69"/>
+      <c r="Y38" s="68"/>
+      <c r="Z38" s="70"/>
+      <c r="AA38" s="63"/>
+      <c r="AB38" s="71"/>
+      <c r="AC38" s="72"/>
+      <c r="AD38" s="72"/>
+      <c r="AE38" s="72"/>
+      <c r="AF38" s="73"/>
+      <c r="AG38" s="83"/>
+      <c r="AH38" s="82"/>
       <c r="AJ38" s="96"/>
       <c r="AK38" s="96"/>
       <c r="AL38" s="96"/>
       <c r="AM38" s="96"/>
       <c r="AN38" s="96"/>
       <c r="AO38" s="96"/>
       <c r="AP38" s="96"/>
       <c r="AQ38" s="96"/>
       <c r="AR38" s="96"/>
       <c r="AS38" s="96"/>
       <c r="AT38" s="96"/>
       <c r="AU38" s="96"/>
-      <c r="AV38" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV38" s="96"/>
+      <c r="AW38" s="96"/>
+      <c r="AX38" s="91"/>
+      <c r="AY38" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX38" s="96"/>
-      <c r="AY38" s="96"/>
       <c r="AZ38" s="96"/>
       <c r="BA38" s="96"/>
       <c r="BB38" s="96"/>
       <c r="BC38" s="96"/>
       <c r="BD38" s="96"/>
       <c r="BE38" s="96"/>
       <c r="BF38" s="96"/>
       <c r="BG38" s="96"/>
       <c r="BH38" s="96"/>
       <c r="BI38" s="96"/>
       <c r="BJ38" s="96"/>
       <c r="BK38" s="96"/>
       <c r="BL38" s="96"/>
       <c r="BM38" s="96"/>
       <c r="BN38" s="96"/>
       <c r="BO38" s="96"/>
       <c r="BP38" s="96"/>
       <c r="BQ38" s="96"/>
       <c r="BR38" s="96"/>
       <c r="BS38" s="96"/>
       <c r="BT38" s="96"/>
       <c r="BU38" s="96"/>
       <c r="BV38" s="96"/>
       <c r="BW38" s="96"/>
       <c r="BX38" s="96"/>
       <c r="BY38" s="96"/>
       <c r="BZ38" s="96"/>
       <c r="CA38" s="96"/>
       <c r="CB38" s="96"/>
       <c r="CC38" s="96"/>
       <c r="CD38" s="96"/>
       <c r="CE38" s="96"/>
       <c r="CF38" s="96"/>
       <c r="CG38" s="96"/>
       <c r="CH38" s="96"/>
       <c r="CI38" s="96"/>
-      <c r="CJ38" s="96"/>
-[...4 lines deleted...]
-      <c r="CO38" s="96"/>
+      <c r="CJ38" s="101"/>
+      <c r="CL38" s="104"/>
+      <c r="CM38" s="104"/>
+      <c r="CN38" s="104"/>
+      <c r="CO38" s="104"/>
     </row>
     <row r="39" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A39" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A39" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B39" s="75"/>
-[...31 lines deleted...]
-      <c r="AH39" s="81"/>
+      <c r="B39" s="76"/>
+      <c r="C39" s="77"/>
+      <c r="D39" s="76"/>
+      <c r="E39" s="78"/>
+      <c r="F39" s="61"/>
+      <c r="G39" s="79"/>
+      <c r="H39" s="80"/>
+      <c r="I39" s="77"/>
+      <c r="J39" s="76"/>
+      <c r="K39" s="62"/>
+      <c r="L39" s="63"/>
+      <c r="M39" s="76"/>
+      <c r="N39" s="78"/>
+      <c r="O39" s="64"/>
+      <c r="P39" s="78"/>
+      <c r="Q39" s="81"/>
+      <c r="R39" s="65"/>
+      <c r="S39" s="66"/>
+      <c r="T39" s="67"/>
+      <c r="U39" s="68"/>
+      <c r="V39" s="69"/>
+      <c r="W39" s="68"/>
+      <c r="X39" s="69"/>
+      <c r="Y39" s="68"/>
+      <c r="Z39" s="70"/>
+      <c r="AA39" s="63"/>
+      <c r="AB39" s="71"/>
+      <c r="AC39" s="72"/>
+      <c r="AD39" s="72"/>
+      <c r="AE39" s="72"/>
+      <c r="AF39" s="73"/>
+      <c r="AG39" s="83"/>
+      <c r="AH39" s="82"/>
       <c r="AJ39" s="96"/>
       <c r="AK39" s="96"/>
       <c r="AL39" s="96"/>
       <c r="AM39" s="96"/>
       <c r="AN39" s="96"/>
       <c r="AO39" s="96"/>
       <c r="AP39" s="96"/>
       <c r="AQ39" s="96"/>
       <c r="AR39" s="96"/>
       <c r="AS39" s="96"/>
       <c r="AT39" s="96"/>
       <c r="AU39" s="96"/>
-      <c r="AV39" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV39" s="96"/>
+      <c r="AW39" s="96"/>
+      <c r="AX39" s="91"/>
+      <c r="AY39" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX39" s="96"/>
-      <c r="AY39" s="96"/>
       <c r="AZ39" s="96"/>
       <c r="BA39" s="96"/>
       <c r="BB39" s="96"/>
       <c r="BC39" s="96"/>
       <c r="BD39" s="96"/>
       <c r="BE39" s="96"/>
       <c r="BF39" s="96"/>
       <c r="BG39" s="96"/>
       <c r="BH39" s="96"/>
       <c r="BI39" s="96"/>
       <c r="BJ39" s="96"/>
       <c r="BK39" s="96"/>
       <c r="BL39" s="96"/>
       <c r="BM39" s="96"/>
       <c r="BN39" s="96"/>
       <c r="BO39" s="96"/>
       <c r="BP39" s="96"/>
       <c r="BQ39" s="96"/>
       <c r="BR39" s="96"/>
       <c r="BS39" s="96"/>
       <c r="BT39" s="96"/>
       <c r="BU39" s="96"/>
       <c r="BV39" s="96"/>
       <c r="BW39" s="96"/>
       <c r="BX39" s="96"/>
       <c r="BY39" s="96"/>
       <c r="BZ39" s="96"/>
       <c r="CA39" s="96"/>
       <c r="CB39" s="96"/>
       <c r="CC39" s="96"/>
       <c r="CD39" s="96"/>
       <c r="CE39" s="96"/>
       <c r="CF39" s="96"/>
       <c r="CG39" s="96"/>
       <c r="CH39" s="96"/>
       <c r="CI39" s="96"/>
-      <c r="CJ39" s="96"/>
-[...4 lines deleted...]
-      <c r="CO39" s="96"/>
+      <c r="CJ39" s="101"/>
+      <c r="CL39" s="104"/>
+      <c r="CM39" s="104"/>
+      <c r="CN39" s="104"/>
+      <c r="CO39" s="104"/>
     </row>
     <row r="40" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A40" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A40" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B40" s="75"/>
-[...31 lines deleted...]
-      <c r="AH40" s="81"/>
+      <c r="B40" s="76"/>
+      <c r="C40" s="77"/>
+      <c r="D40" s="76"/>
+      <c r="E40" s="78"/>
+      <c r="F40" s="61"/>
+      <c r="G40" s="79"/>
+      <c r="H40" s="80"/>
+      <c r="I40" s="77"/>
+      <c r="J40" s="76"/>
+      <c r="K40" s="62"/>
+      <c r="L40" s="63"/>
+      <c r="M40" s="76"/>
+      <c r="N40" s="78"/>
+      <c r="O40" s="64"/>
+      <c r="P40" s="78"/>
+      <c r="Q40" s="81"/>
+      <c r="R40" s="65"/>
+      <c r="S40" s="66"/>
+      <c r="T40" s="67"/>
+      <c r="U40" s="68"/>
+      <c r="V40" s="69"/>
+      <c r="W40" s="68"/>
+      <c r="X40" s="69"/>
+      <c r="Y40" s="68"/>
+      <c r="Z40" s="70"/>
+      <c r="AA40" s="63"/>
+      <c r="AB40" s="71"/>
+      <c r="AC40" s="72"/>
+      <c r="AD40" s="72"/>
+      <c r="AE40" s="72"/>
+      <c r="AF40" s="73"/>
+      <c r="AG40" s="83"/>
+      <c r="AH40" s="82"/>
       <c r="AJ40" s="96"/>
       <c r="AK40" s="96"/>
       <c r="AL40" s="96"/>
       <c r="AM40" s="96"/>
       <c r="AN40" s="96"/>
       <c r="AO40" s="96"/>
       <c r="AP40" s="96"/>
       <c r="AQ40" s="96"/>
       <c r="AR40" s="96"/>
       <c r="AS40" s="96"/>
       <c r="AT40" s="96"/>
       <c r="AU40" s="96"/>
-      <c r="AV40" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV40" s="96"/>
+      <c r="AW40" s="96"/>
+      <c r="AX40" s="91"/>
+      <c r="AY40" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX40" s="96"/>
-      <c r="AY40" s="96"/>
       <c r="AZ40" s="96"/>
       <c r="BA40" s="96"/>
       <c r="BB40" s="96"/>
       <c r="BC40" s="96"/>
       <c r="BD40" s="96"/>
       <c r="BE40" s="96"/>
       <c r="BF40" s="96"/>
       <c r="BG40" s="96"/>
       <c r="BH40" s="96"/>
       <c r="BI40" s="96"/>
       <c r="BJ40" s="96"/>
       <c r="BK40" s="96"/>
       <c r="BL40" s="96"/>
       <c r="BM40" s="96"/>
       <c r="BN40" s="96"/>
       <c r="BO40" s="96"/>
       <c r="BP40" s="96"/>
       <c r="BQ40" s="96"/>
       <c r="BR40" s="96"/>
       <c r="BS40" s="96"/>
       <c r="BT40" s="96"/>
       <c r="BU40" s="96"/>
       <c r="BV40" s="96"/>
       <c r="BW40" s="96"/>
       <c r="BX40" s="96"/>
       <c r="BY40" s="96"/>
       <c r="BZ40" s="96"/>
       <c r="CA40" s="96"/>
       <c r="CB40" s="96"/>
       <c r="CC40" s="96"/>
       <c r="CD40" s="96"/>
       <c r="CE40" s="96"/>
       <c r="CF40" s="96"/>
       <c r="CG40" s="96"/>
       <c r="CH40" s="96"/>
       <c r="CI40" s="96"/>
-      <c r="CJ40" s="96"/>
-[...4 lines deleted...]
-      <c r="CO40" s="96"/>
+      <c r="CJ40" s="101"/>
+      <c r="CL40" s="104"/>
+      <c r="CM40" s="104"/>
+      <c r="CN40" s="104"/>
+      <c r="CO40" s="104"/>
     </row>
     <row r="41" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A41" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A41" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B41" s="75"/>
-[...31 lines deleted...]
-      <c r="AH41" s="81"/>
+      <c r="B41" s="76"/>
+      <c r="C41" s="77"/>
+      <c r="D41" s="76"/>
+      <c r="E41" s="78"/>
+      <c r="F41" s="61"/>
+      <c r="G41" s="79"/>
+      <c r="H41" s="80"/>
+      <c r="I41" s="77"/>
+      <c r="J41" s="76"/>
+      <c r="K41" s="62"/>
+      <c r="L41" s="63"/>
+      <c r="M41" s="76"/>
+      <c r="N41" s="78"/>
+      <c r="O41" s="64"/>
+      <c r="P41" s="78"/>
+      <c r="Q41" s="81"/>
+      <c r="R41" s="65"/>
+      <c r="S41" s="66"/>
+      <c r="T41" s="67"/>
+      <c r="U41" s="68"/>
+      <c r="V41" s="69"/>
+      <c r="W41" s="68"/>
+      <c r="X41" s="69"/>
+      <c r="Y41" s="68"/>
+      <c r="Z41" s="70"/>
+      <c r="AA41" s="63"/>
+      <c r="AB41" s="71"/>
+      <c r="AC41" s="72"/>
+      <c r="AD41" s="72"/>
+      <c r="AE41" s="72"/>
+      <c r="AF41" s="73"/>
+      <c r="AG41" s="83"/>
+      <c r="AH41" s="82"/>
       <c r="AJ41" s="96"/>
       <c r="AK41" s="96"/>
       <c r="AL41" s="96"/>
       <c r="AM41" s="96"/>
       <c r="AN41" s="96"/>
       <c r="AO41" s="96"/>
       <c r="AP41" s="96"/>
       <c r="AQ41" s="96"/>
       <c r="AR41" s="96"/>
       <c r="AS41" s="96"/>
       <c r="AT41" s="96"/>
       <c r="AU41" s="96"/>
-      <c r="AV41" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV41" s="96"/>
+      <c r="AW41" s="96"/>
+      <c r="AX41" s="91"/>
+      <c r="AY41" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX41" s="96"/>
-      <c r="AY41" s="96"/>
       <c r="AZ41" s="96"/>
       <c r="BA41" s="96"/>
       <c r="BB41" s="96"/>
       <c r="BC41" s="96"/>
       <c r="BD41" s="96"/>
       <c r="BE41" s="96"/>
       <c r="BF41" s="96"/>
       <c r="BG41" s="96"/>
       <c r="BH41" s="96"/>
       <c r="BI41" s="96"/>
       <c r="BJ41" s="96"/>
       <c r="BK41" s="96"/>
       <c r="BL41" s="96"/>
       <c r="BM41" s="96"/>
       <c r="BN41" s="96"/>
       <c r="BO41" s="96"/>
       <c r="BP41" s="96"/>
       <c r="BQ41" s="96"/>
       <c r="BR41" s="96"/>
       <c r="BS41" s="96"/>
       <c r="BT41" s="96"/>
       <c r="BU41" s="96"/>
       <c r="BV41" s="96"/>
       <c r="BW41" s="96"/>
       <c r="BX41" s="96"/>
       <c r="BY41" s="96"/>
       <c r="BZ41" s="96"/>
       <c r="CA41" s="96"/>
       <c r="CB41" s="96"/>
       <c r="CC41" s="96"/>
       <c r="CD41" s="96"/>
       <c r="CE41" s="96"/>
       <c r="CF41" s="96"/>
       <c r="CG41" s="96"/>
       <c r="CH41" s="96"/>
       <c r="CI41" s="96"/>
-      <c r="CJ41" s="96"/>
-[...4 lines deleted...]
-      <c r="CO41" s="96"/>
+      <c r="CJ41" s="101"/>
+      <c r="CL41" s="104"/>
+      <c r="CM41" s="104"/>
+      <c r="CN41" s="104"/>
+      <c r="CO41" s="104"/>
     </row>
     <row r="42" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A42" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A42" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B42" s="75"/>
-[...31 lines deleted...]
-      <c r="AH42" s="81"/>
+      <c r="B42" s="76"/>
+      <c r="C42" s="77"/>
+      <c r="D42" s="76"/>
+      <c r="E42" s="78"/>
+      <c r="F42" s="61"/>
+      <c r="G42" s="79"/>
+      <c r="H42" s="80"/>
+      <c r="I42" s="77"/>
+      <c r="J42" s="76"/>
+      <c r="K42" s="62"/>
+      <c r="L42" s="63"/>
+      <c r="M42" s="76"/>
+      <c r="N42" s="78"/>
+      <c r="O42" s="64"/>
+      <c r="P42" s="78"/>
+      <c r="Q42" s="81"/>
+      <c r="R42" s="65"/>
+      <c r="S42" s="66"/>
+      <c r="T42" s="67"/>
+      <c r="U42" s="68"/>
+      <c r="V42" s="69"/>
+      <c r="W42" s="68"/>
+      <c r="X42" s="69"/>
+      <c r="Y42" s="68"/>
+      <c r="Z42" s="70"/>
+      <c r="AA42" s="63"/>
+      <c r="AB42" s="71"/>
+      <c r="AC42" s="72"/>
+      <c r="AD42" s="72"/>
+      <c r="AE42" s="72"/>
+      <c r="AF42" s="73"/>
+      <c r="AG42" s="83"/>
+      <c r="AH42" s="82"/>
       <c r="AJ42" s="96"/>
       <c r="AK42" s="96"/>
       <c r="AL42" s="96"/>
       <c r="AM42" s="96"/>
       <c r="AN42" s="96"/>
       <c r="AO42" s="96"/>
       <c r="AP42" s="96"/>
       <c r="AQ42" s="96"/>
       <c r="AR42" s="96"/>
       <c r="AS42" s="96"/>
       <c r="AT42" s="96"/>
       <c r="AU42" s="96"/>
-      <c r="AV42" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV42" s="96"/>
+      <c r="AW42" s="96"/>
+      <c r="AX42" s="91"/>
+      <c r="AY42" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX42" s="96"/>
-      <c r="AY42" s="96"/>
       <c r="AZ42" s="96"/>
       <c r="BA42" s="96"/>
       <c r="BB42" s="96"/>
       <c r="BC42" s="96"/>
       <c r="BD42" s="96"/>
       <c r="BE42" s="96"/>
       <c r="BF42" s="96"/>
       <c r="BG42" s="96"/>
       <c r="BH42" s="96"/>
       <c r="BI42" s="96"/>
       <c r="BJ42" s="96"/>
       <c r="BK42" s="96"/>
       <c r="BL42" s="96"/>
       <c r="BM42" s="96"/>
       <c r="BN42" s="96"/>
       <c r="BO42" s="96"/>
       <c r="BP42" s="96"/>
       <c r="BQ42" s="96"/>
       <c r="BR42" s="96"/>
       <c r="BS42" s="96"/>
       <c r="BT42" s="96"/>
       <c r="BU42" s="96"/>
       <c r="BV42" s="96"/>
       <c r="BW42" s="96"/>
       <c r="BX42" s="96"/>
       <c r="BY42" s="96"/>
       <c r="BZ42" s="96"/>
       <c r="CA42" s="96"/>
       <c r="CB42" s="96"/>
       <c r="CC42" s="96"/>
       <c r="CD42" s="96"/>
       <c r="CE42" s="96"/>
       <c r="CF42" s="96"/>
       <c r="CG42" s="96"/>
       <c r="CH42" s="96"/>
       <c r="CI42" s="96"/>
-      <c r="CJ42" s="96"/>
-[...4 lines deleted...]
-      <c r="CO42" s="96"/>
+      <c r="CJ42" s="101"/>
+      <c r="CL42" s="104"/>
+      <c r="CM42" s="104"/>
+      <c r="CN42" s="104"/>
+      <c r="CO42" s="104"/>
     </row>
     <row r="43" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A43" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A43" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B43" s="75"/>
-[...31 lines deleted...]
-      <c r="AH43" s="81"/>
+      <c r="B43" s="76"/>
+      <c r="C43" s="77"/>
+      <c r="D43" s="76"/>
+      <c r="E43" s="78"/>
+      <c r="F43" s="61"/>
+      <c r="G43" s="79"/>
+      <c r="H43" s="80"/>
+      <c r="I43" s="77"/>
+      <c r="J43" s="76"/>
+      <c r="K43" s="62"/>
+      <c r="L43" s="63"/>
+      <c r="M43" s="76"/>
+      <c r="N43" s="78"/>
+      <c r="O43" s="64"/>
+      <c r="P43" s="78"/>
+      <c r="Q43" s="81"/>
+      <c r="R43" s="65"/>
+      <c r="S43" s="66"/>
+      <c r="T43" s="67"/>
+      <c r="U43" s="68"/>
+      <c r="V43" s="69"/>
+      <c r="W43" s="68"/>
+      <c r="X43" s="69"/>
+      <c r="Y43" s="68"/>
+      <c r="Z43" s="70"/>
+      <c r="AA43" s="63"/>
+      <c r="AB43" s="71"/>
+      <c r="AC43" s="72"/>
+      <c r="AD43" s="72"/>
+      <c r="AE43" s="72"/>
+      <c r="AF43" s="73"/>
+      <c r="AG43" s="83"/>
+      <c r="AH43" s="82"/>
       <c r="AJ43" s="96"/>
       <c r="AK43" s="96"/>
       <c r="AL43" s="96"/>
       <c r="AM43" s="96"/>
       <c r="AN43" s="96"/>
       <c r="AO43" s="96"/>
       <c r="AP43" s="96"/>
       <c r="AQ43" s="96"/>
       <c r="AR43" s="96"/>
       <c r="AS43" s="96"/>
       <c r="AT43" s="96"/>
       <c r="AU43" s="96"/>
-      <c r="AV43" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV43" s="96"/>
+      <c r="AW43" s="96"/>
+      <c r="AX43" s="91"/>
+      <c r="AY43" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX43" s="96"/>
-      <c r="AY43" s="96"/>
       <c r="AZ43" s="96"/>
       <c r="BA43" s="96"/>
       <c r="BB43" s="96"/>
       <c r="BC43" s="96"/>
       <c r="BD43" s="96"/>
       <c r="BE43" s="96"/>
       <c r="BF43" s="96"/>
       <c r="BG43" s="96"/>
       <c r="BH43" s="96"/>
       <c r="BI43" s="96"/>
       <c r="BJ43" s="96"/>
       <c r="BK43" s="96"/>
       <c r="BL43" s="96"/>
       <c r="BM43" s="96"/>
       <c r="BN43" s="96"/>
       <c r="BO43" s="96"/>
       <c r="BP43" s="96"/>
       <c r="BQ43" s="96"/>
       <c r="BR43" s="96"/>
       <c r="BS43" s="96"/>
       <c r="BT43" s="96"/>
       <c r="BU43" s="96"/>
       <c r="BV43" s="96"/>
       <c r="BW43" s="96"/>
       <c r="BX43" s="96"/>
       <c r="BY43" s="96"/>
       <c r="BZ43" s="96"/>
       <c r="CA43" s="96"/>
       <c r="CB43" s="96"/>
       <c r="CC43" s="96"/>
       <c r="CD43" s="96"/>
       <c r="CE43" s="96"/>
       <c r="CF43" s="96"/>
       <c r="CG43" s="96"/>
       <c r="CH43" s="96"/>
       <c r="CI43" s="96"/>
-      <c r="CJ43" s="96"/>
-[...4 lines deleted...]
-      <c r="CO43" s="96"/>
+      <c r="CJ43" s="101"/>
+      <c r="CL43" s="104"/>
+      <c r="CM43" s="104"/>
+      <c r="CN43" s="104"/>
+      <c r="CO43" s="104"/>
     </row>
     <row r="44" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A44" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A44" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B44" s="75"/>
-[...31 lines deleted...]
-      <c r="AH44" s="81"/>
+      <c r="B44" s="76"/>
+      <c r="C44" s="77"/>
+      <c r="D44" s="76"/>
+      <c r="E44" s="78"/>
+      <c r="F44" s="61"/>
+      <c r="G44" s="79"/>
+      <c r="H44" s="80"/>
+      <c r="I44" s="77"/>
+      <c r="J44" s="76"/>
+      <c r="K44" s="62"/>
+      <c r="L44" s="63"/>
+      <c r="M44" s="76"/>
+      <c r="N44" s="78"/>
+      <c r="O44" s="64"/>
+      <c r="P44" s="78"/>
+      <c r="Q44" s="81"/>
+      <c r="R44" s="65"/>
+      <c r="S44" s="66"/>
+      <c r="T44" s="67"/>
+      <c r="U44" s="68"/>
+      <c r="V44" s="69"/>
+      <c r="W44" s="68"/>
+      <c r="X44" s="69"/>
+      <c r="Y44" s="68"/>
+      <c r="Z44" s="70"/>
+      <c r="AA44" s="63"/>
+      <c r="AB44" s="71"/>
+      <c r="AC44" s="72"/>
+      <c r="AD44" s="72"/>
+      <c r="AE44" s="72"/>
+      <c r="AF44" s="73"/>
+      <c r="AG44" s="83"/>
+      <c r="AH44" s="82"/>
       <c r="AJ44" s="96"/>
       <c r="AK44" s="96"/>
       <c r="AL44" s="96"/>
       <c r="AM44" s="96"/>
       <c r="AN44" s="96"/>
       <c r="AO44" s="96"/>
       <c r="AP44" s="96"/>
       <c r="AQ44" s="96"/>
       <c r="AR44" s="96"/>
       <c r="AS44" s="96"/>
       <c r="AT44" s="96"/>
       <c r="AU44" s="96"/>
-      <c r="AV44" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV44" s="96"/>
+      <c r="AW44" s="96"/>
+      <c r="AX44" s="91"/>
+      <c r="AY44" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX44" s="96"/>
-      <c r="AY44" s="96"/>
       <c r="AZ44" s="96"/>
       <c r="BA44" s="96"/>
       <c r="BB44" s="96"/>
       <c r="BC44" s="96"/>
       <c r="BD44" s="96"/>
       <c r="BE44" s="96"/>
       <c r="BF44" s="96"/>
       <c r="BG44" s="96"/>
       <c r="BH44" s="96"/>
       <c r="BI44" s="96"/>
       <c r="BJ44" s="96"/>
       <c r="BK44" s="96"/>
       <c r="BL44" s="96"/>
       <c r="BM44" s="96"/>
       <c r="BN44" s="96"/>
       <c r="BO44" s="96"/>
       <c r="BP44" s="96"/>
       <c r="BQ44" s="96"/>
       <c r="BR44" s="96"/>
       <c r="BS44" s="96"/>
       <c r="BT44" s="96"/>
       <c r="BU44" s="96"/>
       <c r="BV44" s="96"/>
       <c r="BW44" s="96"/>
       <c r="BX44" s="96"/>
       <c r="BY44" s="96"/>
       <c r="BZ44" s="96"/>
       <c r="CA44" s="96"/>
       <c r="CB44" s="96"/>
       <c r="CC44" s="96"/>
       <c r="CD44" s="96"/>
       <c r="CE44" s="96"/>
       <c r="CF44" s="96"/>
       <c r="CG44" s="96"/>
       <c r="CH44" s="96"/>
       <c r="CI44" s="96"/>
-      <c r="CJ44" s="96"/>
-[...4 lines deleted...]
-      <c r="CO44" s="96"/>
+      <c r="CJ44" s="101"/>
+      <c r="CL44" s="104"/>
+      <c r="CM44" s="104"/>
+      <c r="CN44" s="104"/>
+      <c r="CO44" s="104"/>
     </row>
     <row r="45" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A45" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A45" s="85" t="str">
+        <f t="shared" si="0"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B45" s="75"/>
-[...31 lines deleted...]
-      <c r="AH45" s="81"/>
+      <c r="B45" s="76"/>
+      <c r="C45" s="77"/>
+      <c r="D45" s="76"/>
+      <c r="E45" s="78"/>
+      <c r="F45" s="61"/>
+      <c r="G45" s="79"/>
+      <c r="H45" s="80"/>
+      <c r="I45" s="77"/>
+      <c r="J45" s="76"/>
+      <c r="K45" s="62"/>
+      <c r="L45" s="63"/>
+      <c r="M45" s="76"/>
+      <c r="N45" s="78"/>
+      <c r="O45" s="64"/>
+      <c r="P45" s="78"/>
+      <c r="Q45" s="81"/>
+      <c r="R45" s="65"/>
+      <c r="S45" s="66"/>
+      <c r="T45" s="67"/>
+      <c r="U45" s="68"/>
+      <c r="V45" s="69"/>
+      <c r="W45" s="68"/>
+      <c r="X45" s="69"/>
+      <c r="Y45" s="68"/>
+      <c r="Z45" s="70"/>
+      <c r="AA45" s="63"/>
+      <c r="AB45" s="71"/>
+      <c r="AC45" s="72"/>
+      <c r="AD45" s="72"/>
+      <c r="AE45" s="72"/>
+      <c r="AF45" s="73"/>
+      <c r="AG45" s="83"/>
+      <c r="AH45" s="82"/>
       <c r="AJ45" s="96"/>
       <c r="AK45" s="96"/>
       <c r="AL45" s="96"/>
       <c r="AM45" s="96"/>
       <c r="AN45" s="96"/>
       <c r="AO45" s="96"/>
       <c r="AP45" s="96"/>
       <c r="AQ45" s="96"/>
       <c r="AR45" s="96"/>
       <c r="AS45" s="96"/>
       <c r="AT45" s="96"/>
       <c r="AU45" s="96"/>
-      <c r="AV45" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV45" s="96"/>
+      <c r="AW45" s="96"/>
+      <c r="AX45" s="91"/>
+      <c r="AY45" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX45" s="96"/>
-      <c r="AY45" s="96"/>
       <c r="AZ45" s="96"/>
       <c r="BA45" s="96"/>
       <c r="BB45" s="96"/>
       <c r="BC45" s="96"/>
       <c r="BD45" s="96"/>
       <c r="BE45" s="96"/>
       <c r="BF45" s="96"/>
       <c r="BG45" s="96"/>
       <c r="BH45" s="96"/>
       <c r="BI45" s="96"/>
       <c r="BJ45" s="96"/>
       <c r="BK45" s="96"/>
       <c r="BL45" s="96"/>
       <c r="BM45" s="96"/>
       <c r="BN45" s="96"/>
       <c r="BO45" s="96"/>
       <c r="BP45" s="96"/>
       <c r="BQ45" s="96"/>
       <c r="BR45" s="96"/>
       <c r="BS45" s="96"/>
       <c r="BT45" s="96"/>
       <c r="BU45" s="96"/>
       <c r="BV45" s="96"/>
       <c r="BW45" s="96"/>
       <c r="BX45" s="96"/>
       <c r="BY45" s="96"/>
       <c r="BZ45" s="96"/>
       <c r="CA45" s="96"/>
       <c r="CB45" s="96"/>
       <c r="CC45" s="96"/>
       <c r="CD45" s="96"/>
       <c r="CE45" s="96"/>
       <c r="CF45" s="96"/>
       <c r="CG45" s="96"/>
       <c r="CH45" s="96"/>
       <c r="CI45" s="96"/>
-      <c r="CJ45" s="96"/>
-[...4 lines deleted...]
-      <c r="CO45" s="96"/>
+      <c r="CJ45" s="101"/>
+      <c r="CL45" s="104"/>
+      <c r="CM45" s="104"/>
+      <c r="CN45" s="104"/>
+      <c r="CO45" s="104"/>
     </row>
     <row r="46" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A46" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A46" s="85" t="str">
+        <f t="shared" ref="A46:A77" si="2">CONCATENATE("Case ",$C$9)</f>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B46" s="75"/>
-[...31 lines deleted...]
-      <c r="AH46" s="81"/>
+      <c r="B46" s="76"/>
+      <c r="C46" s="77"/>
+      <c r="D46" s="76"/>
+      <c r="E46" s="78"/>
+      <c r="F46" s="61"/>
+      <c r="G46" s="79"/>
+      <c r="H46" s="80"/>
+      <c r="I46" s="77"/>
+      <c r="J46" s="76"/>
+      <c r="K46" s="62"/>
+      <c r="L46" s="63"/>
+      <c r="M46" s="76"/>
+      <c r="N46" s="78"/>
+      <c r="O46" s="64"/>
+      <c r="P46" s="78"/>
+      <c r="Q46" s="81"/>
+      <c r="R46" s="65"/>
+      <c r="S46" s="66"/>
+      <c r="T46" s="67"/>
+      <c r="U46" s="68"/>
+      <c r="V46" s="69"/>
+      <c r="W46" s="68"/>
+      <c r="X46" s="69"/>
+      <c r="Y46" s="68"/>
+      <c r="Z46" s="70"/>
+      <c r="AA46" s="63"/>
+      <c r="AB46" s="71"/>
+      <c r="AC46" s="72"/>
+      <c r="AD46" s="72"/>
+      <c r="AE46" s="72"/>
+      <c r="AF46" s="73"/>
+      <c r="AG46" s="83"/>
+      <c r="AH46" s="82"/>
       <c r="AJ46" s="96"/>
       <c r="AK46" s="96"/>
       <c r="AL46" s="96"/>
       <c r="AM46" s="96"/>
       <c r="AN46" s="96"/>
       <c r="AO46" s="96"/>
       <c r="AP46" s="96"/>
       <c r="AQ46" s="96"/>
       <c r="AR46" s="96"/>
       <c r="AS46" s="96"/>
       <c r="AT46" s="96"/>
       <c r="AU46" s="96"/>
-      <c r="AV46" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV46" s="96"/>
+      <c r="AW46" s="96"/>
+      <c r="AX46" s="91"/>
+      <c r="AY46" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX46" s="96"/>
-      <c r="AY46" s="96"/>
       <c r="AZ46" s="96"/>
       <c r="BA46" s="96"/>
       <c r="BB46" s="96"/>
       <c r="BC46" s="96"/>
       <c r="BD46" s="96"/>
       <c r="BE46" s="96"/>
       <c r="BF46" s="96"/>
       <c r="BG46" s="96"/>
       <c r="BH46" s="96"/>
       <c r="BI46" s="96"/>
       <c r="BJ46" s="96"/>
       <c r="BK46" s="96"/>
       <c r="BL46" s="96"/>
       <c r="BM46" s="96"/>
       <c r="BN46" s="96"/>
       <c r="BO46" s="96"/>
       <c r="BP46" s="96"/>
       <c r="BQ46" s="96"/>
       <c r="BR46" s="96"/>
       <c r="BS46" s="96"/>
       <c r="BT46" s="96"/>
       <c r="BU46" s="96"/>
       <c r="BV46" s="96"/>
       <c r="BW46" s="96"/>
       <c r="BX46" s="96"/>
       <c r="BY46" s="96"/>
       <c r="BZ46" s="96"/>
       <c r="CA46" s="96"/>
       <c r="CB46" s="96"/>
       <c r="CC46" s="96"/>
       <c r="CD46" s="96"/>
       <c r="CE46" s="96"/>
       <c r="CF46" s="96"/>
       <c r="CG46" s="96"/>
       <c r="CH46" s="96"/>
       <c r="CI46" s="96"/>
-      <c r="CJ46" s="96"/>
-[...4 lines deleted...]
-      <c r="CO46" s="96"/>
+      <c r="CJ46" s="101"/>
+      <c r="CL46" s="104"/>
+      <c r="CM46" s="104"/>
+      <c r="CN46" s="104"/>
+      <c r="CO46" s="104"/>
     </row>
     <row r="47" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A47" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A47" s="85" t="str">
+        <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B47" s="75"/>
-[...31 lines deleted...]
-      <c r="AH47" s="81"/>
+      <c r="B47" s="76"/>
+      <c r="C47" s="77"/>
+      <c r="D47" s="76"/>
+      <c r="E47" s="78"/>
+      <c r="F47" s="61"/>
+      <c r="G47" s="79"/>
+      <c r="H47" s="80"/>
+      <c r="I47" s="77"/>
+      <c r="J47" s="76"/>
+      <c r="K47" s="62"/>
+      <c r="L47" s="63"/>
+      <c r="M47" s="76"/>
+      <c r="N47" s="78"/>
+      <c r="O47" s="64"/>
+      <c r="P47" s="78"/>
+      <c r="Q47" s="81"/>
+      <c r="R47" s="65"/>
+      <c r="S47" s="66"/>
+      <c r="T47" s="67"/>
+      <c r="U47" s="68"/>
+      <c r="V47" s="69"/>
+      <c r="W47" s="68"/>
+      <c r="X47" s="69"/>
+      <c r="Y47" s="68"/>
+      <c r="Z47" s="70"/>
+      <c r="AA47" s="63"/>
+      <c r="AB47" s="71"/>
+      <c r="AC47" s="72"/>
+      <c r="AD47" s="72"/>
+      <c r="AE47" s="72"/>
+      <c r="AF47" s="73"/>
+      <c r="AG47" s="83"/>
+      <c r="AH47" s="82"/>
       <c r="AJ47" s="96"/>
       <c r="AK47" s="96"/>
       <c r="AL47" s="96"/>
       <c r="AM47" s="96"/>
       <c r="AN47" s="96"/>
       <c r="AO47" s="96"/>
       <c r="AP47" s="96"/>
       <c r="AQ47" s="96"/>
       <c r="AR47" s="96"/>
       <c r="AS47" s="96"/>
       <c r="AT47" s="96"/>
       <c r="AU47" s="96"/>
-      <c r="AV47" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV47" s="96"/>
+      <c r="AW47" s="96"/>
+      <c r="AX47" s="91"/>
+      <c r="AY47" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX47" s="96"/>
-      <c r="AY47" s="96"/>
       <c r="AZ47" s="96"/>
       <c r="BA47" s="96"/>
       <c r="BB47" s="96"/>
       <c r="BC47" s="96"/>
       <c r="BD47" s="96"/>
       <c r="BE47" s="96"/>
       <c r="BF47" s="96"/>
       <c r="BG47" s="96"/>
       <c r="BH47" s="96"/>
       <c r="BI47" s="96"/>
       <c r="BJ47" s="96"/>
       <c r="BK47" s="96"/>
       <c r="BL47" s="96"/>
       <c r="BM47" s="96"/>
       <c r="BN47" s="96"/>
       <c r="BO47" s="96"/>
       <c r="BP47" s="96"/>
       <c r="BQ47" s="96"/>
       <c r="BR47" s="96"/>
       <c r="BS47" s="96"/>
       <c r="BT47" s="96"/>
       <c r="BU47" s="96"/>
       <c r="BV47" s="96"/>
       <c r="BW47" s="96"/>
       <c r="BX47" s="96"/>
       <c r="BY47" s="96"/>
       <c r="BZ47" s="96"/>
       <c r="CA47" s="96"/>
       <c r="CB47" s="96"/>
       <c r="CC47" s="96"/>
       <c r="CD47" s="96"/>
       <c r="CE47" s="96"/>
       <c r="CF47" s="96"/>
       <c r="CG47" s="96"/>
       <c r="CH47" s="96"/>
       <c r="CI47" s="96"/>
-      <c r="CJ47" s="96"/>
-[...4 lines deleted...]
-      <c r="CO47" s="96"/>
+      <c r="CJ47" s="101"/>
+      <c r="CL47" s="104"/>
+      <c r="CM47" s="104"/>
+      <c r="CN47" s="104"/>
+      <c r="CO47" s="104"/>
     </row>
     <row r="48" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A48" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A48" s="85" t="str">
+        <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B48" s="75"/>
-[...31 lines deleted...]
-      <c r="AH48" s="81"/>
+      <c r="B48" s="76"/>
+      <c r="C48" s="77"/>
+      <c r="D48" s="76"/>
+      <c r="E48" s="78"/>
+      <c r="F48" s="61"/>
+      <c r="G48" s="79"/>
+      <c r="H48" s="80"/>
+      <c r="I48" s="77"/>
+      <c r="J48" s="76"/>
+      <c r="K48" s="62"/>
+      <c r="L48" s="63"/>
+      <c r="M48" s="76"/>
+      <c r="N48" s="78"/>
+      <c r="O48" s="64"/>
+      <c r="P48" s="78"/>
+      <c r="Q48" s="81"/>
+      <c r="R48" s="65"/>
+      <c r="S48" s="66"/>
+      <c r="T48" s="67"/>
+      <c r="U48" s="68"/>
+      <c r="V48" s="69"/>
+      <c r="W48" s="68"/>
+      <c r="X48" s="69"/>
+      <c r="Y48" s="68"/>
+      <c r="Z48" s="70"/>
+      <c r="AA48" s="63"/>
+      <c r="AB48" s="71"/>
+      <c r="AC48" s="72"/>
+      <c r="AD48" s="72"/>
+      <c r="AE48" s="72"/>
+      <c r="AF48" s="73"/>
+      <c r="AG48" s="83"/>
+      <c r="AH48" s="82"/>
       <c r="AJ48" s="96"/>
       <c r="AK48" s="96"/>
       <c r="AL48" s="96"/>
       <c r="AM48" s="96"/>
       <c r="AN48" s="96"/>
       <c r="AO48" s="96"/>
       <c r="AP48" s="96"/>
       <c r="AQ48" s="96"/>
       <c r="AR48" s="96"/>
       <c r="AS48" s="96"/>
       <c r="AT48" s="96"/>
       <c r="AU48" s="96"/>
-      <c r="AV48" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV48" s="96"/>
+      <c r="AW48" s="96"/>
+      <c r="AX48" s="91"/>
+      <c r="AY48" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX48" s="96"/>
-      <c r="AY48" s="96"/>
       <c r="AZ48" s="96"/>
       <c r="BA48" s="96"/>
       <c r="BB48" s="96"/>
       <c r="BC48" s="96"/>
       <c r="BD48" s="96"/>
       <c r="BE48" s="96"/>
       <c r="BF48" s="96"/>
       <c r="BG48" s="96"/>
       <c r="BH48" s="96"/>
       <c r="BI48" s="96"/>
       <c r="BJ48" s="96"/>
       <c r="BK48" s="96"/>
       <c r="BL48" s="96"/>
       <c r="BM48" s="96"/>
       <c r="BN48" s="96"/>
       <c r="BO48" s="96"/>
       <c r="BP48" s="96"/>
       <c r="BQ48" s="96"/>
       <c r="BR48" s="96"/>
       <c r="BS48" s="96"/>
       <c r="BT48" s="96"/>
       <c r="BU48" s="96"/>
       <c r="BV48" s="96"/>
       <c r="BW48" s="96"/>
       <c r="BX48" s="96"/>
       <c r="BY48" s="96"/>
       <c r="BZ48" s="96"/>
       <c r="CA48" s="96"/>
       <c r="CB48" s="96"/>
       <c r="CC48" s="96"/>
       <c r="CD48" s="96"/>
       <c r="CE48" s="96"/>
       <c r="CF48" s="96"/>
       <c r="CG48" s="96"/>
       <c r="CH48" s="96"/>
       <c r="CI48" s="96"/>
-      <c r="CJ48" s="96"/>
-[...4 lines deleted...]
-      <c r="CO48" s="96"/>
+      <c r="CJ48" s="101"/>
+      <c r="CL48" s="104"/>
+      <c r="CM48" s="104"/>
+      <c r="CN48" s="104"/>
+      <c r="CO48" s="104"/>
     </row>
     <row r="49" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A49" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A49" s="85" t="str">
+        <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B49" s="75"/>
-[...31 lines deleted...]
-      <c r="AH49" s="81"/>
+      <c r="B49" s="76"/>
+      <c r="C49" s="77"/>
+      <c r="D49" s="76"/>
+      <c r="E49" s="78"/>
+      <c r="F49" s="61"/>
+      <c r="G49" s="79"/>
+      <c r="H49" s="80"/>
+      <c r="I49" s="77"/>
+      <c r="J49" s="76"/>
+      <c r="K49" s="62"/>
+      <c r="L49" s="63"/>
+      <c r="M49" s="76"/>
+      <c r="N49" s="78"/>
+      <c r="O49" s="64"/>
+      <c r="P49" s="78"/>
+      <c r="Q49" s="81"/>
+      <c r="R49" s="65"/>
+      <c r="S49" s="66"/>
+      <c r="T49" s="67"/>
+      <c r="U49" s="68"/>
+      <c r="V49" s="69"/>
+      <c r="W49" s="68"/>
+      <c r="X49" s="69"/>
+      <c r="Y49" s="68"/>
+      <c r="Z49" s="70"/>
+      <c r="AA49" s="63"/>
+      <c r="AB49" s="71"/>
+      <c r="AC49" s="72"/>
+      <c r="AD49" s="72"/>
+      <c r="AE49" s="72"/>
+      <c r="AF49" s="73"/>
+      <c r="AG49" s="83"/>
+      <c r="AH49" s="82"/>
       <c r="AJ49" s="96"/>
       <c r="AK49" s="96"/>
       <c r="AL49" s="96"/>
       <c r="AM49" s="96"/>
       <c r="AN49" s="96"/>
       <c r="AO49" s="96"/>
       <c r="AP49" s="96"/>
       <c r="AQ49" s="96"/>
       <c r="AR49" s="96"/>
       <c r="AS49" s="96"/>
       <c r="AT49" s="96"/>
       <c r="AU49" s="96"/>
-      <c r="AV49" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV49" s="96"/>
+      <c r="AW49" s="96"/>
+      <c r="AX49" s="91"/>
+      <c r="AY49" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX49" s="96"/>
-      <c r="AY49" s="96"/>
       <c r="AZ49" s="96"/>
       <c r="BA49" s="96"/>
       <c r="BB49" s="96"/>
       <c r="BC49" s="96"/>
       <c r="BD49" s="96"/>
       <c r="BE49" s="96"/>
       <c r="BF49" s="96"/>
       <c r="BG49" s="96"/>
       <c r="BH49" s="96"/>
       <c r="BI49" s="96"/>
       <c r="BJ49" s="96"/>
       <c r="BK49" s="96"/>
       <c r="BL49" s="96"/>
       <c r="BM49" s="96"/>
       <c r="BN49" s="96"/>
       <c r="BO49" s="96"/>
       <c r="BP49" s="96"/>
       <c r="BQ49" s="96"/>
       <c r="BR49" s="96"/>
       <c r="BS49" s="96"/>
       <c r="BT49" s="96"/>
       <c r="BU49" s="96"/>
       <c r="BV49" s="96"/>
       <c r="BW49" s="96"/>
       <c r="BX49" s="96"/>
       <c r="BY49" s="96"/>
       <c r="BZ49" s="96"/>
       <c r="CA49" s="96"/>
       <c r="CB49" s="96"/>
       <c r="CC49" s="96"/>
       <c r="CD49" s="96"/>
       <c r="CE49" s="96"/>
       <c r="CF49" s="96"/>
       <c r="CG49" s="96"/>
       <c r="CH49" s="96"/>
       <c r="CI49" s="96"/>
-      <c r="CJ49" s="96"/>
-[...4 lines deleted...]
-      <c r="CO49" s="96"/>
+      <c r="CJ49" s="101"/>
+      <c r="CL49" s="104"/>
+      <c r="CM49" s="104"/>
+      <c r="CN49" s="104"/>
+      <c r="CO49" s="104"/>
     </row>
     <row r="50" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A50" s="84" t="str">
-        <f t="shared" si="1"/>
+      <c r="A50" s="85" t="str">
+        <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B50" s="75"/>
-[...31 lines deleted...]
-      <c r="AH50" s="81"/>
+      <c r="B50" s="76"/>
+      <c r="C50" s="77"/>
+      <c r="D50" s="76"/>
+      <c r="E50" s="78"/>
+      <c r="F50" s="61"/>
+      <c r="G50" s="79"/>
+      <c r="H50" s="80"/>
+      <c r="I50" s="77"/>
+      <c r="J50" s="76"/>
+      <c r="K50" s="62"/>
+      <c r="L50" s="63"/>
+      <c r="M50" s="76"/>
+      <c r="N50" s="78"/>
+      <c r="O50" s="64"/>
+      <c r="P50" s="78"/>
+      <c r="Q50" s="81"/>
+      <c r="R50" s="65"/>
+      <c r="S50" s="66"/>
+      <c r="T50" s="67"/>
+      <c r="U50" s="68"/>
+      <c r="V50" s="69"/>
+      <c r="W50" s="68"/>
+      <c r="X50" s="69"/>
+      <c r="Y50" s="68"/>
+      <c r="Z50" s="70"/>
+      <c r="AA50" s="63"/>
+      <c r="AB50" s="71"/>
+      <c r="AC50" s="72"/>
+      <c r="AD50" s="72"/>
+      <c r="AE50" s="72"/>
+      <c r="AF50" s="73"/>
+      <c r="AG50" s="83"/>
+      <c r="AH50" s="82"/>
       <c r="AJ50" s="96"/>
       <c r="AK50" s="96"/>
       <c r="AL50" s="96"/>
       <c r="AM50" s="96"/>
       <c r="AN50" s="96"/>
       <c r="AO50" s="96"/>
       <c r="AP50" s="96"/>
       <c r="AQ50" s="96"/>
       <c r="AR50" s="96"/>
       <c r="AS50" s="96"/>
       <c r="AT50" s="96"/>
       <c r="AU50" s="96"/>
-      <c r="AV50" s="91"/>
-[...1 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AV50" s="96"/>
+      <c r="AW50" s="96"/>
+      <c r="AX50" s="91"/>
+      <c r="AY50" s="90" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="AX50" s="96"/>
-      <c r="AY50" s="96"/>
       <c r="AZ50" s="96"/>
       <c r="BA50" s="96"/>
       <c r="BB50" s="96"/>
       <c r="BC50" s="96"/>
       <c r="BD50" s="96"/>
       <c r="BE50" s="96"/>
       <c r="BF50" s="96"/>
       <c r="BG50" s="96"/>
       <c r="BH50" s="96"/>
       <c r="BI50" s="96"/>
       <c r="BJ50" s="96"/>
       <c r="BK50" s="96"/>
       <c r="BL50" s="96"/>
       <c r="BM50" s="96"/>
       <c r="BN50" s="96"/>
       <c r="BO50" s="96"/>
       <c r="BP50" s="96"/>
       <c r="BQ50" s="96"/>
       <c r="BR50" s="96"/>
       <c r="BS50" s="96"/>
       <c r="BT50" s="96"/>
       <c r="BU50" s="96"/>
       <c r="BV50" s="96"/>
       <c r="BW50" s="96"/>
       <c r="BX50" s="96"/>
       <c r="BY50" s="96"/>
       <c r="BZ50" s="96"/>
       <c r="CA50" s="96"/>
       <c r="CB50" s="96"/>
       <c r="CC50" s="96"/>
       <c r="CD50" s="96"/>
       <c r="CE50" s="96"/>
       <c r="CF50" s="96"/>
       <c r="CG50" s="96"/>
       <c r="CH50" s="96"/>
       <c r="CI50" s="96"/>
-      <c r="CJ50" s="96"/>
-[...4 lines deleted...]
-      <c r="CO50" s="96"/>
+      <c r="CJ50" s="101"/>
+      <c r="CL50" s="104"/>
+      <c r="CM50" s="104"/>
+      <c r="CN50" s="104"/>
+      <c r="CO50" s="104"/>
     </row>
     <row r="51" spans="1:93" x14ac:dyDescent="0.25">
-      <c r="A51" s="84" t="str">
-[...1135 lines deleted...]
-      <c r="A80" s="84" t="str">
+      <c r="A51" s="85" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B80" s="75"/>
-[...34 lines deleted...]
-      <c r="A81" s="84" t="str">
+      <c r="B51" s="76"/>
+      <c r="C51" s="77"/>
+      <c r="D51" s="76"/>
+      <c r="E51" s="78"/>
+      <c r="F51" s="61"/>
+      <c r="G51" s="79"/>
+      <c r="H51" s="80"/>
+      <c r="I51" s="77"/>
+      <c r="J51" s="76"/>
+      <c r="K51" s="62"/>
+      <c r="L51" s="63"/>
+      <c r="M51" s="76"/>
+      <c r="N51" s="78"/>
+      <c r="O51" s="64"/>
+      <c r="P51" s="78"/>
+      <c r="Q51" s="81"/>
+      <c r="R51" s="65"/>
+      <c r="S51" s="66"/>
+      <c r="T51" s="67"/>
+      <c r="U51" s="68"/>
+      <c r="V51" s="69"/>
+      <c r="W51" s="68"/>
+      <c r="X51" s="69"/>
+      <c r="Y51" s="68"/>
+      <c r="Z51" s="70"/>
+      <c r="AA51" s="63"/>
+      <c r="AB51" s="71"/>
+      <c r="AC51" s="72"/>
+      <c r="AD51" s="72"/>
+      <c r="AE51" s="72"/>
+      <c r="AF51" s="73"/>
+      <c r="AG51" s="83"/>
+      <c r="AH51" s="82"/>
+      <c r="AX51" s="91"/>
+      <c r="AY51" s="90" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="CL51" s="104"/>
+      <c r="CM51" s="104"/>
+      <c r="CN51" s="104"/>
+      <c r="CO51" s="104"/>
+    </row>
+    <row r="52" spans="1:93" x14ac:dyDescent="0.25">
+      <c r="A52" s="85" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B81" s="75"/>
-[...34 lines deleted...]
-      <c r="A82" s="84" t="str">
+      <c r="B52" s="76"/>
+      <c r="C52" s="77"/>
+      <c r="D52" s="76"/>
+      <c r="E52" s="78"/>
+      <c r="F52" s="61"/>
+      <c r="G52" s="79"/>
+      <c r="H52" s="80"/>
+      <c r="I52" s="77"/>
+      <c r="J52" s="76"/>
+      <c r="K52" s="62"/>
+      <c r="L52" s="63"/>
+      <c r="M52" s="76"/>
+      <c r="N52" s="78"/>
+      <c r="O52" s="64"/>
+      <c r="P52" s="78"/>
+      <c r="Q52" s="81"/>
+      <c r="R52" s="65"/>
+      <c r="S52" s="66"/>
+      <c r="T52" s="67"/>
+      <c r="U52" s="68"/>
+      <c r="V52" s="69"/>
+      <c r="W52" s="68"/>
+      <c r="X52" s="69"/>
+      <c r="Y52" s="68"/>
+      <c r="Z52" s="70"/>
+      <c r="AA52" s="63"/>
+      <c r="AB52" s="71"/>
+      <c r="AC52" s="72"/>
+      <c r="AD52" s="72"/>
+      <c r="AE52" s="72"/>
+      <c r="AF52" s="73"/>
+      <c r="AG52" s="83"/>
+      <c r="AH52" s="82"/>
+    </row>
+    <row r="53" spans="1:93" x14ac:dyDescent="0.25">
+      <c r="A53" s="85" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B82" s="75"/>
-[...34 lines deleted...]
-      <c r="A83" s="84" t="str">
+      <c r="B53" s="76"/>
+      <c r="C53" s="77"/>
+      <c r="D53" s="76"/>
+      <c r="E53" s="78"/>
+      <c r="F53" s="61"/>
+      <c r="G53" s="79"/>
+      <c r="H53" s="80"/>
+      <c r="I53" s="77"/>
+      <c r="J53" s="76"/>
+      <c r="K53" s="62"/>
+      <c r="L53" s="63"/>
+      <c r="M53" s="76"/>
+      <c r="N53" s="78"/>
+      <c r="O53" s="64"/>
+      <c r="P53" s="78"/>
+      <c r="Q53" s="81"/>
+      <c r="R53" s="65"/>
+      <c r="S53" s="66"/>
+      <c r="T53" s="67"/>
+      <c r="U53" s="68"/>
+      <c r="V53" s="69"/>
+      <c r="W53" s="68"/>
+      <c r="X53" s="69"/>
+      <c r="Y53" s="68"/>
+      <c r="Z53" s="70"/>
+      <c r="AA53" s="63"/>
+      <c r="AB53" s="71"/>
+      <c r="AC53" s="72"/>
+      <c r="AD53" s="72"/>
+      <c r="AE53" s="72"/>
+      <c r="AF53" s="73"/>
+      <c r="AG53" s="83"/>
+      <c r="AH53" s="82"/>
+    </row>
+    <row r="54" spans="1:93" x14ac:dyDescent="0.25">
+      <c r="A54" s="85" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B83" s="75"/>
-[...34 lines deleted...]
-      <c r="A84" s="84" t="str">
+      <c r="B54" s="76"/>
+      <c r="C54" s="77"/>
+      <c r="D54" s="76"/>
+      <c r="E54" s="78"/>
+      <c r="F54" s="61"/>
+      <c r="G54" s="79"/>
+      <c r="H54" s="80"/>
+      <c r="I54" s="77"/>
+      <c r="J54" s="76"/>
+      <c r="K54" s="62"/>
+      <c r="L54" s="63"/>
+      <c r="M54" s="76"/>
+      <c r="N54" s="78"/>
+      <c r="O54" s="64"/>
+      <c r="P54" s="78"/>
+      <c r="Q54" s="81"/>
+      <c r="R54" s="65"/>
+      <c r="S54" s="66"/>
+      <c r="T54" s="67"/>
+      <c r="U54" s="68"/>
+      <c r="V54" s="69"/>
+      <c r="W54" s="68"/>
+      <c r="X54" s="69"/>
+      <c r="Y54" s="68"/>
+      <c r="Z54" s="70"/>
+      <c r="AA54" s="63"/>
+      <c r="AB54" s="71"/>
+      <c r="AC54" s="72"/>
+      <c r="AD54" s="72"/>
+      <c r="AE54" s="72"/>
+      <c r="AF54" s="73"/>
+      <c r="AG54" s="83"/>
+      <c r="AH54" s="82"/>
+    </row>
+    <row r="55" spans="1:93" x14ac:dyDescent="0.25">
+      <c r="A55" s="85" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B84" s="75"/>
-[...34 lines deleted...]
-      <c r="A85" s="84" t="str">
+      <c r="B55" s="76"/>
+      <c r="C55" s="77"/>
+      <c r="D55" s="76"/>
+      <c r="E55" s="78"/>
+      <c r="F55" s="61"/>
+      <c r="G55" s="79"/>
+      <c r="H55" s="80"/>
+      <c r="I55" s="77"/>
+      <c r="J55" s="76"/>
+      <c r="K55" s="62"/>
+      <c r="L55" s="63"/>
+      <c r="M55" s="76"/>
+      <c r="N55" s="78"/>
+      <c r="O55" s="64"/>
+      <c r="P55" s="78"/>
+      <c r="Q55" s="81"/>
+      <c r="R55" s="65"/>
+      <c r="S55" s="66"/>
+      <c r="T55" s="67"/>
+      <c r="U55" s="68"/>
+      <c r="V55" s="69"/>
+      <c r="W55" s="68"/>
+      <c r="X55" s="69"/>
+      <c r="Y55" s="68"/>
+      <c r="Z55" s="70"/>
+      <c r="AA55" s="63"/>
+      <c r="AB55" s="71"/>
+      <c r="AC55" s="72"/>
+      <c r="AD55" s="72"/>
+      <c r="AE55" s="72"/>
+      <c r="AF55" s="73"/>
+      <c r="AG55" s="83"/>
+      <c r="AH55" s="82"/>
+    </row>
+    <row r="56" spans="1:93" x14ac:dyDescent="0.25">
+      <c r="A56" s="85" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B85" s="75"/>
-[...34 lines deleted...]
-      <c r="A86" s="84" t="str">
+      <c r="B56" s="76"/>
+      <c r="C56" s="77"/>
+      <c r="D56" s="76"/>
+      <c r="E56" s="78"/>
+      <c r="F56" s="61"/>
+      <c r="G56" s="79"/>
+      <c r="H56" s="80"/>
+      <c r="I56" s="77"/>
+      <c r="J56" s="76"/>
+      <c r="K56" s="62"/>
+      <c r="L56" s="63"/>
+      <c r="M56" s="76"/>
+      <c r="N56" s="78"/>
+      <c r="O56" s="64"/>
+      <c r="P56" s="78"/>
+      <c r="Q56" s="81"/>
+      <c r="R56" s="65"/>
+      <c r="S56" s="66"/>
+      <c r="T56" s="67"/>
+      <c r="U56" s="68"/>
+      <c r="V56" s="69"/>
+      <c r="W56" s="68"/>
+      <c r="X56" s="69"/>
+      <c r="Y56" s="68"/>
+      <c r="Z56" s="70"/>
+      <c r="AA56" s="63"/>
+      <c r="AB56" s="71"/>
+      <c r="AC56" s="72"/>
+      <c r="AD56" s="72"/>
+      <c r="AE56" s="72"/>
+      <c r="AF56" s="73"/>
+      <c r="AG56" s="83"/>
+      <c r="AH56" s="82"/>
+    </row>
+    <row r="57" spans="1:93" x14ac:dyDescent="0.25">
+      <c r="A57" s="85" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B86" s="75"/>
-[...34 lines deleted...]
-      <c r="A87" s="84" t="str">
+      <c r="B57" s="76"/>
+      <c r="C57" s="77"/>
+      <c r="D57" s="76"/>
+      <c r="E57" s="78"/>
+      <c r="F57" s="61"/>
+      <c r="G57" s="79"/>
+      <c r="H57" s="80"/>
+      <c r="I57" s="77"/>
+      <c r="J57" s="76"/>
+      <c r="K57" s="62"/>
+      <c r="L57" s="63"/>
+      <c r="M57" s="76"/>
+      <c r="N57" s="78"/>
+      <c r="O57" s="64"/>
+      <c r="P57" s="78"/>
+      <c r="Q57" s="81"/>
+      <c r="R57" s="65"/>
+      <c r="S57" s="66"/>
+      <c r="T57" s="67"/>
+      <c r="U57" s="68"/>
+      <c r="V57" s="69"/>
+      <c r="W57" s="68"/>
+      <c r="X57" s="69"/>
+      <c r="Y57" s="68"/>
+      <c r="Z57" s="70"/>
+      <c r="AA57" s="63"/>
+      <c r="AB57" s="71"/>
+      <c r="AC57" s="72"/>
+      <c r="AD57" s="72"/>
+      <c r="AE57" s="72"/>
+      <c r="AF57" s="73"/>
+      <c r="AG57" s="83"/>
+      <c r="AH57" s="82"/>
+    </row>
+    <row r="58" spans="1:93" x14ac:dyDescent="0.25">
+      <c r="A58" s="85" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B87" s="75"/>
-[...34 lines deleted...]
-      <c r="A88" s="84" t="str">
+      <c r="B58" s="76"/>
+      <c r="C58" s="77"/>
+      <c r="D58" s="76"/>
+      <c r="E58" s="78"/>
+      <c r="F58" s="61"/>
+      <c r="G58" s="79"/>
+      <c r="H58" s="80"/>
+      <c r="I58" s="77"/>
+      <c r="J58" s="76"/>
+      <c r="K58" s="62"/>
+      <c r="L58" s="63"/>
+      <c r="M58" s="76"/>
+      <c r="N58" s="78"/>
+      <c r="O58" s="64"/>
+      <c r="P58" s="78"/>
+      <c r="Q58" s="81"/>
+      <c r="R58" s="65"/>
+      <c r="S58" s="66"/>
+      <c r="T58" s="67"/>
+      <c r="U58" s="68"/>
+      <c r="V58" s="69"/>
+      <c r="W58" s="68"/>
+      <c r="X58" s="69"/>
+      <c r="Y58" s="68"/>
+      <c r="Z58" s="70"/>
+      <c r="AA58" s="63"/>
+      <c r="AB58" s="71"/>
+      <c r="AC58" s="72"/>
+      <c r="AD58" s="72"/>
+      <c r="AE58" s="72"/>
+      <c r="AF58" s="73"/>
+      <c r="AG58" s="83"/>
+      <c r="AH58" s="82"/>
+    </row>
+    <row r="59" spans="1:93" x14ac:dyDescent="0.25">
+      <c r="A59" s="85" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B88" s="75"/>
-[...34 lines deleted...]
-      <c r="A89" s="84" t="str">
+      <c r="B59" s="76"/>
+      <c r="C59" s="77"/>
+      <c r="D59" s="76"/>
+      <c r="E59" s="78"/>
+      <c r="F59" s="61"/>
+      <c r="G59" s="79"/>
+      <c r="H59" s="80"/>
+      <c r="I59" s="77"/>
+      <c r="J59" s="76"/>
+      <c r="K59" s="62"/>
+      <c r="L59" s="63"/>
+      <c r="M59" s="76"/>
+      <c r="N59" s="78"/>
+      <c r="O59" s="64"/>
+      <c r="P59" s="78"/>
+      <c r="Q59" s="81"/>
+      <c r="R59" s="65"/>
+      <c r="S59" s="66"/>
+      <c r="T59" s="67"/>
+      <c r="U59" s="68"/>
+      <c r="V59" s="69"/>
+      <c r="W59" s="68"/>
+      <c r="X59" s="69"/>
+      <c r="Y59" s="68"/>
+      <c r="Z59" s="70"/>
+      <c r="AA59" s="63"/>
+      <c r="AB59" s="71"/>
+      <c r="AC59" s="72"/>
+      <c r="AD59" s="72"/>
+      <c r="AE59" s="72"/>
+      <c r="AF59" s="73"/>
+      <c r="AG59" s="83"/>
+      <c r="AH59" s="82"/>
+    </row>
+    <row r="60" spans="1:93" x14ac:dyDescent="0.25">
+      <c r="A60" s="85" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B89" s="75"/>
-[...34 lines deleted...]
-      <c r="A90" s="84" t="str">
+      <c r="B60" s="76"/>
+      <c r="C60" s="77"/>
+      <c r="D60" s="76"/>
+      <c r="E60" s="78"/>
+      <c r="F60" s="61"/>
+      <c r="G60" s="79"/>
+      <c r="H60" s="80"/>
+      <c r="I60" s="77"/>
+      <c r="J60" s="76"/>
+      <c r="K60" s="62"/>
+      <c r="L60" s="63"/>
+      <c r="M60" s="76"/>
+      <c r="N60" s="78"/>
+      <c r="O60" s="64"/>
+      <c r="P60" s="78"/>
+      <c r="Q60" s="81"/>
+      <c r="R60" s="65"/>
+      <c r="S60" s="66"/>
+      <c r="T60" s="67"/>
+      <c r="U60" s="68"/>
+      <c r="V60" s="69"/>
+      <c r="W60" s="68"/>
+      <c r="X60" s="69"/>
+      <c r="Y60" s="68"/>
+      <c r="Z60" s="70"/>
+      <c r="AA60" s="63"/>
+      <c r="AB60" s="71"/>
+      <c r="AC60" s="72"/>
+      <c r="AD60" s="72"/>
+      <c r="AE60" s="72"/>
+      <c r="AF60" s="73"/>
+      <c r="AG60" s="83"/>
+      <c r="AH60" s="82"/>
+    </row>
+    <row r="61" spans="1:93" x14ac:dyDescent="0.25">
+      <c r="A61" s="85" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B90" s="75"/>
-[...34 lines deleted...]
-      <c r="A91" s="84" t="str">
+      <c r="B61" s="76"/>
+      <c r="C61" s="77"/>
+      <c r="D61" s="76"/>
+      <c r="E61" s="78"/>
+      <c r="F61" s="61"/>
+      <c r="G61" s="79"/>
+      <c r="H61" s="80"/>
+      <c r="I61" s="77"/>
+      <c r="J61" s="76"/>
+      <c r="K61" s="62"/>
+      <c r="L61" s="63"/>
+      <c r="M61" s="76"/>
+      <c r="N61" s="78"/>
+      <c r="O61" s="64"/>
+      <c r="P61" s="78"/>
+      <c r="Q61" s="81"/>
+      <c r="R61" s="65"/>
+      <c r="S61" s="66"/>
+      <c r="T61" s="67"/>
+      <c r="U61" s="68"/>
+      <c r="V61" s="69"/>
+      <c r="W61" s="68"/>
+      <c r="X61" s="69"/>
+      <c r="Y61" s="68"/>
+      <c r="Z61" s="70"/>
+      <c r="AA61" s="63"/>
+      <c r="AB61" s="71"/>
+      <c r="AC61" s="72"/>
+      <c r="AD61" s="72"/>
+      <c r="AE61" s="72"/>
+      <c r="AF61" s="73"/>
+      <c r="AG61" s="83"/>
+      <c r="AH61" s="82"/>
+    </row>
+    <row r="62" spans="1:93" x14ac:dyDescent="0.25">
+      <c r="A62" s="85" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B91" s="75"/>
-[...34 lines deleted...]
-      <c r="A92" s="84" t="str">
+      <c r="B62" s="76"/>
+      <c r="C62" s="77"/>
+      <c r="D62" s="76"/>
+      <c r="E62" s="78"/>
+      <c r="F62" s="61"/>
+      <c r="G62" s="79"/>
+      <c r="H62" s="80"/>
+      <c r="I62" s="77"/>
+      <c r="J62" s="76"/>
+      <c r="K62" s="62"/>
+      <c r="L62" s="63"/>
+      <c r="M62" s="76"/>
+      <c r="N62" s="78"/>
+      <c r="O62" s="64"/>
+      <c r="P62" s="78"/>
+      <c r="Q62" s="81"/>
+      <c r="R62" s="65"/>
+      <c r="S62" s="66"/>
+      <c r="T62" s="67"/>
+      <c r="U62" s="68"/>
+      <c r="V62" s="69"/>
+      <c r="W62" s="68"/>
+      <c r="X62" s="69"/>
+      <c r="Y62" s="68"/>
+      <c r="Z62" s="70"/>
+      <c r="AA62" s="63"/>
+      <c r="AB62" s="71"/>
+      <c r="AC62" s="72"/>
+      <c r="AD62" s="72"/>
+      <c r="AE62" s="72"/>
+      <c r="AF62" s="73"/>
+      <c r="AG62" s="83"/>
+      <c r="AH62" s="82"/>
+    </row>
+    <row r="63" spans="1:93" x14ac:dyDescent="0.25">
+      <c r="A63" s="85" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B92" s="75"/>
-[...34 lines deleted...]
-      <c r="A93" s="84" t="str">
+      <c r="B63" s="76"/>
+      <c r="C63" s="77"/>
+      <c r="D63" s="76"/>
+      <c r="E63" s="78"/>
+      <c r="F63" s="61"/>
+      <c r="G63" s="79"/>
+      <c r="H63" s="80"/>
+      <c r="I63" s="77"/>
+      <c r="J63" s="76"/>
+      <c r="K63" s="62"/>
+      <c r="L63" s="63"/>
+      <c r="M63" s="76"/>
+      <c r="N63" s="78"/>
+      <c r="O63" s="64"/>
+      <c r="P63" s="78"/>
+      <c r="Q63" s="81"/>
+      <c r="R63" s="65"/>
+      <c r="S63" s="66"/>
+      <c r="T63" s="67"/>
+      <c r="U63" s="68"/>
+      <c r="V63" s="69"/>
+      <c r="W63" s="68"/>
+      <c r="X63" s="69"/>
+      <c r="Y63" s="68"/>
+      <c r="Z63" s="70"/>
+      <c r="AA63" s="63"/>
+      <c r="AB63" s="71"/>
+      <c r="AC63" s="72"/>
+      <c r="AD63" s="72"/>
+      <c r="AE63" s="72"/>
+      <c r="AF63" s="73"/>
+      <c r="AG63" s="83"/>
+      <c r="AH63" s="82"/>
+    </row>
+    <row r="64" spans="1:93" x14ac:dyDescent="0.25">
+      <c r="A64" s="85" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B93" s="75"/>
-[...34 lines deleted...]
-      <c r="A94" s="84" t="str">
+      <c r="B64" s="76"/>
+      <c r="C64" s="77"/>
+      <c r="D64" s="76"/>
+      <c r="E64" s="78"/>
+      <c r="F64" s="61"/>
+      <c r="G64" s="79"/>
+      <c r="H64" s="80"/>
+      <c r="I64" s="77"/>
+      <c r="J64" s="76"/>
+      <c r="K64" s="62"/>
+      <c r="L64" s="63"/>
+      <c r="M64" s="76"/>
+      <c r="N64" s="78"/>
+      <c r="O64" s="64"/>
+      <c r="P64" s="78"/>
+      <c r="Q64" s="81"/>
+      <c r="R64" s="65"/>
+      <c r="S64" s="66"/>
+      <c r="T64" s="67"/>
+      <c r="U64" s="68"/>
+      <c r="V64" s="69"/>
+      <c r="W64" s="68"/>
+      <c r="X64" s="69"/>
+      <c r="Y64" s="68"/>
+      <c r="Z64" s="70"/>
+      <c r="AA64" s="63"/>
+      <c r="AB64" s="71"/>
+      <c r="AC64" s="72"/>
+      <c r="AD64" s="72"/>
+      <c r="AE64" s="72"/>
+      <c r="AF64" s="73"/>
+      <c r="AG64" s="83"/>
+      <c r="AH64" s="82"/>
+    </row>
+    <row r="65" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A65" s="85" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B94" s="75"/>
-[...34 lines deleted...]
-      <c r="A95" s="84" t="str">
+      <c r="B65" s="76"/>
+      <c r="C65" s="77"/>
+      <c r="D65" s="76"/>
+      <c r="E65" s="78"/>
+      <c r="F65" s="61"/>
+      <c r="G65" s="79"/>
+      <c r="H65" s="80"/>
+      <c r="I65" s="77"/>
+      <c r="J65" s="76"/>
+      <c r="K65" s="62"/>
+      <c r="L65" s="63"/>
+      <c r="M65" s="76"/>
+      <c r="N65" s="78"/>
+      <c r="O65" s="64"/>
+      <c r="P65" s="78"/>
+      <c r="Q65" s="81"/>
+      <c r="R65" s="65"/>
+      <c r="S65" s="66"/>
+      <c r="T65" s="67"/>
+      <c r="U65" s="68"/>
+      <c r="V65" s="69"/>
+      <c r="W65" s="68"/>
+      <c r="X65" s="69"/>
+      <c r="Y65" s="68"/>
+      <c r="Z65" s="70"/>
+      <c r="AA65" s="63"/>
+      <c r="AB65" s="71"/>
+      <c r="AC65" s="72"/>
+      <c r="AD65" s="72"/>
+      <c r="AE65" s="72"/>
+      <c r="AF65" s="73"/>
+      <c r="AG65" s="83"/>
+      <c r="AH65" s="82"/>
+    </row>
+    <row r="66" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A66" s="85" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B95" s="75"/>
-[...34 lines deleted...]
-      <c r="A96" s="84" t="str">
+      <c r="B66" s="76"/>
+      <c r="C66" s="77"/>
+      <c r="D66" s="76"/>
+      <c r="E66" s="78"/>
+      <c r="F66" s="61"/>
+      <c r="G66" s="79"/>
+      <c r="H66" s="80"/>
+      <c r="I66" s="77"/>
+      <c r="J66" s="76"/>
+      <c r="K66" s="62"/>
+      <c r="L66" s="63"/>
+      <c r="M66" s="76"/>
+      <c r="N66" s="78"/>
+      <c r="O66" s="64"/>
+      <c r="P66" s="78"/>
+      <c r="Q66" s="81"/>
+      <c r="R66" s="65"/>
+      <c r="S66" s="66"/>
+      <c r="T66" s="67"/>
+      <c r="U66" s="68"/>
+      <c r="V66" s="69"/>
+      <c r="W66" s="68"/>
+      <c r="X66" s="69"/>
+      <c r="Y66" s="68"/>
+      <c r="Z66" s="70"/>
+      <c r="AA66" s="63"/>
+      <c r="AB66" s="71"/>
+      <c r="AC66" s="72"/>
+      <c r="AD66" s="72"/>
+      <c r="AE66" s="72"/>
+      <c r="AF66" s="73"/>
+      <c r="AG66" s="83"/>
+      <c r="AH66" s="82"/>
+    </row>
+    <row r="67" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A67" s="85" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B96" s="75"/>
-[...34 lines deleted...]
-      <c r="A97" s="84" t="str">
+      <c r="B67" s="76"/>
+      <c r="C67" s="77"/>
+      <c r="D67" s="76"/>
+      <c r="E67" s="78"/>
+      <c r="F67" s="61"/>
+      <c r="G67" s="79"/>
+      <c r="H67" s="80"/>
+      <c r="I67" s="77"/>
+      <c r="J67" s="76"/>
+      <c r="K67" s="62"/>
+      <c r="L67" s="63"/>
+      <c r="M67" s="76"/>
+      <c r="N67" s="78"/>
+      <c r="O67" s="64"/>
+      <c r="P67" s="78"/>
+      <c r="Q67" s="81"/>
+      <c r="R67" s="65"/>
+      <c r="S67" s="66"/>
+      <c r="T67" s="67"/>
+      <c r="U67" s="68"/>
+      <c r="V67" s="69"/>
+      <c r="W67" s="68"/>
+      <c r="X67" s="69"/>
+      <c r="Y67" s="68"/>
+      <c r="Z67" s="70"/>
+      <c r="AA67" s="63"/>
+      <c r="AB67" s="71"/>
+      <c r="AC67" s="72"/>
+      <c r="AD67" s="72"/>
+      <c r="AE67" s="72"/>
+      <c r="AF67" s="73"/>
+      <c r="AG67" s="83"/>
+      <c r="AH67" s="82"/>
+    </row>
+    <row r="68" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A68" s="85" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B97" s="75"/>
-[...34 lines deleted...]
-      <c r="A98" s="84" t="str">
+      <c r="B68" s="76"/>
+      <c r="C68" s="77"/>
+      <c r="D68" s="76"/>
+      <c r="E68" s="78"/>
+      <c r="F68" s="61"/>
+      <c r="G68" s="79"/>
+      <c r="H68" s="80"/>
+      <c r="I68" s="77"/>
+      <c r="J68" s="76"/>
+      <c r="K68" s="62"/>
+      <c r="L68" s="63"/>
+      <c r="M68" s="76"/>
+      <c r="N68" s="78"/>
+      <c r="O68" s="64"/>
+      <c r="P68" s="78"/>
+      <c r="Q68" s="81"/>
+      <c r="R68" s="65"/>
+      <c r="S68" s="66"/>
+      <c r="T68" s="67"/>
+      <c r="U68" s="68"/>
+      <c r="V68" s="69"/>
+      <c r="W68" s="68"/>
+      <c r="X68" s="69"/>
+      <c r="Y68" s="68"/>
+      <c r="Z68" s="70"/>
+      <c r="AA68" s="63"/>
+      <c r="AB68" s="71"/>
+      <c r="AC68" s="72"/>
+      <c r="AD68" s="72"/>
+      <c r="AE68" s="72"/>
+      <c r="AF68" s="73"/>
+      <c r="AG68" s="83"/>
+      <c r="AH68" s="82"/>
+    </row>
+    <row r="69" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A69" s="85" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B98" s="75"/>
-[...34 lines deleted...]
-      <c r="A99" s="84" t="str">
+      <c r="B69" s="76"/>
+      <c r="C69" s="77"/>
+      <c r="D69" s="76"/>
+      <c r="E69" s="78"/>
+      <c r="F69" s="61"/>
+      <c r="G69" s="79"/>
+      <c r="H69" s="80"/>
+      <c r="I69" s="77"/>
+      <c r="J69" s="76"/>
+      <c r="K69" s="62"/>
+      <c r="L69" s="63"/>
+      <c r="M69" s="76"/>
+      <c r="N69" s="78"/>
+      <c r="O69" s="64"/>
+      <c r="P69" s="78"/>
+      <c r="Q69" s="81"/>
+      <c r="R69" s="65"/>
+      <c r="S69" s="66"/>
+      <c r="T69" s="67"/>
+      <c r="U69" s="68"/>
+      <c r="V69" s="69"/>
+      <c r="W69" s="68"/>
+      <c r="X69" s="69"/>
+      <c r="Y69" s="68"/>
+      <c r="Z69" s="70"/>
+      <c r="AA69" s="63"/>
+      <c r="AB69" s="71"/>
+      <c r="AC69" s="72"/>
+      <c r="AD69" s="72"/>
+      <c r="AE69" s="72"/>
+      <c r="AF69" s="73"/>
+      <c r="AG69" s="83"/>
+      <c r="AH69" s="82"/>
+    </row>
+    <row r="70" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A70" s="85" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B99" s="75"/>
-[...34 lines deleted...]
-      <c r="A100" s="84" t="str">
+      <c r="B70" s="76"/>
+      <c r="C70" s="77"/>
+      <c r="D70" s="76"/>
+      <c r="E70" s="78"/>
+      <c r="F70" s="61"/>
+      <c r="G70" s="79"/>
+      <c r="H70" s="80"/>
+      <c r="I70" s="77"/>
+      <c r="J70" s="76"/>
+      <c r="K70" s="62"/>
+      <c r="L70" s="63"/>
+      <c r="M70" s="76"/>
+      <c r="N70" s="78"/>
+      <c r="O70" s="64"/>
+      <c r="P70" s="78"/>
+      <c r="Q70" s="81"/>
+      <c r="R70" s="65"/>
+      <c r="S70" s="66"/>
+      <c r="T70" s="67"/>
+      <c r="U70" s="68"/>
+      <c r="V70" s="69"/>
+      <c r="W70" s="68"/>
+      <c r="X70" s="69"/>
+      <c r="Y70" s="68"/>
+      <c r="Z70" s="70"/>
+      <c r="AA70" s="63"/>
+      <c r="AB70" s="71"/>
+      <c r="AC70" s="72"/>
+      <c r="AD70" s="72"/>
+      <c r="AE70" s="72"/>
+      <c r="AF70" s="73"/>
+      <c r="AG70" s="83"/>
+      <c r="AH70" s="82"/>
+    </row>
+    <row r="71" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A71" s="85" t="str">
         <f t="shared" si="2"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B100" s="75"/>
-[...31 lines deleted...]
-      <c r="AH100" s="81"/>
+      <c r="B71" s="76"/>
+      <c r="C71" s="77"/>
+      <c r="D71" s="76"/>
+      <c r="E71" s="78"/>
+      <c r="F71" s="61"/>
+      <c r="G71" s="79"/>
+      <c r="H71" s="80"/>
+      <c r="I71" s="77"/>
+      <c r="J71" s="76"/>
+      <c r="K71" s="62"/>
+      <c r="L71" s="63"/>
+      <c r="M71" s="76"/>
+      <c r="N71" s="78"/>
+      <c r="O71" s="64"/>
+      <c r="P71" s="78"/>
+      <c r="Q71" s="81"/>
+      <c r="R71" s="65"/>
+      <c r="S71" s="66"/>
+      <c r="T71" s="67"/>
+      <c r="U71" s="68"/>
+      <c r="V71" s="69"/>
+      <c r="W71" s="68"/>
+      <c r="X71" s="69"/>
+      <c r="Y71" s="68"/>
+      <c r="Z71" s="70"/>
+      <c r="AA71" s="63"/>
+      <c r="AB71" s="71"/>
+      <c r="AC71" s="72"/>
+      <c r="AD71" s="72"/>
+      <c r="AE71" s="72"/>
+      <c r="AF71" s="73"/>
+      <c r="AG71" s="83"/>
+      <c r="AH71" s="82"/>
+    </row>
+    <row r="72" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A72" s="85" t="str">
+        <f t="shared" si="2"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B72" s="76"/>
+      <c r="C72" s="77"/>
+      <c r="D72" s="76"/>
+      <c r="E72" s="78"/>
+      <c r="F72" s="61"/>
+      <c r="G72" s="79"/>
+      <c r="H72" s="80"/>
+      <c r="I72" s="77"/>
+      <c r="J72" s="76"/>
+      <c r="K72" s="62"/>
+      <c r="L72" s="63"/>
+      <c r="M72" s="76"/>
+      <c r="N72" s="78"/>
+      <c r="O72" s="64"/>
+      <c r="P72" s="78"/>
+      <c r="Q72" s="81"/>
+      <c r="R72" s="65"/>
+      <c r="S72" s="66"/>
+      <c r="T72" s="67"/>
+      <c r="U72" s="68"/>
+      <c r="V72" s="69"/>
+      <c r="W72" s="68"/>
+      <c r="X72" s="69"/>
+      <c r="Y72" s="68"/>
+      <c r="Z72" s="70"/>
+      <c r="AA72" s="63"/>
+      <c r="AB72" s="71"/>
+      <c r="AC72" s="72"/>
+      <c r="AD72" s="72"/>
+      <c r="AE72" s="72"/>
+      <c r="AF72" s="73"/>
+      <c r="AG72" s="83"/>
+      <c r="AH72" s="82"/>
+    </row>
+    <row r="73" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A73" s="85" t="str">
+        <f t="shared" si="2"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B73" s="76"/>
+      <c r="C73" s="77"/>
+      <c r="D73" s="76"/>
+      <c r="E73" s="78"/>
+      <c r="F73" s="61"/>
+      <c r="G73" s="79"/>
+      <c r="H73" s="80"/>
+      <c r="I73" s="77"/>
+      <c r="J73" s="76"/>
+      <c r="K73" s="62"/>
+      <c r="L73" s="63"/>
+      <c r="M73" s="76"/>
+      <c r="N73" s="78"/>
+      <c r="O73" s="64"/>
+      <c r="P73" s="78"/>
+      <c r="Q73" s="81"/>
+      <c r="R73" s="65"/>
+      <c r="S73" s="66"/>
+      <c r="T73" s="67"/>
+      <c r="U73" s="68"/>
+      <c r="V73" s="69"/>
+      <c r="W73" s="68"/>
+      <c r="X73" s="69"/>
+      <c r="Y73" s="68"/>
+      <c r="Z73" s="70"/>
+      <c r="AA73" s="63"/>
+      <c r="AB73" s="71"/>
+      <c r="AC73" s="72"/>
+      <c r="AD73" s="72"/>
+      <c r="AE73" s="72"/>
+      <c r="AF73" s="73"/>
+      <c r="AG73" s="83"/>
+      <c r="AH73" s="82"/>
+    </row>
+    <row r="74" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A74" s="85" t="str">
+        <f t="shared" si="2"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B74" s="76"/>
+      <c r="C74" s="77"/>
+      <c r="D74" s="76"/>
+      <c r="E74" s="78"/>
+      <c r="F74" s="61"/>
+      <c r="G74" s="79"/>
+      <c r="H74" s="80"/>
+      <c r="I74" s="77"/>
+      <c r="J74" s="76"/>
+      <c r="K74" s="62"/>
+      <c r="L74" s="63"/>
+      <c r="M74" s="76"/>
+      <c r="N74" s="78"/>
+      <c r="O74" s="64"/>
+      <c r="P74" s="78"/>
+      <c r="Q74" s="81"/>
+      <c r="R74" s="65"/>
+      <c r="S74" s="66"/>
+      <c r="T74" s="67"/>
+      <c r="U74" s="68"/>
+      <c r="V74" s="69"/>
+      <c r="W74" s="68"/>
+      <c r="X74" s="69"/>
+      <c r="Y74" s="68"/>
+      <c r="Z74" s="70"/>
+      <c r="AA74" s="63"/>
+      <c r="AB74" s="71"/>
+      <c r="AC74" s="72"/>
+      <c r="AD74" s="72"/>
+      <c r="AE74" s="72"/>
+      <c r="AF74" s="73"/>
+      <c r="AG74" s="83"/>
+      <c r="AH74" s="82"/>
+    </row>
+    <row r="75" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A75" s="85" t="str">
+        <f t="shared" si="2"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B75" s="76"/>
+      <c r="C75" s="77"/>
+      <c r="D75" s="76"/>
+      <c r="E75" s="78"/>
+      <c r="F75" s="61"/>
+      <c r="G75" s="79"/>
+      <c r="H75" s="80"/>
+      <c r="I75" s="77"/>
+      <c r="J75" s="76"/>
+      <c r="K75" s="62"/>
+      <c r="L75" s="63"/>
+      <c r="M75" s="76"/>
+      <c r="N75" s="78"/>
+      <c r="O75" s="64"/>
+      <c r="P75" s="78"/>
+      <c r="Q75" s="81"/>
+      <c r="R75" s="65"/>
+      <c r="S75" s="66"/>
+      <c r="T75" s="67"/>
+      <c r="U75" s="68"/>
+      <c r="V75" s="69"/>
+      <c r="W75" s="68"/>
+      <c r="X75" s="69"/>
+      <c r="Y75" s="68"/>
+      <c r="Z75" s="70"/>
+      <c r="AA75" s="63"/>
+      <c r="AB75" s="71"/>
+      <c r="AC75" s="72"/>
+      <c r="AD75" s="72"/>
+      <c r="AE75" s="72"/>
+      <c r="AF75" s="73"/>
+      <c r="AG75" s="83"/>
+      <c r="AH75" s="82"/>
+    </row>
+    <row r="76" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A76" s="85" t="str">
+        <f t="shared" si="2"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B76" s="76"/>
+      <c r="C76" s="77"/>
+      <c r="D76" s="76"/>
+      <c r="E76" s="78"/>
+      <c r="F76" s="61"/>
+      <c r="G76" s="79"/>
+      <c r="H76" s="80"/>
+      <c r="I76" s="77"/>
+      <c r="J76" s="76"/>
+      <c r="K76" s="62"/>
+      <c r="L76" s="63"/>
+      <c r="M76" s="76"/>
+      <c r="N76" s="78"/>
+      <c r="O76" s="64"/>
+      <c r="P76" s="78"/>
+      <c r="Q76" s="81"/>
+      <c r="R76" s="65"/>
+      <c r="S76" s="66"/>
+      <c r="T76" s="67"/>
+      <c r="U76" s="68"/>
+      <c r="V76" s="69"/>
+      <c r="W76" s="68"/>
+      <c r="X76" s="69"/>
+      <c r="Y76" s="68"/>
+      <c r="Z76" s="70"/>
+      <c r="AA76" s="63"/>
+      <c r="AB76" s="71"/>
+      <c r="AC76" s="72"/>
+      <c r="AD76" s="72"/>
+      <c r="AE76" s="72"/>
+      <c r="AF76" s="73"/>
+      <c r="AG76" s="83"/>
+      <c r="AH76" s="82"/>
+    </row>
+    <row r="77" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A77" s="85" t="str">
+        <f t="shared" si="2"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B77" s="76"/>
+      <c r="C77" s="77"/>
+      <c r="D77" s="76"/>
+      <c r="E77" s="78"/>
+      <c r="F77" s="61"/>
+      <c r="G77" s="79"/>
+      <c r="H77" s="80"/>
+      <c r="I77" s="77"/>
+      <c r="J77" s="76"/>
+      <c r="K77" s="62"/>
+      <c r="L77" s="63"/>
+      <c r="M77" s="76"/>
+      <c r="N77" s="78"/>
+      <c r="O77" s="64"/>
+      <c r="P77" s="78"/>
+      <c r="Q77" s="81"/>
+      <c r="R77" s="65"/>
+      <c r="S77" s="66"/>
+      <c r="T77" s="67"/>
+      <c r="U77" s="68"/>
+      <c r="V77" s="69"/>
+      <c r="W77" s="68"/>
+      <c r="X77" s="69"/>
+      <c r="Y77" s="68"/>
+      <c r="Z77" s="70"/>
+      <c r="AA77" s="63"/>
+      <c r="AB77" s="71"/>
+      <c r="AC77" s="72"/>
+      <c r="AD77" s="72"/>
+      <c r="AE77" s="72"/>
+      <c r="AF77" s="73"/>
+      <c r="AG77" s="83"/>
+      <c r="AH77" s="82"/>
+    </row>
+    <row r="78" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A78" s="85" t="str">
+        <f t="shared" ref="A78:A101" si="3">CONCATENATE("Case ",$C$9)</f>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B78" s="76"/>
+      <c r="C78" s="77"/>
+      <c r="D78" s="76"/>
+      <c r="E78" s="78"/>
+      <c r="F78" s="61"/>
+      <c r="G78" s="79"/>
+      <c r="H78" s="80"/>
+      <c r="I78" s="77"/>
+      <c r="J78" s="76"/>
+      <c r="K78" s="62"/>
+      <c r="L78" s="63"/>
+      <c r="M78" s="76"/>
+      <c r="N78" s="78"/>
+      <c r="O78" s="64"/>
+      <c r="P78" s="78"/>
+      <c r="Q78" s="81"/>
+      <c r="R78" s="65"/>
+      <c r="S78" s="66"/>
+      <c r="T78" s="67"/>
+      <c r="U78" s="68"/>
+      <c r="V78" s="69"/>
+      <c r="W78" s="68"/>
+      <c r="X78" s="69"/>
+      <c r="Y78" s="68"/>
+      <c r="Z78" s="70"/>
+      <c r="AA78" s="63"/>
+      <c r="AB78" s="71"/>
+      <c r="AC78" s="72"/>
+      <c r="AD78" s="72"/>
+      <c r="AE78" s="72"/>
+      <c r="AF78" s="73"/>
+      <c r="AG78" s="83"/>
+      <c r="AH78" s="82"/>
+    </row>
+    <row r="79" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A79" s="85" t="str">
+        <f t="shared" si="3"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B79" s="76"/>
+      <c r="C79" s="77"/>
+      <c r="D79" s="76"/>
+      <c r="E79" s="78"/>
+      <c r="F79" s="61"/>
+      <c r="G79" s="79"/>
+      <c r="H79" s="80"/>
+      <c r="I79" s="77"/>
+      <c r="J79" s="76"/>
+      <c r="K79" s="62"/>
+      <c r="L79" s="63"/>
+      <c r="M79" s="76"/>
+      <c r="N79" s="78"/>
+      <c r="O79" s="64"/>
+      <c r="P79" s="78"/>
+      <c r="Q79" s="81"/>
+      <c r="R79" s="65"/>
+      <c r="S79" s="66"/>
+      <c r="T79" s="67"/>
+      <c r="U79" s="68"/>
+      <c r="V79" s="69"/>
+      <c r="W79" s="68"/>
+      <c r="X79" s="69"/>
+      <c r="Y79" s="68"/>
+      <c r="Z79" s="70"/>
+      <c r="AA79" s="63"/>
+      <c r="AB79" s="71"/>
+      <c r="AC79" s="72"/>
+      <c r="AD79" s="72"/>
+      <c r="AE79" s="72"/>
+      <c r="AF79" s="73"/>
+      <c r="AG79" s="83"/>
+      <c r="AH79" s="82"/>
+    </row>
+    <row r="80" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A80" s="85" t="str">
+        <f t="shared" si="3"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B80" s="76"/>
+      <c r="C80" s="77"/>
+      <c r="D80" s="76"/>
+      <c r="E80" s="78"/>
+      <c r="F80" s="61"/>
+      <c r="G80" s="79"/>
+      <c r="H80" s="80"/>
+      <c r="I80" s="77"/>
+      <c r="J80" s="76"/>
+      <c r="K80" s="62"/>
+      <c r="L80" s="63"/>
+      <c r="M80" s="76"/>
+      <c r="N80" s="78"/>
+      <c r="O80" s="64"/>
+      <c r="P80" s="78"/>
+      <c r="Q80" s="81"/>
+      <c r="R80" s="65"/>
+      <c r="S80" s="66"/>
+      <c r="T80" s="67"/>
+      <c r="U80" s="68"/>
+      <c r="V80" s="69"/>
+      <c r="W80" s="68"/>
+      <c r="X80" s="69"/>
+      <c r="Y80" s="68"/>
+      <c r="Z80" s="70"/>
+      <c r="AA80" s="63"/>
+      <c r="AB80" s="71"/>
+      <c r="AC80" s="72"/>
+      <c r="AD80" s="72"/>
+      <c r="AE80" s="72"/>
+      <c r="AF80" s="73"/>
+      <c r="AG80" s="83"/>
+      <c r="AH80" s="82"/>
+    </row>
+    <row r="81" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A81" s="85" t="str">
+        <f t="shared" si="3"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B81" s="76"/>
+      <c r="C81" s="77"/>
+      <c r="D81" s="76"/>
+      <c r="E81" s="78"/>
+      <c r="F81" s="61"/>
+      <c r="G81" s="79"/>
+      <c r="H81" s="80"/>
+      <c r="I81" s="77"/>
+      <c r="J81" s="76"/>
+      <c r="K81" s="62"/>
+      <c r="L81" s="63"/>
+      <c r="M81" s="76"/>
+      <c r="N81" s="78"/>
+      <c r="O81" s="64"/>
+      <c r="P81" s="78"/>
+      <c r="Q81" s="81"/>
+      <c r="R81" s="65"/>
+      <c r="S81" s="66"/>
+      <c r="T81" s="67"/>
+      <c r="U81" s="68"/>
+      <c r="V81" s="69"/>
+      <c r="W81" s="68"/>
+      <c r="X81" s="69"/>
+      <c r="Y81" s="68"/>
+      <c r="Z81" s="70"/>
+      <c r="AA81" s="63"/>
+      <c r="AB81" s="71"/>
+      <c r="AC81" s="72"/>
+      <c r="AD81" s="72"/>
+      <c r="AE81" s="72"/>
+      <c r="AF81" s="73"/>
+      <c r="AG81" s="83"/>
+      <c r="AH81" s="82"/>
+    </row>
+    <row r="82" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A82" s="85" t="str">
+        <f t="shared" si="3"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B82" s="76"/>
+      <c r="C82" s="77"/>
+      <c r="D82" s="76"/>
+      <c r="E82" s="78"/>
+      <c r="F82" s="61"/>
+      <c r="G82" s="79"/>
+      <c r="H82" s="80"/>
+      <c r="I82" s="77"/>
+      <c r="J82" s="76"/>
+      <c r="K82" s="62"/>
+      <c r="L82" s="63"/>
+      <c r="M82" s="76"/>
+      <c r="N82" s="78"/>
+      <c r="O82" s="64"/>
+      <c r="P82" s="78"/>
+      <c r="Q82" s="81"/>
+      <c r="R82" s="65"/>
+      <c r="S82" s="66"/>
+      <c r="T82" s="67"/>
+      <c r="U82" s="68"/>
+      <c r="V82" s="69"/>
+      <c r="W82" s="68"/>
+      <c r="X82" s="69"/>
+      <c r="Y82" s="68"/>
+      <c r="Z82" s="70"/>
+      <c r="AA82" s="63"/>
+      <c r="AB82" s="71"/>
+      <c r="AC82" s="72"/>
+      <c r="AD82" s="72"/>
+      <c r="AE82" s="72"/>
+      <c r="AF82" s="73"/>
+      <c r="AG82" s="83"/>
+      <c r="AH82" s="82"/>
+    </row>
+    <row r="83" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A83" s="85" t="str">
+        <f t="shared" si="3"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B83" s="76"/>
+      <c r="C83" s="77"/>
+      <c r="D83" s="76"/>
+      <c r="E83" s="78"/>
+      <c r="F83" s="61"/>
+      <c r="G83" s="79"/>
+      <c r="H83" s="80"/>
+      <c r="I83" s="77"/>
+      <c r="J83" s="76"/>
+      <c r="K83" s="62"/>
+      <c r="L83" s="63"/>
+      <c r="M83" s="76"/>
+      <c r="N83" s="78"/>
+      <c r="O83" s="64"/>
+      <c r="P83" s="78"/>
+      <c r="Q83" s="81"/>
+      <c r="R83" s="65"/>
+      <c r="S83" s="66"/>
+      <c r="T83" s="67"/>
+      <c r="U83" s="68"/>
+      <c r="V83" s="69"/>
+      <c r="W83" s="68"/>
+      <c r="X83" s="69"/>
+      <c r="Y83" s="68"/>
+      <c r="Z83" s="70"/>
+      <c r="AA83" s="63"/>
+      <c r="AB83" s="71"/>
+      <c r="AC83" s="72"/>
+      <c r="AD83" s="72"/>
+      <c r="AE83" s="72"/>
+      <c r="AF83" s="73"/>
+      <c r="AG83" s="83"/>
+      <c r="AH83" s="82"/>
+    </row>
+    <row r="84" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A84" s="85" t="str">
+        <f t="shared" si="3"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B84" s="76"/>
+      <c r="C84" s="77"/>
+      <c r="D84" s="76"/>
+      <c r="E84" s="78"/>
+      <c r="F84" s="61"/>
+      <c r="G84" s="79"/>
+      <c r="H84" s="80"/>
+      <c r="I84" s="77"/>
+      <c r="J84" s="76"/>
+      <c r="K84" s="62"/>
+      <c r="L84" s="63"/>
+      <c r="M84" s="76"/>
+      <c r="N84" s="78"/>
+      <c r="O84" s="64"/>
+      <c r="P84" s="78"/>
+      <c r="Q84" s="81"/>
+      <c r="R84" s="65"/>
+      <c r="S84" s="66"/>
+      <c r="T84" s="67"/>
+      <c r="U84" s="68"/>
+      <c r="V84" s="69"/>
+      <c r="W84" s="68"/>
+      <c r="X84" s="69"/>
+      <c r="Y84" s="68"/>
+      <c r="Z84" s="70"/>
+      <c r="AA84" s="63"/>
+      <c r="AB84" s="71"/>
+      <c r="AC84" s="72"/>
+      <c r="AD84" s="72"/>
+      <c r="AE84" s="72"/>
+      <c r="AF84" s="73"/>
+      <c r="AG84" s="83"/>
+      <c r="AH84" s="82"/>
+    </row>
+    <row r="85" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A85" s="85" t="str">
+        <f t="shared" si="3"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B85" s="76"/>
+      <c r="C85" s="77"/>
+      <c r="D85" s="76"/>
+      <c r="E85" s="78"/>
+      <c r="F85" s="61"/>
+      <c r="G85" s="79"/>
+      <c r="H85" s="80"/>
+      <c r="I85" s="77"/>
+      <c r="J85" s="76"/>
+      <c r="K85" s="62"/>
+      <c r="L85" s="63"/>
+      <c r="M85" s="76"/>
+      <c r="N85" s="78"/>
+      <c r="O85" s="64"/>
+      <c r="P85" s="78"/>
+      <c r="Q85" s="81"/>
+      <c r="R85" s="65"/>
+      <c r="S85" s="66"/>
+      <c r="T85" s="67"/>
+      <c r="U85" s="68"/>
+      <c r="V85" s="69"/>
+      <c r="W85" s="68"/>
+      <c r="X85" s="69"/>
+      <c r="Y85" s="68"/>
+      <c r="Z85" s="70"/>
+      <c r="AA85" s="63"/>
+      <c r="AB85" s="71"/>
+      <c r="AC85" s="72"/>
+      <c r="AD85" s="72"/>
+      <c r="AE85" s="72"/>
+      <c r="AF85" s="73"/>
+      <c r="AG85" s="83"/>
+      <c r="AH85" s="82"/>
+    </row>
+    <row r="86" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A86" s="85" t="str">
+        <f t="shared" si="3"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B86" s="76"/>
+      <c r="C86" s="77"/>
+      <c r="D86" s="76"/>
+      <c r="E86" s="78"/>
+      <c r="F86" s="61"/>
+      <c r="G86" s="79"/>
+      <c r="H86" s="80"/>
+      <c r="I86" s="77"/>
+      <c r="J86" s="76"/>
+      <c r="K86" s="62"/>
+      <c r="L86" s="63"/>
+      <c r="M86" s="76"/>
+      <c r="N86" s="78"/>
+      <c r="O86" s="64"/>
+      <c r="P86" s="78"/>
+      <c r="Q86" s="81"/>
+      <c r="R86" s="65"/>
+      <c r="S86" s="66"/>
+      <c r="T86" s="67"/>
+      <c r="U86" s="68"/>
+      <c r="V86" s="69"/>
+      <c r="W86" s="68"/>
+      <c r="X86" s="69"/>
+      <c r="Y86" s="68"/>
+      <c r="Z86" s="70"/>
+      <c r="AA86" s="63"/>
+      <c r="AB86" s="71"/>
+      <c r="AC86" s="72"/>
+      <c r="AD86" s="72"/>
+      <c r="AE86" s="72"/>
+      <c r="AF86" s="73"/>
+      <c r="AG86" s="83"/>
+      <c r="AH86" s="82"/>
+    </row>
+    <row r="87" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A87" s="85" t="str">
+        <f t="shared" si="3"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B87" s="76"/>
+      <c r="C87" s="77"/>
+      <c r="D87" s="76"/>
+      <c r="E87" s="78"/>
+      <c r="F87" s="61"/>
+      <c r="G87" s="79"/>
+      <c r="H87" s="80"/>
+      <c r="I87" s="77"/>
+      <c r="J87" s="76"/>
+      <c r="K87" s="62"/>
+      <c r="L87" s="63"/>
+      <c r="M87" s="76"/>
+      <c r="N87" s="78"/>
+      <c r="O87" s="64"/>
+      <c r="P87" s="78"/>
+      <c r="Q87" s="81"/>
+      <c r="R87" s="65"/>
+      <c r="S87" s="66"/>
+      <c r="T87" s="67"/>
+      <c r="U87" s="68"/>
+      <c r="V87" s="69"/>
+      <c r="W87" s="68"/>
+      <c r="X87" s="69"/>
+      <c r="Y87" s="68"/>
+      <c r="Z87" s="70"/>
+      <c r="AA87" s="63"/>
+      <c r="AB87" s="71"/>
+      <c r="AC87" s="72"/>
+      <c r="AD87" s="72"/>
+      <c r="AE87" s="72"/>
+      <c r="AF87" s="73"/>
+      <c r="AG87" s="83"/>
+      <c r="AH87" s="82"/>
+    </row>
+    <row r="88" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A88" s="85" t="str">
+        <f t="shared" si="3"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B88" s="76"/>
+      <c r="C88" s="77"/>
+      <c r="D88" s="76"/>
+      <c r="E88" s="78"/>
+      <c r="F88" s="61"/>
+      <c r="G88" s="79"/>
+      <c r="H88" s="80"/>
+      <c r="I88" s="77"/>
+      <c r="J88" s="76"/>
+      <c r="K88" s="62"/>
+      <c r="L88" s="63"/>
+      <c r="M88" s="76"/>
+      <c r="N88" s="78"/>
+      <c r="O88" s="64"/>
+      <c r="P88" s="78"/>
+      <c r="Q88" s="81"/>
+      <c r="R88" s="65"/>
+      <c r="S88" s="66"/>
+      <c r="T88" s="67"/>
+      <c r="U88" s="68"/>
+      <c r="V88" s="69"/>
+      <c r="W88" s="68"/>
+      <c r="X88" s="69"/>
+      <c r="Y88" s="68"/>
+      <c r="Z88" s="70"/>
+      <c r="AA88" s="63"/>
+      <c r="AB88" s="71"/>
+      <c r="AC88" s="72"/>
+      <c r="AD88" s="72"/>
+      <c r="AE88" s="72"/>
+      <c r="AF88" s="73"/>
+      <c r="AG88" s="83"/>
+      <c r="AH88" s="82"/>
+    </row>
+    <row r="89" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A89" s="85" t="str">
+        <f t="shared" si="3"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B89" s="76"/>
+      <c r="C89" s="77"/>
+      <c r="D89" s="76"/>
+      <c r="E89" s="78"/>
+      <c r="F89" s="61"/>
+      <c r="G89" s="79"/>
+      <c r="H89" s="80"/>
+      <c r="I89" s="77"/>
+      <c r="J89" s="76"/>
+      <c r="K89" s="62"/>
+      <c r="L89" s="63"/>
+      <c r="M89" s="76"/>
+      <c r="N89" s="78"/>
+      <c r="O89" s="64"/>
+      <c r="P89" s="78"/>
+      <c r="Q89" s="81"/>
+      <c r="R89" s="65"/>
+      <c r="S89" s="66"/>
+      <c r="T89" s="67"/>
+      <c r="U89" s="68"/>
+      <c r="V89" s="69"/>
+      <c r="W89" s="68"/>
+      <c r="X89" s="69"/>
+      <c r="Y89" s="68"/>
+      <c r="Z89" s="70"/>
+      <c r="AA89" s="63"/>
+      <c r="AB89" s="71"/>
+      <c r="AC89" s="72"/>
+      <c r="AD89" s="72"/>
+      <c r="AE89" s="72"/>
+      <c r="AF89" s="73"/>
+      <c r="AG89" s="83"/>
+      <c r="AH89" s="82"/>
+    </row>
+    <row r="90" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A90" s="85" t="str">
+        <f t="shared" si="3"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B90" s="76"/>
+      <c r="C90" s="77"/>
+      <c r="D90" s="76"/>
+      <c r="E90" s="78"/>
+      <c r="F90" s="61"/>
+      <c r="G90" s="79"/>
+      <c r="H90" s="80"/>
+      <c r="I90" s="77"/>
+      <c r="J90" s="76"/>
+      <c r="K90" s="62"/>
+      <c r="L90" s="63"/>
+      <c r="M90" s="76"/>
+      <c r="N90" s="78"/>
+      <c r="O90" s="64"/>
+      <c r="P90" s="78"/>
+      <c r="Q90" s="81"/>
+      <c r="R90" s="65"/>
+      <c r="S90" s="66"/>
+      <c r="T90" s="67"/>
+      <c r="U90" s="68"/>
+      <c r="V90" s="69"/>
+      <c r="W90" s="68"/>
+      <c r="X90" s="69"/>
+      <c r="Y90" s="68"/>
+      <c r="Z90" s="70"/>
+      <c r="AA90" s="63"/>
+      <c r="AB90" s="71"/>
+      <c r="AC90" s="72"/>
+      <c r="AD90" s="72"/>
+      <c r="AE90" s="72"/>
+      <c r="AF90" s="73"/>
+      <c r="AG90" s="83"/>
+      <c r="AH90" s="82"/>
+    </row>
+    <row r="91" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A91" s="85" t="str">
+        <f t="shared" si="3"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B91" s="76"/>
+      <c r="C91" s="77"/>
+      <c r="D91" s="76"/>
+      <c r="E91" s="78"/>
+      <c r="F91" s="61"/>
+      <c r="G91" s="79"/>
+      <c r="H91" s="80"/>
+      <c r="I91" s="77"/>
+      <c r="J91" s="76"/>
+      <c r="K91" s="62"/>
+      <c r="L91" s="63"/>
+      <c r="M91" s="76"/>
+      <c r="N91" s="78"/>
+      <c r="O91" s="64"/>
+      <c r="P91" s="78"/>
+      <c r="Q91" s="81"/>
+      <c r="R91" s="65"/>
+      <c r="S91" s="66"/>
+      <c r="T91" s="67"/>
+      <c r="U91" s="68"/>
+      <c r="V91" s="69"/>
+      <c r="W91" s="68"/>
+      <c r="X91" s="69"/>
+      <c r="Y91" s="68"/>
+      <c r="Z91" s="70"/>
+      <c r="AA91" s="63"/>
+      <c r="AB91" s="71"/>
+      <c r="AC91" s="72"/>
+      <c r="AD91" s="72"/>
+      <c r="AE91" s="72"/>
+      <c r="AF91" s="73"/>
+      <c r="AG91" s="83"/>
+      <c r="AH91" s="82"/>
+    </row>
+    <row r="92" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A92" s="85" t="str">
+        <f t="shared" si="3"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B92" s="76"/>
+      <c r="C92" s="77"/>
+      <c r="D92" s="76"/>
+      <c r="E92" s="78"/>
+      <c r="F92" s="61"/>
+      <c r="G92" s="79"/>
+      <c r="H92" s="80"/>
+      <c r="I92" s="77"/>
+      <c r="J92" s="76"/>
+      <c r="K92" s="62"/>
+      <c r="L92" s="63"/>
+      <c r="M92" s="76"/>
+      <c r="N92" s="78"/>
+      <c r="O92" s="64"/>
+      <c r="P92" s="78"/>
+      <c r="Q92" s="81"/>
+      <c r="R92" s="65"/>
+      <c r="S92" s="66"/>
+      <c r="T92" s="67"/>
+      <c r="U92" s="68"/>
+      <c r="V92" s="69"/>
+      <c r="W92" s="68"/>
+      <c r="X92" s="69"/>
+      <c r="Y92" s="68"/>
+      <c r="Z92" s="70"/>
+      <c r="AA92" s="63"/>
+      <c r="AB92" s="71"/>
+      <c r="AC92" s="72"/>
+      <c r="AD92" s="72"/>
+      <c r="AE92" s="72"/>
+      <c r="AF92" s="73"/>
+      <c r="AG92" s="83"/>
+      <c r="AH92" s="82"/>
+    </row>
+    <row r="93" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A93" s="85" t="str">
+        <f t="shared" si="3"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B93" s="76"/>
+      <c r="C93" s="77"/>
+      <c r="D93" s="76"/>
+      <c r="E93" s="78"/>
+      <c r="F93" s="61"/>
+      <c r="G93" s="79"/>
+      <c r="H93" s="80"/>
+      <c r="I93" s="77"/>
+      <c r="J93" s="76"/>
+      <c r="K93" s="62"/>
+      <c r="L93" s="63"/>
+      <c r="M93" s="76"/>
+      <c r="N93" s="78"/>
+      <c r="O93" s="64"/>
+      <c r="P93" s="78"/>
+      <c r="Q93" s="81"/>
+      <c r="R93" s="65"/>
+      <c r="S93" s="66"/>
+      <c r="T93" s="67"/>
+      <c r="U93" s="68"/>
+      <c r="V93" s="69"/>
+      <c r="W93" s="68"/>
+      <c r="X93" s="69"/>
+      <c r="Y93" s="68"/>
+      <c r="Z93" s="70"/>
+      <c r="AA93" s="63"/>
+      <c r="AB93" s="71"/>
+      <c r="AC93" s="72"/>
+      <c r="AD93" s="72"/>
+      <c r="AE93" s="72"/>
+      <c r="AF93" s="73"/>
+      <c r="AG93" s="83"/>
+      <c r="AH93" s="82"/>
+    </row>
+    <row r="94" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A94" s="85" t="str">
+        <f t="shared" si="3"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B94" s="76"/>
+      <c r="C94" s="77"/>
+      <c r="D94" s="76"/>
+      <c r="E94" s="78"/>
+      <c r="F94" s="61"/>
+      <c r="G94" s="79"/>
+      <c r="H94" s="80"/>
+      <c r="I94" s="77"/>
+      <c r="J94" s="76"/>
+      <c r="K94" s="62"/>
+      <c r="L94" s="63"/>
+      <c r="M94" s="76"/>
+      <c r="N94" s="78"/>
+      <c r="O94" s="64"/>
+      <c r="P94" s="78"/>
+      <c r="Q94" s="81"/>
+      <c r="R94" s="65"/>
+      <c r="S94" s="66"/>
+      <c r="T94" s="67"/>
+      <c r="U94" s="68"/>
+      <c r="V94" s="69"/>
+      <c r="W94" s="68"/>
+      <c r="X94" s="69"/>
+      <c r="Y94" s="68"/>
+      <c r="Z94" s="70"/>
+      <c r="AA94" s="63"/>
+      <c r="AB94" s="71"/>
+      <c r="AC94" s="72"/>
+      <c r="AD94" s="72"/>
+      <c r="AE94" s="72"/>
+      <c r="AF94" s="73"/>
+      <c r="AG94" s="83"/>
+      <c r="AH94" s="82"/>
+    </row>
+    <row r="95" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A95" s="85" t="str">
+        <f t="shared" si="3"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B95" s="76"/>
+      <c r="C95" s="77"/>
+      <c r="D95" s="76"/>
+      <c r="E95" s="78"/>
+      <c r="F95" s="61"/>
+      <c r="G95" s="79"/>
+      <c r="H95" s="80"/>
+      <c r="I95" s="77"/>
+      <c r="J95" s="76"/>
+      <c r="K95" s="62"/>
+      <c r="L95" s="63"/>
+      <c r="M95" s="76"/>
+      <c r="N95" s="78"/>
+      <c r="O95" s="64"/>
+      <c r="P95" s="78"/>
+      <c r="Q95" s="81"/>
+      <c r="R95" s="65"/>
+      <c r="S95" s="66"/>
+      <c r="T95" s="67"/>
+      <c r="U95" s="68"/>
+      <c r="V95" s="69"/>
+      <c r="W95" s="68"/>
+      <c r="X95" s="69"/>
+      <c r="Y95" s="68"/>
+      <c r="Z95" s="70"/>
+      <c r="AA95" s="63"/>
+      <c r="AB95" s="71"/>
+      <c r="AC95" s="72"/>
+      <c r="AD95" s="72"/>
+      <c r="AE95" s="72"/>
+      <c r="AF95" s="73"/>
+      <c r="AG95" s="83"/>
+      <c r="AH95" s="82"/>
+    </row>
+    <row r="96" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A96" s="85" t="str">
+        <f t="shared" si="3"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B96" s="76"/>
+      <c r="C96" s="77"/>
+      <c r="D96" s="76"/>
+      <c r="E96" s="78"/>
+      <c r="F96" s="61"/>
+      <c r="G96" s="79"/>
+      <c r="H96" s="80"/>
+      <c r="I96" s="77"/>
+      <c r="J96" s="76"/>
+      <c r="K96" s="62"/>
+      <c r="L96" s="63"/>
+      <c r="M96" s="76"/>
+      <c r="N96" s="78"/>
+      <c r="O96" s="64"/>
+      <c r="P96" s="78"/>
+      <c r="Q96" s="81"/>
+      <c r="R96" s="65"/>
+      <c r="S96" s="66"/>
+      <c r="T96" s="67"/>
+      <c r="U96" s="68"/>
+      <c r="V96" s="69"/>
+      <c r="W96" s="68"/>
+      <c r="X96" s="69"/>
+      <c r="Y96" s="68"/>
+      <c r="Z96" s="70"/>
+      <c r="AA96" s="63"/>
+      <c r="AB96" s="71"/>
+      <c r="AC96" s="72"/>
+      <c r="AD96" s="72"/>
+      <c r="AE96" s="72"/>
+      <c r="AF96" s="73"/>
+      <c r="AG96" s="83"/>
+      <c r="AH96" s="82"/>
+    </row>
+    <row r="97" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A97" s="85" t="str">
+        <f t="shared" si="3"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B97" s="76"/>
+      <c r="C97" s="77"/>
+      <c r="D97" s="76"/>
+      <c r="E97" s="78"/>
+      <c r="F97" s="61"/>
+      <c r="G97" s="79"/>
+      <c r="H97" s="80"/>
+      <c r="I97" s="77"/>
+      <c r="J97" s="76"/>
+      <c r="K97" s="62"/>
+      <c r="L97" s="63"/>
+      <c r="M97" s="76"/>
+      <c r="N97" s="78"/>
+      <c r="O97" s="64"/>
+      <c r="P97" s="78"/>
+      <c r="Q97" s="81"/>
+      <c r="R97" s="65"/>
+      <c r="S97" s="66"/>
+      <c r="T97" s="67"/>
+      <c r="U97" s="68"/>
+      <c r="V97" s="69"/>
+      <c r="W97" s="68"/>
+      <c r="X97" s="69"/>
+      <c r="Y97" s="68"/>
+      <c r="Z97" s="70"/>
+      <c r="AA97" s="63"/>
+      <c r="AB97" s="71"/>
+      <c r="AC97" s="72"/>
+      <c r="AD97" s="72"/>
+      <c r="AE97" s="72"/>
+      <c r="AF97" s="73"/>
+      <c r="AG97" s="83"/>
+      <c r="AH97" s="82"/>
+    </row>
+    <row r="98" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A98" s="85" t="str">
+        <f t="shared" si="3"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B98" s="76"/>
+      <c r="C98" s="77"/>
+      <c r="D98" s="76"/>
+      <c r="E98" s="78"/>
+      <c r="F98" s="61"/>
+      <c r="G98" s="79"/>
+      <c r="H98" s="80"/>
+      <c r="I98" s="77"/>
+      <c r="J98" s="76"/>
+      <c r="K98" s="62"/>
+      <c r="L98" s="63"/>
+      <c r="M98" s="76"/>
+      <c r="N98" s="78"/>
+      <c r="O98" s="64"/>
+      <c r="P98" s="78"/>
+      <c r="Q98" s="81"/>
+      <c r="R98" s="65"/>
+      <c r="S98" s="66"/>
+      <c r="T98" s="67"/>
+      <c r="U98" s="68"/>
+      <c r="V98" s="69"/>
+      <c r="W98" s="68"/>
+      <c r="X98" s="69"/>
+      <c r="Y98" s="68"/>
+      <c r="Z98" s="70"/>
+      <c r="AA98" s="63"/>
+      <c r="AB98" s="71"/>
+      <c r="AC98" s="72"/>
+      <c r="AD98" s="72"/>
+      <c r="AE98" s="72"/>
+      <c r="AF98" s="73"/>
+      <c r="AG98" s="83"/>
+      <c r="AH98" s="82"/>
+    </row>
+    <row r="99" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A99" s="85" t="str">
+        <f t="shared" si="3"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B99" s="76"/>
+      <c r="C99" s="77"/>
+      <c r="D99" s="76"/>
+      <c r="E99" s="78"/>
+      <c r="F99" s="61"/>
+      <c r="G99" s="79"/>
+      <c r="H99" s="80"/>
+      <c r="I99" s="77"/>
+      <c r="J99" s="76"/>
+      <c r="K99" s="62"/>
+      <c r="L99" s="63"/>
+      <c r="M99" s="76"/>
+      <c r="N99" s="78"/>
+      <c r="O99" s="64"/>
+      <c r="P99" s="78"/>
+      <c r="Q99" s="81"/>
+      <c r="R99" s="65"/>
+      <c r="S99" s="66"/>
+      <c r="T99" s="67"/>
+      <c r="U99" s="68"/>
+      <c r="V99" s="69"/>
+      <c r="W99" s="68"/>
+      <c r="X99" s="69"/>
+      <c r="Y99" s="68"/>
+      <c r="Z99" s="70"/>
+      <c r="AA99" s="63"/>
+      <c r="AB99" s="71"/>
+      <c r="AC99" s="72"/>
+      <c r="AD99" s="72"/>
+      <c r="AE99" s="72"/>
+      <c r="AF99" s="73"/>
+      <c r="AG99" s="83"/>
+      <c r="AH99" s="82"/>
+    </row>
+    <row r="100" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A100" s="85" t="str">
+        <f t="shared" si="3"/>
+        <v xml:space="preserve">Case </v>
+      </c>
+      <c r="B100" s="76"/>
+      <c r="C100" s="77"/>
+      <c r="D100" s="76"/>
+      <c r="E100" s="78"/>
+      <c r="F100" s="61"/>
+      <c r="G100" s="79"/>
+      <c r="H100" s="80"/>
+      <c r="I100" s="77"/>
+      <c r="J100" s="76"/>
+      <c r="K100" s="62"/>
+      <c r="L100" s="63"/>
+      <c r="M100" s="76"/>
+      <c r="N100" s="78"/>
+      <c r="O100" s="64"/>
+      <c r="P100" s="78"/>
+      <c r="Q100" s="81"/>
+      <c r="R100" s="65"/>
+      <c r="S100" s="66"/>
+      <c r="T100" s="67"/>
+      <c r="U100" s="68"/>
+      <c r="V100" s="69"/>
+      <c r="W100" s="68"/>
+      <c r="X100" s="69"/>
+      <c r="Y100" s="68"/>
+      <c r="Z100" s="70"/>
+      <c r="AA100" s="63"/>
+      <c r="AB100" s="71"/>
+      <c r="AC100" s="72"/>
+      <c r="AD100" s="72"/>
+      <c r="AE100" s="72"/>
+      <c r="AF100" s="73"/>
+      <c r="AG100" s="83"/>
+      <c r="AH100" s="82"/>
     </row>
     <row r="101" spans="1:34" x14ac:dyDescent="0.25">
-      <c r="A101" s="84" t="str">
-        <f>CONCATENATE("Case ",$C$9)</f>
+      <c r="A101" s="85" t="str">
+        <f t="shared" si="3"/>
         <v xml:space="preserve">Case </v>
       </c>
-      <c r="B101" s="75"/>
-[...31 lines deleted...]
-      <c r="AH101" s="81"/>
+      <c r="B101" s="76"/>
+      <c r="C101" s="77"/>
+      <c r="D101" s="76"/>
+      <c r="E101" s="78"/>
+      <c r="F101" s="61"/>
+      <c r="G101" s="79"/>
+      <c r="H101" s="80"/>
+      <c r="I101" s="77"/>
+      <c r="J101" s="76"/>
+      <c r="K101" s="62"/>
+      <c r="L101" s="63"/>
+      <c r="M101" s="76"/>
+      <c r="N101" s="78"/>
+      <c r="O101" s="64"/>
+      <c r="P101" s="78"/>
+      <c r="Q101" s="81"/>
+      <c r="R101" s="65"/>
+      <c r="S101" s="66"/>
+      <c r="T101" s="67"/>
+      <c r="U101" s="68"/>
+      <c r="V101" s="69"/>
+      <c r="W101" s="68"/>
+      <c r="X101" s="69"/>
+      <c r="Y101" s="68"/>
+      <c r="Z101" s="70"/>
+      <c r="AA101" s="63"/>
+      <c r="AB101" s="71"/>
+      <c r="AC101" s="72"/>
+      <c r="AD101" s="72"/>
+      <c r="AE101" s="72"/>
+      <c r="AF101" s="73"/>
+      <c r="AG101" s="83"/>
+      <c r="AH101" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="36">
-    <mergeCell ref="T12:Y12"/>
-[...1 lines deleted...]
-    <mergeCell ref="AB12:AG12"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="K6:N6"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="A7:B7"/>
     <mergeCell ref="H10:J10"/>
-    <mergeCell ref="K10:N10"/>
-[...11 lines deleted...]
-    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="K5:N5"/>
-    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="H3:N3"/>
+    <mergeCell ref="K7:N7"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="K10:N10"/>
+    <mergeCell ref="G12:I12"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C9:F9"/>
     <mergeCell ref="C6:F6"/>
-    <mergeCell ref="K6:N6"/>
-[...5 lines deleted...]
-    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="J12:L12"/>
+    <mergeCell ref="K9:N9"/>
+    <mergeCell ref="K8:N8"/>
+    <mergeCell ref="M12:S12"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="BN12:BU12"/>
+    <mergeCell ref="D12:F12"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="AJ12:AP12"/>
+    <mergeCell ref="Z12:AA12"/>
+    <mergeCell ref="AQ12:AS12"/>
     <mergeCell ref="AJ11:CO11"/>
-    <mergeCell ref="AJ12:AP12"/>
-    <mergeCell ref="AQ12:AS12"/>
+    <mergeCell ref="BV12:CC12"/>
+    <mergeCell ref="AB12:AG12"/>
+    <mergeCell ref="BF12:BM12"/>
+    <mergeCell ref="AT12:AW12"/>
     <mergeCell ref="AX12:BE12"/>
-    <mergeCell ref="BF12:BM12"/>
-[...2 lines deleted...]
-    <mergeCell ref="AT12:AW12"/>
+    <mergeCell ref="T12:Y12"/>
   </mergeCells>
   <conditionalFormatting sqref="D14:F101 J14:L101 O14:O101 Z14:AA101">
-    <cfRule type="expression" dxfId="25" priority="72">
+    <cfRule type="expression" dxfId="27" priority="74">
       <formula>$B14="Reports To"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D14:F101 N14:O101 Z14:AA101">
-    <cfRule type="expression" dxfId="24" priority="43">
+    <cfRule type="expression" dxfId="26" priority="45">
       <formula>$B14="Leave - Paid"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="23" priority="44">
+    <cfRule type="expression" dxfId="25" priority="46">
       <formula>$B14="Leave - Unpaid"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="22" priority="47">
+    <cfRule type="expression" dxfId="24" priority="49">
       <formula>$B14="SWB"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D14:F101 O14:O101 Z14:AA101 AH14:AH101">
-    <cfRule type="expression" dxfId="21" priority="78">
+    <cfRule type="expression" dxfId="23" priority="80">
       <formula>$B14="Other"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D14:F101 O14:O101 Z14:AA101">
-    <cfRule type="expression" dxfId="20" priority="76">
+    <cfRule type="expression" dxfId="22" priority="78">
       <formula>$B14="Termination"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D14:F101 O14:P101 Z14:AA101">
-    <cfRule type="expression" dxfId="19" priority="45">
+    <cfRule type="expression" dxfId="21" priority="47">
       <formula>$B14="Job Code Change"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="18" priority="46">
+    <cfRule type="expression" dxfId="20" priority="48">
       <formula>$B14="Promotion"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F14:F101">
-    <cfRule type="expression" dxfId="17" priority="58">
+    <cfRule type="expression" dxfId="19" priority="60">
       <formula>$C14="New Hire"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G14:G101">
-    <cfRule type="expression" dxfId="16" priority="60">
+    <cfRule type="expression" dxfId="18" priority="62">
       <formula>NOT(OR(I14="No Action Needed From HRSC",(ISBLANK(I14))))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H14:H101">
-    <cfRule type="expression" dxfId="15" priority="38">
+    <cfRule type="expression" dxfId="17" priority="40">
       <formula>AND($B14&lt;&gt;"",NOT(ISBLANK($F14)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J14:L101 O14:R101">
-    <cfRule type="expression" dxfId="14" priority="39">
+    <cfRule type="expression" dxfId="16" priority="41">
       <formula>$B14="Position Creation/Update"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N14:N101">
-    <cfRule type="expression" dxfId="13" priority="64">
+    <cfRule type="expression" dxfId="15" priority="66">
       <formula>$M14="Other"</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="O14">
+    <cfRule type="expression" dxfId="14" priority="1">
+      <formula>$M14="Other"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="13" priority="2">
+      <formula>$B14="Off Cycle"</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="O14:Y101 D14:M101">
-    <cfRule type="expression" dxfId="12" priority="66">
+    <cfRule type="expression" dxfId="12" priority="68">
       <formula>$B14="Hire"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O14:AA101 D14:F101 I14:M101">
-    <cfRule type="expression" dxfId="11" priority="42">
+    <cfRule type="expression" dxfId="11" priority="44">
       <formula>$B14="Reappoint"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="R14:S101 D14:F101 M14:M101 O14:P101 Z14:AA101">
-    <cfRule type="expression" dxfId="10" priority="71">
+    <cfRule type="expression" dxfId="10" priority="73">
       <formula>$B14="Pay Rate"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="R14:S101">
-    <cfRule type="expression" dxfId="9" priority="69">
+    <cfRule type="expression" dxfId="9" priority="71">
       <formula>$B14="Leave - Paid"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="8" priority="74">
+    <cfRule type="expression" dxfId="8" priority="76">
       <formula>$B14="Promotion"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="R14:AA101 D14:F101 I14:P101 AH14:AH101">
-    <cfRule type="expression" dxfId="7" priority="77">
+    <cfRule type="expression" dxfId="7" priority="79">
       <formula>$B14="Transfer"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="S14:S101">
-    <cfRule type="expression" dxfId="6" priority="65">
+    <cfRule type="expression" dxfId="6" priority="67">
       <formula>$B14 = "Job Code Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T14:Y101">
-    <cfRule type="expression" dxfId="5" priority="41">
+    <cfRule type="expression" dxfId="5" priority="43">
       <formula>$B14="Position Creation/Update"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T14:AA101 D14:F101 N14:N101 P14:P101 AH14:AH101">
-    <cfRule type="expression" dxfId="4" priority="79">
+    <cfRule type="expression" dxfId="4" priority="81">
       <formula>$B14="Off Cycle"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T14:AA101 D14:F101 O14:O101">
-    <cfRule type="expression" dxfId="3" priority="68">
+    <cfRule type="expression" dxfId="3" priority="70">
       <formula>$B14="Funding"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V14:Y101">
-    <cfRule type="expression" dxfId="2" priority="37">
+    <cfRule type="expression" dxfId="2" priority="39">
       <formula>$U14=100%</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X14:Y101">
-    <cfRule type="expression" dxfId="1" priority="36">
+    <cfRule type="expression" dxfId="1" priority="38">
       <formula>AND(NOT($U14=100%),$U14+$W14=100%)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AA14:AA101">
-    <cfRule type="expression" dxfId="0" priority="59">
+    <cfRule type="expression" dxfId="0" priority="61">
       <formula>$C14="Assigned Posn. Nbr."</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations count="19">
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This is optional. Please only complete this section if your department is approved to use non-standard working titles._x000a__x000a_30 character limit_x000a_" sqref="Q14:Q106" xr:uid="{D3E6B992-25D4-4709-91CB-E14B890A4760}">
+  <dataValidations count="20">
+    <dataValidation type="textLength" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" prompt="This is optional. Please only complete this section if your department is approved to use non-standard working titles._x000a__x000a_30 character limit_x000a_" sqref="Q15:Q106" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>30</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="If you are requesting a Job Code Change with a Pay Rate Change, use a separate row for each transaction. " sqref="S13" xr:uid="{E6D5B087-C003-4C4B-BEFF-29AB9DD20614}"/>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M14:M106" xr:uid="{489A377C-0F4B-4B7E-B468-8356A8DD9296}">
+    <dataValidation showInputMessage="1" showErrorMessage="1" prompt="If you are requesting a Job Code Change with a Pay Rate Change, use a separate row for each transaction. " sqref="S13" xr:uid="{00000000-0002-0000-0000-000001000000}"/>
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="M14:M106" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>"AY 9x9,AY 9x12,Fall,Spring,Maymester,Session A,Session B,Session C,Session D,Augmester,Other,Sum. Rsrch - May,Sum. Rsrch - Jun,Sum. Rsrch - Jul,Sum. Rsrch - Aug"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C14:C106" xr:uid="{05860825-4B90-434E-A492-D3F9F762F053}">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="C14:C106" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>"Access, Assigned Posn. Nbr.,Late Pay, New Hire"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B102:B106" xr:uid="{D1874D83-8376-46B9-AFB0-479D547C637F}">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="B102:B106" xr:uid="{00000000-0002-0000-0000-000004000000}">
       <formula1>"Hire, Reappoint, Funding, Leave - Paid, Leave - Unpaid, Pay Rate, Reports To, Job Code Change, Promotion, SWB, Termination, Transfer, Other, Off Cycle"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Department Responsibility" prompt="The HRSC does not initiate." sqref="H14:H101" xr:uid="{580347F2-1863-42F1-AE2A-444506D39EB7}">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" promptTitle="Department Responsibility" prompt="The HRSC does not initiate." sqref="H14:H101" xr:uid="{00000000-0002-0000-0000-000005000000}">
       <formula1>"Yes"</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="X102:X106 T102:T106 V102:V106 AA102:AA106" xr:uid="{6B93FF4F-BDC6-40B7-9CD6-132AF2A83C2C}">
+    <dataValidation type="textLength" operator="equal" showInputMessage="1" showErrorMessage="1" sqref="T102:T106 V102:V106 X102:X106 AA102:AA106" xr:uid="{00000000-0002-0000-0000-000006000000}">
       <formula1>8</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K102:K106" xr:uid="{B843F754-A2E6-467C-882E-178FB5B58885}">
+    <dataValidation type="textLength" operator="equal" showInputMessage="1" showErrorMessage="1" sqref="K102:K106" xr:uid="{00000000-0002-0000-0000-000007000000}">
       <formula1>6</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I14:I101" xr:uid="{AAE186FC-DFD4-4D18-9F06-0FCA409016BA}">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="I14:I101" xr:uid="{00000000-0002-0000-0000-000008000000}">
       <formula1>"Need HRSC to send I-9,Need HRSC to send BGC,Need HRSC to send I-9 and BGC,No action needed from HRSC"</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Use Primary Appt. Position Nbr." prompt="Position Numbers are 8 digits long and typically start with two 0s or four 0s. _x000a__x000a_Examples: _x000a_00123456_x000a_00001234_x000a__x000a_Do not use a position number that is for a Summer Teaching or Summer Research appointment. " sqref="L102:L106" xr:uid="{B227B12A-63B5-4C28-B5F3-31FBB94A318E}"/>
-[...3 lines deleted...]
-    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Not 8 Digits Long" error="The number is not the correct number of digits to be a position number. They are 8 digits long and typically start with two 0s or four 0s. " promptTitle="Use Primary Appt. Position Nbr." prompt="Position Numbers are 8 digits long and typically start with two 0s or four 0s. _x000a__x000a_Examples: _x000a_00123456_x000a_00001234_x000a__x000a_Do not use a position number that is for a Summer Teaching or Summer Research appointment. " sqref="L14:L101" xr:uid="{D0118831-88FA-4145-9F0C-A7061E01BE27}">
+    <dataValidation showInputMessage="1" showErrorMessage="1" promptTitle="Use Primary Appt. Position Nbr." prompt="Position Numbers are 8 digits long and typically start with two 0s or four 0s. _x000a__x000a_Examples: _x000a_00123456_x000a_00001234_x000a__x000a_Do not use a position number that is for a Summer Teaching or Summer Research appointment. " sqref="L102:L106" xr:uid="{00000000-0002-0000-0000-000009000000}"/>
+    <dataValidation operator="equal" showInputMessage="1" showErrorMessage="1" sqref="P14:P106 O15:O106" xr:uid="{00000000-0002-0000-0000-00000A000000}"/>
+    <dataValidation showInputMessage="1" showErrorMessage="1" prompt="If performing Transaction Type &quot;Transfer&quot; please write the NEW org. number here._x000a__x000a_If performing Transaction Type &quot;Other&quot; please write your request here. Example: change in working title, etc." sqref="AH13" xr:uid="{00000000-0002-0000-0000-00000B000000}"/>
+    <dataValidation showInputMessage="1" showErrorMessage="1" prompt="Speedtype percentage(s) must total 100%" sqref="U14:U106 W14:W101 Y14:Y101" xr:uid="{00000000-0002-0000-0000-00000C000000}"/>
+    <dataValidation type="textLength" operator="equal" showInputMessage="1" showErrorMessage="1" errorTitle="Not 8 Digits Long" error="The number is not the correct number of digits to be a position number. They are 8 digits long and typically start with two 0s or four 0s. " promptTitle="Use Primary Appt. Position Nbr." prompt="Position Numbers are 8 digits long and typically start with two 0s or four 0s. _x000a__x000a_Examples: _x000a_00123456_x000a_00001234_x000a__x000a_Do not use a position number that is for a Summer Teaching or Summer Research appointment. " sqref="L14:L101" xr:uid="{00000000-0002-0000-0000-00000D000000}">
       <formula1>8</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Not 8 Digits Long" error="The number entered is not the correct number of digits to be a Speedtype. They are 8 digits long." prompt="Speedtype percentage(s) must total 100%" sqref="T14:T101 V14:V101 X14:X101" xr:uid="{3EDCB1FB-9D02-4D8F-A615-541306043FCF}">
+    <dataValidation type="textLength" operator="equal" showInputMessage="1" showErrorMessage="1" errorTitle="Not 8 Digits Long" error="The number entered is not the correct number of digits to be a Speedtype. They are 8 digits long." prompt="Speedtype percentage(s) must total 100%" sqref="T14:T101 V14:V101 X14:X101" xr:uid="{00000000-0002-0000-0000-00000E000000}">
       <formula1>8</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Not 6 Digits Long" error="The number is not the correct number of digits to be an Employee ID. They are 6 digits long." sqref="F14:F101 K14:K101" xr:uid="{C76698DE-C279-4C86-ADBC-6A65B8E2971B}">
+    <dataValidation type="textLength" operator="equal" showInputMessage="1" showErrorMessage="1" errorTitle="Not 6 Digits Long" error="The number is not the correct number of digits to be an Employee ID. They are 6 digits long." sqref="F14:F101 K14:K101" xr:uid="{00000000-0002-0000-0000-00000F000000}">
       <formula1>6</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Not 8 Digits Long" error="The number is not the correct number of digits to be a position number. They are 8 digits long and typically start with two 0s or four 0s. " prompt="Position Numbers are 8 digits long and start with two 0s." sqref="AA14:AA101" xr:uid="{1206B13D-AF00-40DE-ADAA-A221A2662742}">
+    <dataValidation type="textLength" operator="equal" showInputMessage="1" showErrorMessage="1" errorTitle="Not 8 Digits Long" error="The number is not the correct number of digits to be a position number. They are 8 digits long and typically start with two 0s or four 0s. " prompt="Position Numbers are 8 digits long and start with two 0s." sqref="AA14:AA101" xr:uid="{00000000-0002-0000-0000-000010000000}">
       <formula1>8</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B14:B101" xr:uid="{96627187-A8D5-4FDD-A9ED-88F6EAB49EBA}">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="B14:B101" xr:uid="{00000000-0002-0000-0000-000011000000}">
       <formula1>"Hire, Reappoint, Funding, Leave - Paid, Leave - Unpaid, Pay Rate, Reports To, Job Code Change, Promotion, SWB, Termination, Transfer, Other, Off Cycle, Position Creation/Update"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AV14:AV51" xr:uid="{A1A92E02-5E4E-44FC-9F45-EB1BA6F40353}">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="AV14:AV51" xr:uid="{00000000-0002-0000-0000-000012000000}">
       <formula1>"Yes, No"</formula1>
+    </dataValidation>
+    <dataValidation type="list" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" prompt="This is optional. Please only complete this section if your department is approved to use non-standard working titles._x000a__x000a_30 character limit_x000a_" sqref="Q14" xr:uid="{21A3FFE8-1F16-49D3-96D5-CB05D697480A}">
+      <formula1>"a Lecturer, an Instructional Associate"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="H4" r:id="rId1" xr:uid="{D27B49C8-EC2A-4F18-A908-ADF71396C698}"/>
-[...9 lines deleted...]
-    <hyperlink ref="H5" r:id="rId11" xr:uid="{0ED10482-CBDC-49FD-BCB6-E2D397034CE8}"/>
+    <hyperlink ref="H4" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="J4" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="H5" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="J5" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="H6" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="J6" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="J7" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="J8" r:id="rId8" location="O" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="H9" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="J9" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="K10" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId12"/>
+  <pageSetup fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="1200" verticalDpi="1200"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...371 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3ded8b1b-070d-4629-82e4-c0b019f46057}" enabled="0" method="" siteId="{3ded8b1b-070d-4629-82e4-c0b019f46057}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MM.DD.YY</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>